--- v0 (2026-02-13)
+++ v1 (2026-04-18)
@@ -51,1299 +51,1299 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4830/proj_de_lei_352_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4830/proj_de_lei_352_1993.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a participar, financeiramente, em transporte Escolar Universitário a estudantes em viagem para Cachoeira do Sul."</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4831/proj_de_lei_353_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4831/proj_de_lei_353_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal, a firmar convênio com a Prefeitura de São Sepé, para permuta de servidores.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4832/proj_de_lei_354_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4832/proj_de_lei_354_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar, financeiramente,em transporte Escolar Universitário à estudantes em viagem para Bagé.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4833/proj_de_lei_355_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4833/proj_de_lei_355_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, Professores do Currículo por Disciplina.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4834/proj_de_lei_356_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4834/proj_de_lei_356_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar emergencialmente, 6(seis) Recepcionistas para atuarem nos Postos de Saúde do interior e 02(dois) Fiscais Sanitários para atuarem nesta cidade.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4835/proj_de_lei_357_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4835/proj_de_lei_357_1993.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga para a função de Telefonista.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4836/proj_de_lei_358_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4836/proj_de_lei_358_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio para a prestação de mútua colaboração com o T.R.E.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4837/proj_de_lei_359_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4837/proj_de_lei_359_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a adesão a grupos: de Consorcio, com o fim de adquirir até 04 (quatro) veículos e dá outras providências.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4838/proj_de_lei_360_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4838/proj_de_lei_360_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4839/proj_de_lei_361_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4839/proj_de_lei_361_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Escola de 1 Grau SantÍssimo Nome de Jesus, a través de sua mantenedora, Fundação Atila Taborda-CAMPUS UNIVERSITÁRIO de Caçapava do Sul, por Crédito Especial.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4840/proj_de_lei_363_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4840/proj_de_lei_363_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar serventes para Escolas de Difícil Acesso.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4841/proj_de_lei_364_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4841/proj_de_lei_364_1993.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autoriza do a alterar a Lei n 397, de 29 de dezembro de 1992 e dá outras providencias.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4842/proj_de_lei_365_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4842/proj_de_lei_365_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto em obra de repavimentação.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4843/proj_de_lei_366_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4843/proj_de_lei_366_1993.pdf</t>
   </si>
   <si>
     <t>"Institui o Evento conheça Caçapava no Domingo".</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4844/proj_de_lei_367_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4844/proj_de_lei_367_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidor e firmar convênio com a Secretaria de Estado da Saúde e do Meio Ambiente, através da 8 DRS.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4858/proj_de_lei_370_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4858/proj_de_lei_370_1993.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura do Quadro previsto no art.5 2 da Lei 193/91, para acrescer nele oito(08) vagas para Operador de Máquinas.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4859/proj_de_lei_373_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4859/proj_de_lei_373_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio co Escola Estadual de 2 Grau Dinarte Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4860/proj_de_lei_374_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4860/proj_de_lei_374_1993.pdf</t>
   </si>
   <si>
     <t>Torna oficial a Semana de Cultura do Município e autoriza gastos como evento.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4887/proj_de_lei_375_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4887/proj_de_lei_375_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza-o Poder Executivo a transferir incentivos anteriormente concedidos a Industria de Moveis Estrela Sul Ltda. À Cooperativa Tritícola Caçapavana Ltda.-COTRISUL.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4888/proj_de_lei_378_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4888/proj_de_lei_378_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a contratar, emergencialmente, até 06 (seis) operários.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4889/proj_de_lei_380_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4889/proj_de_lei_380_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial com vistas a adqui rir ações da CRT.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4890/proj_de_lei_381_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4890/proj_de_lei_381_1993.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, 1(um) professor para a Escola Municipal Dagoberto Barcelos.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4892/proj_de_lei_385_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4892/proj_de_lei_385_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar uma professora de Educação Física, em caráter emergencial, para o Asilo "Rosinha Borges"</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4893/proj_de_lei_387_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4893/proj_de_lei_387_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar,emergencialmente, 1(um) professor para a Escola Augusto Vitor Costa.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4894/proj_de_lei_388_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4894/proj_de_lei_388_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos Servidores Públicos Municipais e do outras providências.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4895/proj_de_lei_389_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4895/proj_de_lei_389_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar emergencialmente, 1 (uma) professora para permutar com a Escola Estadual Rosa Poglia Barbiero.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4896/proj_de_lei_391_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4896/proj_de_lei_391_1993.pdf</t>
   </si>
   <si>
     <t>Altera os Quadros de Funções criados pela Lei n 9 413/93 e da outras providências.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4897/proj_de_lei_393_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4897/proj_de_lei_393_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênios com a UNIMED, para fins de Assistência a Saúde aos Servidores.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4905/proj_de_lei_394_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4905/proj_de_lei_394_1993.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n 316, de 23 de setembro de 1992.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4906/proj_de_lei_396_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4906/proj_de_lei_396_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar vagas em número e cargos.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4907/proj_de_lei_397_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4907/proj_de_lei_397_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar emergencialmente 1 (um) Professor para a Escola de 12 Grau Dagoberto Barcelos.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4908/proj_de_lei_399_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4908/proj_de_lei_399_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, e emergencialmente, por 120 (cento e vinte) dias, servidora para a Unidade Sanitária da SMSMA (Minas do Camaquã).</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4909/proj_de_lei_400_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4909/proj_de_lei_400_1993.pdf</t>
   </si>
   <si>
     <t>Suprime o § 1 do art. 45, da Lei 193/91 e cria padrões de vencimentos para o Magistério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4910/proj_de_lei_401_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4910/proj_de_lei_401_1993.pdf</t>
   </si>
   <si>
     <t>Permite ao Executivo firmar Convênio com Hospitais do Município para fins de procedimentos de anestesiologia e dá outras providências.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4911/proj_de_lei_405_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4911/proj_de_lei_405_1993.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo estabelecido no artigo 2 2 da Lei n 2 417/93.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4912/proj_de_lei_406_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4912/proj_de_lei_406_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, um Professor para a Escola Municipal Castro Alves.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4913/proj_de_lei_407_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4913/proj_de_lei_407_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, professor para atuar na Creche Raio de Luz nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4914/proj_de_lei_408_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4914/proj_de_lei_408_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar emergencialmente um professor para a Escola Rural Santa Barbinha.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4915/proj_de_lei_410_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4915/proj_de_lei_410_1993.pdf</t>
   </si>
   <si>
     <t>Altera Padrões de categorias funcionais constantes do Quadro capítulo II, art. 59Lei n2 193/91.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4916/proj_de_lei_412_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4916/proj_de_lei_412_1993.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro ao CONSEPRO, autoriza a abertura de Crédito suplementar e dá outras providências..</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4917/proj_de_lei_414_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4917/proj_de_lei_414_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio para a prestação de Mútua colaboração com o T.R.E.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4918/proj_de_lei_416_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4918/proj_de_lei_416_1993.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao artigo 1 2 da Lei n 2 243, de 18 de dezembro de 1991 que estabelece Perímetro Urbano nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4919/proj_de_lei_417_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4919/proj_de_lei_417_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente, alunos das Escolas de 2 Grau locais com vistas a atualização do Cadastro de imóveis Urbanos.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4920/proj_de_lei_418_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4920/proj_de_lei_418_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder gastos com a 11 9 Conferência Municipal de Saúde.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4921/proj_de_lei_419_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4921/proj_de_lei_419_1993.pdf</t>
   </si>
   <si>
     <t>Amplia Subvenções Sociais da APAE, MAC e Asilo Rosinha Borges e dá outras providências.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4922/proj_de_lei_421_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4922/proj_de_lei_421_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos Servidores Públicos Municipais e da outras providências.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4923/proj_de_lei_422_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4923/proj_de_lei_422_1993.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 142/90 e Lei 303/93 e abre Crédito Especial na Lei 87/92 e dá outras providências.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4924/proj_de_lei_423_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4924/proj_de_lei_423_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza Suplementação Rubrica Orçamentária.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4925/proj_de_lei_424_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4925/proj_de_lei_424_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar mediante adesão a grupos de consórcios com o fim de adquirir 2 (dois) Ônibus para o transporte escolar e dá outras providências.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4926/proj_de_lei_425_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4926/proj_de_lei_425_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar emergencialmente, professores para Escolas Municipais.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4927/proj_de_lei_426_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4927/proj_de_lei_426_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar mediante adesão a grupos de Consórcio com o fim de adquirir 2 (dois) veículos e 1 (uma) camioneta utilitária.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4928/proj_de_lei_427_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4928/proj_de_lei_427_1993.pdf</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4929/proj_de_lei_428_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4929/proj_de_lei_428_1993.pdf</t>
   </si>
   <si>
     <t>Concede auxilio financeiro ao CONSEPRO, autoriza a abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4930/proj_de_lei_429_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4930/proj_de_lei_429_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a Suplementação de Rubrica Orçamentária.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4931/proj_de_lei_430_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4931/proj_de_lei_430_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóvel a sucessão de Castorina Veloso e receber, como devolução, o imóvel anteriormente doado a esta instituição.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4932/proj_de_lei_431_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4932/proj_de_lei_431_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóvel.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4933/proj_de_lei_432_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4933/proj_de_lei_432_1993.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n 2 458, de 08 de junho de 1993 e da Lei n 496, de 25 de agosto de 1993.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4934/proj_de_lei_433_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4934/proj_de_lei_433_1993.pdf</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4935/proj_de_lei_434_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4935/proj_de_lei_434_1993.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 2434 de outubro de 1993. Autoriza a suplementação de Rubrica Orçamentária.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4936/proj_de_lei_435_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4936/proj_de_lei_435_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar parcelamento de dívida para o Fundo-de Garantia por Tempo de Serviço-FGTS e dá Providencias.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4937/proj_de_lei_436_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4937/proj_de_lei_436_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar a contratação emergencial de 3 (três) operários.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4938/proj_de_lei_437_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4938/proj_de_lei_437_1993.pdf</t>
   </si>
   <si>
     <t>Altera padrões das funções de Tesoureiro e Desenhista da Categoria Funcionai- Assistente Técnico e de Telefonista da Categoria Funcional Auxiliar Executivo, constante na Lei n 193/91 ".</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4939/proj_de_lei_444_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4939/proj_de_lei_444_1993.pdf</t>
   </si>
   <si>
     <t>Institui o fundo de aposentadoria e pensão do servidor FAPS e dá outras providências.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4940/proj_de_lei_448_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4940/proj_de_lei_448_1993.pdf</t>
   </si>
   <si>
     <t>Define a aplicação dos recursos provenientes do CFEM e dá outras providências.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4941/proj_de_lei_450_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4941/proj_de_lei_450_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de Rubrica Orçamentária</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4942/proj_de_lei_451_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4942/proj_de_lei_451_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, 4 (quatro) profissionais da área da saúde.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4943/proj_de_lei_454_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4943/proj_de_lei_454_1993.pdf</t>
   </si>
   <si>
     <t>Altera o prazo do art.4 9 da Lei Municipal n 243. do 28 de de dezembro de 1991.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4944/proj_de_lei_455_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4944/proj_de_lei_455_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ampliar as verbas destinadas ao custeio parcial da mensalidade dos alunos do curso de 1 graus da URCAMP.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4945/proj_de_lei_459_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4945/proj_de_lei_459_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogar contratação emergencial de que trata a Lei 479/93.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4946/proj_de_lei_461_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4946/proj_de_lei_461_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a assinar contrato ou convênio com o Estado do Rio Grande do Sul através da Secretaria de Educação com vis tas a execução de obras para ampliação da Escola Estadual Maria Jose fina Saldanha.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4789/proj_de_lei_107_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4789/proj_de_lei_107_1993.pdf</t>
   </si>
   <si>
     <t>"Cria o Transporte Coletivo Opcional."</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4790/proj_de_lei_108_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4790/proj_de_lei_108_1993.pdf</t>
   </si>
   <si>
     <t>Denomina de Mal. Floriano Peixoto Rua 123 do Loteamento Floriano Pereira nesta cidade.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4791/proj_de_lei_109_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4791/proj_de_lei_109_1993.pdf</t>
   </si>
   <si>
     <t>"Propõe Emenda número 01 à Lei Orgânica Municipal"</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4792/proj_de_lei_110_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4792/proj_de_lei_110_1993.pdf</t>
   </si>
   <si>
     <t>Denomina de D. Izaltina Machado da Silva a Rua, numero 140 do Bairro Chiquito, nesta cidade.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4793/proj_de_lei_111_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4793/proj_de_lei_111_1993.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação em jornal local das compras cozi tratadas pelos órgãos públicos Municipais, direto e indireto."</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4794/proj_de_lei_114_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4794/proj_de_lei_114_1993.pdf</t>
   </si>
   <si>
     <t>''Subvenciona, à carentes cópias de Certidões de Registro Civil."</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4795/proj_de_lei_115_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4795/proj_de_lei_115_1993.pdf</t>
   </si>
   <si>
     <t>"Denomina Via Pública de Padre Julio Marim".</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4796/proj_de_lei_117_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4796/proj_de_lei_117_1993.pdf</t>
   </si>
   <si>
     <t>"Denomina Via Pública de José Francisco Teixeira."</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4797/proj_de_lei_118_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4797/proj_de_lei_118_1993.pdf</t>
   </si>
   <si>
     <t>Denomina Via Publica de Geol Marcelo José Ribeiro.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4798/proj_de_lei_119_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4798/proj_de_lei_119_1993.pdf</t>
   </si>
   <si>
     <t>"Denomina Via Pública de Eng. Pedro Alexandrino de Paula Leite."</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4799/proj_de_lei_120_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4799/proj_de_lei_120_1993.pdf</t>
   </si>
   <si>
     <t>"Denomina Via Pública de Eng. Laerte Fonseca da Anunciação."</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4800/proj_de_lei_121_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4800/proj_de_lei_121_1993.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro Administrativo Rural de ARCIMAR PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4801/proj_de_lei_122_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4801/proj_de_lei_122_1993.pdf</t>
   </si>
   <si>
     <t>Denomina o Cemitério Municipal, localizado na Rua Tiradentes, de Cemitério Municipal Santo Antonio.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4802/proj_de_lei_124_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4802/proj_de_lei_124_1993.pdf</t>
   </si>
   <si>
     <t>Denomina o Cemitério dos Bitencourt (Catacumbas), de MARIO BITENCOURT.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4806/proj_de_lei_125_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4806/proj_de_lei_125_1993.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de banheiros e bebedouros nas Agências Bancárias do Município de Caçapava do Sul."</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4807/proj_de_lei_126_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4807/proj_de_lei_126_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso das Bandeiras Nacional, Estadual e Municipal, nos estabelecimentos de ensino municipais em caráter permanente.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4808/proj_de_lei_329_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4808/proj_de_lei_329_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4809/proj_de_lei_330_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4809/proj_de_lei_330_1993.pdf</t>
   </si>
   <si>
     <t>Cria o quadro de Funções e da outras providencias.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4810/proj_de_lei_333_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4810/proj_de_lei_333_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar tratar 02 (dois) servidores para a Justiça Eleitoral.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4811/proj_de_lei_334_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4811/proj_de_lei_334_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de vagas em Agente Administrativo Tributário e dá outras providencias.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4812/proj_de_lei_335_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4812/proj_de_lei_335_1993.pdf</t>
   </si>
   <si>
     <t>"Concede auxilio financeiro ao CTG "Clareira da Mata".</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4813/proj_de_lei_337_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4813/proj_de_lei_337_1993.pdf</t>
   </si>
   <si>
     <t>Concede auxilio financeiro ao CTG Ronda Crioula.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4814/proj_de_lei_338_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4814/proj_de_lei_338_1993.pdf</t>
   </si>
   <si>
     <t>"Concede auxilio financeiro ao CTG Sentinela dos Cerros, visando a realização do XVI rodeio Crioulo Estadual."</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4815/proj_de_lei_339_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4815/proj_de_lei_339_1993.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro ao Círculo Operário Caçapavano - COC.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4816/proj_de_lei_340_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4816/proj_de_lei_340_1993.pdf</t>
   </si>
   <si>
     <t>Concede auxilio financeiro a associação Caçapavana de Amparo ao Idoso-ASCAI.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4817/proj_de_lei_341_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4817/proj_de_lei_341_1993.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste da remuneração dos servidores Públicos Municipais e dá outras providencias."</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4818/proj_de_lei_342_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4818/proj_de_lei_342_1993.pdf</t>
   </si>
   <si>
     <t>"Reduz as aliquotas da Taxa de Fiscalização sanitária instituida pela Lei n 400, de 31 de dezembro de 1992, e dá outras providências"</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4819/proj_de_lei_343_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4819/proj_de_lei_343_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a DRT -RS.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4820/proj_de_lei_344_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4820/proj_de_lei_344_1993.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Caçapava do Sul a firmar Convênio com o Estado do Rio Grande do Sul através da Secretaria da Saúde e do Meio Ambiente."</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4821/proj_de_lei_345_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4821/proj_de_lei_345_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a de pender verbas com o Carnaval municipal de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4822/proj_de_lei_346_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4822/proj_de_lei_346_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a contratar, emergencialmente, até 10(dez) operários.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4823/proj_de_lei_348_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4823/proj_de_lei_348_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Caçapava do Sul, firmar convênio com o Ministério de AERONÁUTICA, Operação, Manutenção e Exploração do Aeródrorno Local.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4824/proj_de_lei_350_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4824/proj_de_lei_350_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Professores para Escolas Municipalizadas.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4829/proj_de_lei_351_1993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4829/proj_de_lei_351_1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, emergencialmente, um motorista para transporte escolar, no 39 Distrito, localidade de Minas do Camaquã.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1650,67 +1650,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4830/proj_de_lei_352_1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4831/proj_de_lei_353_1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4832/proj_de_lei_354_1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4833/proj_de_lei_355_1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4834/proj_de_lei_356_1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4835/proj_de_lei_357_1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4836/proj_de_lei_358_1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4837/proj_de_lei_359_1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4838/proj_de_lei_360_1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4839/proj_de_lei_361_1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4840/proj_de_lei_363_1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4841/proj_de_lei_364_1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4842/proj_de_lei_365_1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4843/proj_de_lei_366_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4844/proj_de_lei_367_1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4858/proj_de_lei_370_1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4859/proj_de_lei_373_1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4860/proj_de_lei_374_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4887/proj_de_lei_375_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4888/proj_de_lei_378_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4889/proj_de_lei_380_1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4890/proj_de_lei_381_1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4892/proj_de_lei_385_1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4893/proj_de_lei_387_1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4894/proj_de_lei_388_1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4895/proj_de_lei_389_1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4896/proj_de_lei_391_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4897/proj_de_lei_393_1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4905/proj_de_lei_394_1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4906/proj_de_lei_396_1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4907/proj_de_lei_397_1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4908/proj_de_lei_399_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4909/proj_de_lei_400_1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4910/proj_de_lei_401_1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4911/proj_de_lei_405_1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4912/proj_de_lei_406_1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4913/proj_de_lei_407_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4914/proj_de_lei_408_1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4915/proj_de_lei_410_1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4916/proj_de_lei_412_1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4917/proj_de_lei_414_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4918/proj_de_lei_416_1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4919/proj_de_lei_417_1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4920/proj_de_lei_418_1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4921/proj_de_lei_419_1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4922/proj_de_lei_421_1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4923/proj_de_lei_422_1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4924/proj_de_lei_423_1993.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4925/proj_de_lei_424_1993.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4926/proj_de_lei_425_1993.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4927/proj_de_lei_426_1993.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4928/proj_de_lei_427_1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4929/proj_de_lei_428_1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4930/proj_de_lei_429_1993.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4931/proj_de_lei_430_1993.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4932/proj_de_lei_431_1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4933/proj_de_lei_432_1993.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4934/proj_de_lei_433_1993.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4935/proj_de_lei_434_1993.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4936/proj_de_lei_435_1993.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4937/proj_de_lei_436_1993.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4938/proj_de_lei_437_1993.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4939/proj_de_lei_444_1993.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4940/proj_de_lei_448_1993.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4941/proj_de_lei_450_1993.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4942/proj_de_lei_451_1993.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4943/proj_de_lei_454_1993.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4944/proj_de_lei_455_1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4945/proj_de_lei_459_1993.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4946/proj_de_lei_461_1993.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4789/proj_de_lei_107_1993.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4790/proj_de_lei_108_1993.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4791/proj_de_lei_109_1993.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4792/proj_de_lei_110_1993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4793/proj_de_lei_111_1993.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4794/proj_de_lei_114_1993.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4795/proj_de_lei_115_1993.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4796/proj_de_lei_117_1993.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4797/proj_de_lei_118_1993.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4798/proj_de_lei_119_1993.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4799/proj_de_lei_120_1993.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4800/proj_de_lei_121_1993.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4801/proj_de_lei_122_1993.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4802/proj_de_lei_124_1993.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4806/proj_de_lei_125_1993.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4807/proj_de_lei_126_1993.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4808/proj_de_lei_329_1993.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4809/proj_de_lei_330_1993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4810/proj_de_lei_333_1993.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4811/proj_de_lei_334_1993.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4812/proj_de_lei_335_1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4813/proj_de_lei_337_1993.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4814/proj_de_lei_338_1993.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4815/proj_de_lei_339_1993.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4816/proj_de_lei_340_1993.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4817/proj_de_lei_341_1993.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4818/proj_de_lei_342_1993.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4819/proj_de_lei_343_1993.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4820/proj_de_lei_344_1993.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4821/proj_de_lei_345_1993.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4822/proj_de_lei_346_1993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4823/proj_de_lei_348_1993.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4824/proj_de_lei_350_1993.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4829/proj_de_lei_351_1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4830/proj_de_lei_352_1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4831/proj_de_lei_353_1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4832/proj_de_lei_354_1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4833/proj_de_lei_355_1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4834/proj_de_lei_356_1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4835/proj_de_lei_357_1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4836/proj_de_lei_358_1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4837/proj_de_lei_359_1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4838/proj_de_lei_360_1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4839/proj_de_lei_361_1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4840/proj_de_lei_363_1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4841/proj_de_lei_364_1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4842/proj_de_lei_365_1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4843/proj_de_lei_366_1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4844/proj_de_lei_367_1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4858/proj_de_lei_370_1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4859/proj_de_lei_373_1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4860/proj_de_lei_374_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4887/proj_de_lei_375_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4888/proj_de_lei_378_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4889/proj_de_lei_380_1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4890/proj_de_lei_381_1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4892/proj_de_lei_385_1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4893/proj_de_lei_387_1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4894/proj_de_lei_388_1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4895/proj_de_lei_389_1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4896/proj_de_lei_391_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4897/proj_de_lei_393_1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4905/proj_de_lei_394_1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4906/proj_de_lei_396_1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4907/proj_de_lei_397_1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4908/proj_de_lei_399_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4909/proj_de_lei_400_1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4910/proj_de_lei_401_1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4911/proj_de_lei_405_1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4912/proj_de_lei_406_1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4913/proj_de_lei_407_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4914/proj_de_lei_408_1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4915/proj_de_lei_410_1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4916/proj_de_lei_412_1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4917/proj_de_lei_414_1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4918/proj_de_lei_416_1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4919/proj_de_lei_417_1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4920/proj_de_lei_418_1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4921/proj_de_lei_419_1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4922/proj_de_lei_421_1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4923/proj_de_lei_422_1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4924/proj_de_lei_423_1993.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4925/proj_de_lei_424_1993.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4926/proj_de_lei_425_1993.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4927/proj_de_lei_426_1993.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4928/proj_de_lei_427_1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4929/proj_de_lei_428_1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4930/proj_de_lei_429_1993.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4931/proj_de_lei_430_1993.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4932/proj_de_lei_431_1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4933/proj_de_lei_432_1993.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4934/proj_de_lei_433_1993.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4935/proj_de_lei_434_1993.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4936/proj_de_lei_435_1993.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4937/proj_de_lei_436_1993.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4938/proj_de_lei_437_1993.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4939/proj_de_lei_444_1993.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4940/proj_de_lei_448_1993.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4941/proj_de_lei_450_1993.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4942/proj_de_lei_451_1993.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4943/proj_de_lei_454_1993.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4944/proj_de_lei_455_1993.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4945/proj_de_lei_459_1993.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4946/proj_de_lei_461_1993.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4789/proj_de_lei_107_1993.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4790/proj_de_lei_108_1993.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4791/proj_de_lei_109_1993.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4792/proj_de_lei_110_1993.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4793/proj_de_lei_111_1993.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4794/proj_de_lei_114_1993.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4795/proj_de_lei_115_1993.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4796/proj_de_lei_117_1993.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4797/proj_de_lei_118_1993.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4798/proj_de_lei_119_1993.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4799/proj_de_lei_120_1993.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4800/proj_de_lei_121_1993.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4801/proj_de_lei_122_1993.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4802/proj_de_lei_124_1993.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4806/proj_de_lei_125_1993.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4807/proj_de_lei_126_1993.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4808/proj_de_lei_329_1993.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4809/proj_de_lei_330_1993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4810/proj_de_lei_333_1993.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4811/proj_de_lei_334_1993.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4812/proj_de_lei_335_1993.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4813/proj_de_lei_337_1993.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4814/proj_de_lei_338_1993.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4815/proj_de_lei_339_1993.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4816/proj_de_lei_340_1993.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4817/proj_de_lei_341_1993.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4818/proj_de_lei_342_1993.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4819/proj_de_lei_343_1993.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4820/proj_de_lei_344_1993.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4821/proj_de_lei_345_1993.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4822/proj_de_lei_346_1993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4823/proj_de_lei_348_1993.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4824/proj_de_lei_350_1993.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/1993/4829/proj_de_lei_351_1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="194.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>