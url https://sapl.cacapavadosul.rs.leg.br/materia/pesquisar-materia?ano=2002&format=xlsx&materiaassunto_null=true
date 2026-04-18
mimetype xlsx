--- v0 (2025-10-09)
+++ v1 (2026-04-18)
@@ -51,227 +51,227 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONTRATAR SEGURO TOTAL AUTOMÓVEL DA CÂMARA _x000D_
  MUNICIPAL"</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES A PARTICIPAR_x000D_
 DA AGÊNCIA DE DESENVOLVIMENTO PORTAL DOS PAMPAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE ASSESSOR SUPERIOR DE MESA -_x000D_
 CRIADO PELA RESOLUÇÃO N° 376196 E CRIA O CARGO DE_x000D_
 ASSESSOR DE MESA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI LIMITE DE LIGAÇÕES POR VEREADOR"</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGO DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A_x000D_
 EMPRESA PÚBLICA OU PRIVADA_x000D_
 PÚBLICO._x000D_
 MESA DA CÂMARA A CONTRATAR_x000D_
 PARA REALIZAÇÃO DE CONCURSO_x000D_
 &amp;#8226;</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL PARA ALTERAR_x000D_
 DISPOSITIVO DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA A TRIBUNA LIVRE NAS SESSÕES DA_x000D_
 CÂMARA MUNICIPAL DE VEREADORES E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>"LIMITA NÚMERO DE DIÁRIAS PARA VEREADOR".</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>"FIXA O VALOR DAS DIÁRIAS PARA O MOTORISTA "</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI INTERIORIZAÇÃO DA MESA DIRETORA DA_x000D_
 CÂMARA DE VEREADORES DE CAÇAPAVA DO SUL."</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO NO REGIMENTO_x000D_
 INTERNO, CRIANDO A COMISSÃO_x000D_
 PERMANENTE DE SEGURANÇA_x000D_
 PUBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OUVIDORIA DA CÂMARA DE VEREADORES_x000D_
 DE CAÇAPAVA DO SUL E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -579,67 +579,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1060/1060_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2002/1060/1060_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="65.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>