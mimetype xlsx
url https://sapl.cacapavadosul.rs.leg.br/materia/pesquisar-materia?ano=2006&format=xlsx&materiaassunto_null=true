--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -51,242 +51,242 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/756/756_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ CAÇAPAVANA AO SRA. ONILADI DORALICE DE MORAES PIRES.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/757/757_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TITULO CIDADÃO CAÇAPAVANO_x000D_
 AO SENHOR LUIZ SERGIO SENA DE VARGAS."</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/758/758_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA A DISTINÇÃO DO FUNCIONÁRIO PADRÃO".</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/759/759_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ CAÇAPAVANA A DOUTORA LIGIA DA COSTA BARROS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/760/760_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR FLORENCIO MARCELINO MONEGO".</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/761/761_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA O ÁTRIO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE DR. JOSÉ GALENO TEIXEIRA."</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/762/762_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO MUNICÍPIO REFERENTE AO EXERCÍCIO DE 2002</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/763/763_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO MUNICÍPIO REFERENTE AO EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/764/764_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DETERMINA A REALIZAÇÃO DE GRANDE EXPEDIENTE ESPECIAL E HOMENAGEM AO_x000D_
 PASTOR ALCEU MOREIRA VARGAS".</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TITULO DE VEREADOR EMÉRITO AO EX-VEREADOR _x000D_
 ADÃO NALDO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO_x000D_
 CAÇAPAVANO AO PROF. LUIZ HUGO BURIN"</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCONTO EM_x000D_
 FOLHA DE PAGAMENTO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO_x000D_
 AO DR. JOÃO MANOEL PEREIRA DA ROSA</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COMISSÃO ESPECIAL DE GERAÇÃO DE EMPREGO E RENDA. </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO ESPECIAL PARA_x000D_
 ORGANIZAR O DIA DO PACTO PELO_x000D_
 RIO GRANDE NO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DAS DIÁRIAS_x000D_
 PARA O MOTORISTA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -594,67 +594,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1071/1071_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2006/1071/1071_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="84.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>