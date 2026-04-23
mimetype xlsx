--- v0 (2025-12-16)
+++ v1 (2026-04-23)
@@ -54,10458 +54,10458 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATICA AO PROJ. DE LEI Nº 4220/17</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARQUINHO VIVIAN, SILVIO TONDO</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE RESOLUÇÃO 041/17</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DE 2018.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>5IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA TÍTULO DE VEREADOR EMÉRITO AO EX-VEREADOR PEDRO DA SILVA GASPAR.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, QUE O HORÁRIO DAS SESSÕES ORDINÁRIAS SEJA ALTERADO DAS 14 HORAS PARA AS 19 HORAS.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE SAÚDE, QUE O SALDO POSITIVO EXISTENTE NO VALOR DE R$ 83.833,60, PROVENIENTE DO REPASSE DO FUNDO NACIONAL DE SAÚDE PARA CONSTRUÇÃO DE ACADEMIA AO AR LIVRE, SEJA APLICADO EM ILUMINAÇÃO E SEGURANÇA DO COMPLEXO ESPORTIVO AREIÃO.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA A MESA DIRETORA DA CÂMARA A CRIAÇÃO DE COMISSÃO PROVISÓRIA DE COMBATE AO ABIGEATO"</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO MUNICIPAL, O RETORNO DA INTERIORIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA DE VEREADORES NO MUNICÍPIO DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA, QUE SEJA CONSTITUÍDA UMA COMISSÃO PARA AVALIAR E ATUALIZAR O REGIMENTO INTERNO DESTA CASA</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, QUE O SALDO ORÇAMENTÁRIO NA RUBRICA DE SUBVENÇÕES DESTINADAS AO CARNAVAL, NO VALOR DE R$ 65 MIL, SEJA REMANEJADO PARA AS RUBRICAS ORÇAMENTÁRIAS DAS SUBVENÇÕES ÀS ENTIDADES SOCIAIS DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RICARDO ROSSO, ALEX VARGAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE OS VALORES APROVADOS PARA O CARNAVAL_x000D_
 2017 POR ESTA CASA, SEJAM REMANEJADOS PARA SECRETARIA DE OBRAS, COM O OBJETIVO_x000D_
 DE APLICAR O RECURSO NA RECUPERAÇÃO DE PONTES NO INTERIOR DO MUNICÍPIO VISANDO A_x000D_
 SAFRA 2017.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A VIABILIDADE DO CALÇAMENTO DA RUA CASTELO BRANCO, ENTRE A AVENIDA PINHEIRO MACHADO E RUA ARNALDO VALLE.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA_x000D_
 DEBATER A REFORMAR PREVIDENCIÁRIA, PROPOSTA PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A VIABILIDADE DO CALÇAMENTO DA RUA DORALINA SILVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE CULTURA E TURISMO,_x000D_
 O CADASTRO JUNTO AO MINISTÉRIO DO_x000D_
 TURISMO A PROJETOS DE INFRA_x000D_
 ESTRUTURA TURÍSTICA.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS, A VIABILIDADE DO CALÇAMENTO DA RUA LINO AZAMBUJA,_x000D_
 COMPREENDENDO AS CASAS N° 1638 A 1700, FUNDOS CTG CLAREIRA_x000D_
 DA MATA.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE_x000D_
 PLANEJAMENTO, QUE SEJA FEITO URN ESTUDO TECNICO PARA A_x000D_
 PAVIMENTACÃO DA RUA FELIX DA CUNHA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS, MARIANO TEIXEIRA, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVES_x000D_
 DA SECRETARIA DA SANDE O CADASTRO_x000D_
 JUNTO AO MINISTERIO DA SATIDE, PARA_x000D_
 AQUISICAO DE EQUIPAMENTOS NOS_x000D_
 SERVICOS DE SATIDE NO MUNICIPIO,_x000D_
 CONFORME SUAS NECESSIDADES.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVES_x000D_
 DA SECRETARIA DE OBRAS, O_x000D_
 PATROLAMENTO, ENCASCALHAMENTO,_x000D_
 LIMPEZA DE SARJETAS, DESOBSTRUCÃO DE_x000D_
 BUEIROS NA RUA IDIO PERCEVAL.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, A LIMPEZA E_x000D_
 ORGANIZAÇÃO DA PRAÇA JOSÉ PAZINATO.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS,O_x000D_
 PATROLAMENTO, ENCASCALHAMENTO,_x000D_
 LIMPEZA DAS SARJETAS, DESOBSTRUÇÃO DE_x000D_
 BUEIROS, NAS RUAS DO BAIRRO_x000D_
 PROMORAR.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR ROBERTO CORRÊA_x000D_
 MAYORA (CATURRA).</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO MUNICIPAL A CONCESSÃO DO_x000D_
 TÍTULO DE CIDADÃ CAÇAPAVANA A SRA. ZAIRA CORINA_x000D_
 TEIXEIRA.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL A CONTRATAÇÃO_x000D_
 IMEDIATA DE DOIS MÉDICOS PARA ATENDER NOS ESFS DA_x000D_
 VILA HENRIQUES E PROMORAR.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS,O_x000D_
 PATROLAMENTO, ENCASCALHAMENTO,_x000D_
 LIMPEZA DAS SARJETAS, DESOBSTRUÇÃO DE_x000D_
 BUEIROS, DA RUA NUNES, BAIRRO BATISTA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A CONCESSÃO DO TÍTULO DE CIDADÃO_x000D_
 CAÇAPAVANO AO SENHOR JUIZ LEONARDO VANONI".</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE CULTURA E TURISMO, A VIABILIDADE DO REPASSE_x000D_
 DA VERBA RESERVADA DO ORÇAMENTO DA SEMANA FARROUPILHA,_x000D_
 PARA A ADEQUAÇÃO DAS ENTIDADES.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA A REALIZAÇÃO DE HOMENAGEM_x000D_
 ESPECIAL AO COORDENADOR DA FEIRA DO LIVRO DE CAÇAPAVA DO_x000D_
 SUL, SR. PEDRO VANOLIN MACEDO.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, A VIABILIDADE DA CRIAÇÃO DO_x000D_
 DEPARTAMENTO DO INTERIOR E DA CIDADE, PARA MELHOR_x000D_
 ATENDER AS DEMANDAS DA SECRETARIA DE OBRAS DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 SAÚDE, A VIABILIDADE DE IMPLANTAÇÃO DE MAIS UM MÉDICO NO_x000D_
 PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, SETOR DE_x000D_
 ILUMINAÇÃO PÚBLICA A TROCA DE_x000D_
 LÂMPADAS NA RUA BALTAZAR DE BEM EM_x000D_
 FRENTE AOS NÚMEROS 449 E 461.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, A_x000D_
 DESOBSTRUÇÃO DAS BOCAS DE LOBO NA_x000D_
 RUA BARÃO DO RIO BRANCO COM_x000D_
 PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ALEX VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, QUE SEJA FEITO COM URGÊNCIA O_x000D_
 CONCERTO DA RUA ANITA HAAG ALVES EM FRENTE AO N° 96, NO_x000D_
 BAIRRO PROMORAR, ABAIXO DA ANTIGA USINA DE ASFALTO.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, A CONSTRUÇÃO_x000D_
 DE UMA BOCA DE LOBO NA ESQUINA ENTRE_x000D_
 AS RUAS TIRADENTES E SILVIO COELHO_x000D_
 LEAL, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS, MARQUINHO VIVIAN, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, QUE SEJA OBEDECIDO A ORDEM DE_x000D_
 APROVAÇÃO DO ÚLTIMO CONCURSO PÚBLICO PARA O CHAMAMENTO_x000D_
 DE DOIS ENFERMEIROS A SEREM CONTRATOS EMERGENCIALMENTE.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS, A VIABILIDADE DA EQUIPE DE LIMPEZA TAMBÉM FAÇA_x000D_
 LIMPEZA DE TERRENOS PARTICULARES.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA FEITO A REVISÃO E A_x000D_
 ATUALIZAÇÃO DO CÓDIGO DE POSTURA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO CONSELHO_x000D_
 MUNICIPAL DE DESPORTOS A ISENÇÃO DA TAXA DE PAGAMENTO PARA_x000D_
 INSCRIÇÃO NOS CAMPEONATOS MUNICIPAIS DE FUTEBOL.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, A_x000D_
 CRIAÇÃO DO ESTACIONAMENTO ROTATIVO MUNICIPAL GRATUITO, NO CENTRO COMERCIAL DA_x000D_
 CIDADE, NO PERÍODO DE SUSPENSÃO DA EMPRESA RESPONSÁVEL PELO ESTACIONAMENTO_x000D_
 ROTATIVO ÁREA AZUL.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 EDUCAÇÃO, A CRIAÇÃO DA SEMANA DO ESTUDANTE, COMPREENDIDA_x000D_
 ENTRE DIAS 07 A 11 DE AGOSTO.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, A REALIZAÇÃO DE GRANDE EXPEDIENTE ESPECIAL EM_x000D_
 COMEMORAÇÃO AOS 100 ANOS DO LIONS CLUBE INTERNACIONAL.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A_x000D_
 REALIZAÇÃO DE GRANDE EXPEDIENTE ESPECIAL EM_x000D_
 HOMENAGEM AOS 70 ANOS DO CONSELHO REGIONAL DE_x000D_
 CONTABILIDADE.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS O PATROLAMENTO,_x000D_
 ENCASCASLHAMENTO, LIMPEZA DE SARJETAS E_x000D_
 BUEIROS DA LOCALIDADE DO IRAPUAZINHO E_x000D_
 PARADA MÁRIO COMO TAMBÉM CORREDORES DE_x000D_
 ACESSO AS PROPRIEDADES.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, ENCASCALHAMENTO, LIMPEZA DE SARJETAS E BUEIROS NA ESTRADA DA CASCATA, PASSO DO MOINHO QUE DÁ ACESSO AO PINHEIRO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A REALIZAÇÃO DE_x000D_
 MUTIRÃO DE CASTRAÇÕES DE CÃES E GATOS MACHOS PELO_x000D_
 CBEA &amp;#8212; CENTRO DE BEM ESTAR ANIMAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE_x000D_
 EDUCAÇÃO, A CONTINUIDADE DO PROJETO DE ENTREGA DOS_x000D_
 UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS, CAIO CASANOVA, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PRESIDENTE DA CÂMARA DE VEREADORES_x000D_
 QUE HORÁRIO DA SESSÃO PLENÁRIA_x000D_
 SEJA ALTERADO APARTIR DO MÊS JUNHO PARA O_x000D_
 HORÁRIO ANTERIOR.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO GABINETE DO_x000D_
 PREFEITO, A TRANSFERÊNCIA DO MONUMENTO DO PIPEIRO NOCA,_x000D_
 LOCALIZADO AOS FUNDOS DO CTG SENTINELA DOS CERROS PARA O_x000D_
 RECÉM INAUGURADO PARQUE DA FONTE DO MATO. </t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A REGULAMENTAÇÃO DE_x000D_
 DEPARTAMENTO DE PROTEÇÃO E BEM ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL,_x000D_
 COLOCAÇÃO DE PLACAS PROIBINDO A_x000D_
 CIRCULAÇÃO DE VEÍCULOS NO INTERIOR DO_x000D_
 PARQUE DA FONTE DO MATO.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>ALEX VARGAS, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, A POSSIBILIDADE DE ENVIO DE_x000D_
 PROJETO A ESTA CASA LEGISLATIVA, VISANDO DISPONIBILIZAR,_x000D_
 GRATUITAMENTE, SINAL PÚBLICO DE INTERNET ATRAVÉS DO SISTEMA_x000D_
 WI-FI, EM PRÉDIOS PÚBLICOS._x000D_
 </t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL, UM ESTUDO JUNTO A_x000D_
 SECRETARIA DE PLANEJAMENTO, PARA VERIFICAR A POSSIBILIDADE DE_x000D_
 DOAÇÃO DA ÁREA DE 1 HECTARE, PRÓXIMO A "A.S.C.A.I.",_x000D_
 PERTENCENTE A PREFEITURA MUNICIPAL, PARA CONSTRUÇÃO DE UMA_x000D_
 NOVA SEDE PARA "A.P.A.E.".</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL, UM ESTUDO JUNTO A_x000D_
 SECRETARIA DE PLANEJAMENTO, PARA VERIFICAR A POSSIBILIDADE DE_x000D_
 DOAÇÃO DA ÁREA DE 1 HECTARE, PRÓXIMO A "A.S.C.A.I.",_x000D_
 PERTENCENTE A PREFEITURA MUNICIPAL, PARA SECRETARIA DE_x000D_
 ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A_x000D_
 REALIZAÇÃO DE UMA HOMENAGEM ESPECIAL AO_x000D_
 TRADICIONALISTA E CONSELHEIRO BENEMÉRITO DO MTG,_x000D_
 ZENO DIAS CHAVES.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE_x000D_
 UMA HOMENAGEM ESPECIAL A ASSOCIAÇÃO DOS TAXISTAS DE_x000D_
 CAÇAPAVA DO SUL, PELA PASSAGEM DO DIA DO TAXISTA, 25 DE_x000D_
 JULHO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ADERIR AO_x000D_
 PROGRAMA CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ADERIR AOS_x000D_
 PROGRAMAS DA SECRETARIA ESPECIAL DE_x000D_
 AGRICULTURA E DO DESENVOLVIMENTO AGRÁRIO.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO_x000D_
 DE SESSÃO SOLENE EM HOMENAGEM AO GRUPO DE ARTES_x000D_
 NATIVAS OS CHIMANGOS PELOS 40 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO O_x000D_
 CADASTRO JUNTO AO GOVERNO FEDERAL DO_x000D_
 PROGRAMA DE AMPLIAÇÃO OU MELHORIAS DO_x000D_
 SISTEMA DE ABASTECIMENTO DE ÁGUAS EM ÁREAS_x000D_
 RURAIS E COMUNIDADES TRADICIONAIS.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER LEGISLATIVO A CONCESSÃO DO_x000D_
 TITULO DE CIDADÃO CAÇAPAVANO AO SENHOR_x000D_
 LAURO RODRIGUES DE MOURA."</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE_x000D_
 GRANDE EXPEDIENTE ESPECIAL EM HOMENAGEM A SEMANA DO_x000D_
 ESTUDANTE A REALIZAR-SE 08/08/2017 ÀS 18 HORAS NA CÂMARA DE_x000D_
 VEREADORES. "</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DA_x000D_
 SAÚDE, QUE ARTICULE JUNTAMENTE O LIONS CLUBE, O ATENDIMENTO_x000D_
 OFTALMOLÓGICO A CRIANÇAS CARENTES DE NOSSO MUNICÍPIO, ISSO POR_x000D_
 QUE A ENTIDADE ASSISTENCIAL, POSSUI LARGA EXPERIÊNCIA E_x000D_
 CONHECIMENTO, DAS NECESSIDADES DA ESPECIALIDADE MÉDICA_x000D_
 REQUERIDA . "</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, O ENVIO_x000D_
 DE PROJETO DE LEI A ESTA CASA_x000D_
 LEGISLATIVA, DISPONDO SOBRE A_x000D_
 DIVULGAÇÃO DA LISTAGEM DE_x000D_
 MEDICAMENTOS DISPONÍVEIS E EM FALTA_x000D_
 NA REDE MUNICIPAL DE SAÚDE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, O ENVIO DE_x000D_
 PROJETO DE LEI A ESTA CASA LEGISLATIVA,_x000D_
 DISPONDO SOBRE A OBRIGATORIEDADE DE UM_x000D_
 LIVRO PARA RECLAMAÇÕES E SUGESTÕES DOS_x000D_
 USUÁRIOS NAS UNIDADES DE ATENDIMENTO DO_x000D_
 MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A CONSTRUÇÃO OU A DESTINAÇÃO, DE LOCAL QUE_x000D_
 SIRVA COMO ALBERGUE, PARA ACOLHIDA E PERNOITE DE CIDADÃOS EM SITUAÇÃO DE_x000D_
 VULNERABILIDADE SOCIAL, QUE NÃO TENHAM MORADIA._x000D_
 </t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>RICARDO ROSSO, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DA_x000D_
 SAÚDE, A CONTRATAÇÃO DE UM MÉDICO EM TURNO INTEGRAL, PARA_x000D_
 ATUAR NO E.S.F.5, VILA SUL.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A_x000D_
 REPOSIÇÃO DE LÂMPADAS NA RUA IJUI.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, A POSSIBILIDADE DE_x000D_
 DESENVOLVIMENTO DE UMA AG5O DE PLANTIO DE_x000D_
 ARVORES NA AREA URBANA DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA REALIZADA UMA_x000D_
 PARCERIA PÚBLICA PRIVADA &amp;#8212; PPP, VISANDO A MELHORIA DO GINÁSIO E_x000D_
 DO CINE RODEIO NAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, A_x000D_
 SINALIZAÇÃO DA RÓTULA NA AV. PRES. KENNEDY ESQUINA COM AV. PEDRO_x000D_
 ANUNCIAÇÃO (RÓTULA UNIPAMPA).</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO,_x000D_
 QUE OS VALORES ARRECADADOS COM AS MULTAS DE TRÂNSITO, SEJAM CONVERTIDOS EM_x000D_
 MELHORIAS NA INFRAESTRUTURA DO MESMO, COM PINTURAS DE FAIXAS DE_x000D_
 SEGURANÇA, CONTROLADORES DE VELOCIDADE E NA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, A_x000D_
 INSTALAÇÃO DE CÂMERAS DE VÍDEO PARA O MONITORAMENTO NAS ENTRADAS CIDADE.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER PÚBLICO MUNICIPAL, QUE OS VALORES ARRECADADOS PELAS MULTAS_x000D_
 ATRAVÉS DOS FISCAIS DE TRÂNSITO SEJAM APLICADOS, PRINCIPALMENTE, NAS FAIXAS DE_x000D_
 SEGURANÇA E NAS PLACAS DE INDICAÇÃO DAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER PÚBLICO MUNICIPAL, QUE OS VALORES ARRECADADOS NO GINÁSIO DE_x000D_
 ESPORTES (MELÃO), SEJAM APLICADOS NO MESMO.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS PARA QUE RETIRE O LIXO DA RUA DOMINGOS DUTRA FARIA,_x000D_
 ESQUINA COM A RUA VANTUIL MARQUES, BAIRRO SÃO DOMINGOS,_x000D_
 SENDO QUE JÁ FOI PEDIDO POR REQUERIMENTO N° 182, NO DIA 11 DE_x000D_
 JULHO, E UM PEDIDO DE PROVIDÊNCIA N° 028, NO DIA 11 DE_x000D_
 SETEMBRO DE 2017, E ATÉ O DIA DE HOJE NADA FOI FEITO.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SETOR DE ILUMINAÇÃO PÚBLICA, QUE SEJA REALIZADA AÇÕES ATRAVÉS DO EXECUTIVO, PARA FORTALECIMENTO DA CAMPANHA OUTUBRO ROSA, TAIS COMO ILUMINAÇÃO DE PRÉDIOS PÚBLICOS (NAS CORES DA CAMPANHA).</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE AS MÁQUINAS QUE JÁ SE ENCONTRAM NA LOCALIDADE DO BOM JARDIM QUE PERMANEÇAM ATÉ O FIM DOS TRABALHOS.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO O CONSERTO DO BUEIRO NA COLÔNIA DO SANTA BARBARA.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO UMA HOMENAGEM ESPECIAL AOS AUTORES DA MÚSICA, PORTAL DAS BELEZAS DO PAMPA, INSTITUÍDA POR LEI MUNICIPAL, COMO PATRIMÔNIO CULTURA DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, A REALIZAÇÃO DE UM GRANDE EXPEDIENTE ESPECIAL,PELA PASSAGEM DOS 180 ANOS DA BRIGADA MILITAR NO ESTADO DO RIO GRANDE DO SUL"</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DO PLANEJAMENTO E MEIO AMBIENTE, QUE SEJA CRIADO ECOPONTOS NO MUNICÍPIO PARA O RECOLHIMENTO DO ÓLEO DE COZINHA USADO EM FRITURAS SUBMERSAS</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, QUE SEJA INSTITUÍDO NO MUNICÍPIO DE CAÇAPAVA DO SUL O PROGRAMA BAIRRO MELHOR."</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA,DISPONDO SOBRE A PROIBIÇÃO DE INAUGURAÇÃO E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER AOS FINS QUE SE DESTINAM."</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE GRANDE EXPEDIENTE ESPECIAL EM HOMENAGEM A ACF ASSOCIAÇÃO CAÇAPAVA DE FUTSAL A REALIZAR-SE NO MÊS DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, DISPONDO SOBRE VAGA EM CRECHE PARA CRIANÇA FILHA OU FILHO DE MULHER VITIMA DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA,SEXUAL, MORAL, PSICOLÓGICA E PATRIMONIAL.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TITULO DE CIDADÃO CAÇAPAVANO AO SENHOR LUIZ MARIO KRISTOSCH DOS SANTOS, CAPITÃO DA BRIGADA MILITAR DO MUNICIPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, ATRAVES DA SECRETARIA DE SAÚDE A REALIZAÇÃO DE UMA PARCERIA COM SANTANA DA BOA VISTA, PARA MELHORIA DO ATENDIMENTO MEDICO NO POSTO DE SAÚDE DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, PARA QUE FAÇA A ESTRADA DO BECO QUE FICA NO FIM DA RUA BENJAMIN, ENTRADA Á ESQUERDA EM FRENTE AO SITIO DO SENHOR VELOSO.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A DENOMINAÇÃO DE RUA LUIS CARLOS MELLO LOPES, O CAÇAPAVA, A RUA N° 254, BAIRRO PAZINATO.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PL: 4213</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI 4242/2017.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>9MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A FAMÍLIA DO SENHOR ANTÔNIO LUIZ ROSA (IN MEMÓRIA), FUNDADOR DA EMPRESA, EM ESPECIAL AOS ATUAIS ADMINISTRADORES, ERNESTO, BETINHO E VICA, PELOS 75 ANOS DE ATIVIDADES DO TRADICIONAL CAFÉ DO LUIZINHO, COMEMORADO NO DIA 11 DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO ÀPATRONAGEM DO CTG SENTINELA DOS CERROS, PELA REALIZAÇÃO DO 400 RODEIO CRIOULO ESTADUAL</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA ZAIDA MARIA DA SILVEIRA_x000D_
 RODRIGUES</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO CONGRATULATÓRIA", PARABENIZANDO O SENHOR LACIR MACHADO PINTO, PROPRIETÁRIO DA EMPRESA PORÃO FILMS, PELOS 19 ANOS DE SERVIÇO PRESTADO À COMUNIDADE CAÇAPAVANA NO RAMO DE PELÍCULA AUTOMOTIVA E PREDIAL</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO), SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR UBIRATAN JAIME CARVALHO.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. ORLÍNDA PAZ/NATO DOS SANTOS.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR BRUNO LEÃO CHEUICHE.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO CONGRATULATÓRIO À PATRONAGEM_x000D_
 DO PTG MANOTAÇO PELA REALIZAÇÃO DO 10º RODEIO_x000D_
 DE TRIOS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO LUCAS DIAS DA ROSA.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA MARLICE FERREIRA DIAS.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO O P.T.G. OS_x000D_
 MARAGATOS</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SR ALDONI DOS SANTOS OLIVEIRA.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. GALVÃO ALVES LEÃO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO O SR. JUAREZ TEIXEIRA_x000D_
 PELOS 50 ANOS DE SERVIÇOS PRESTADOS AO LIONS CLUBE DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. MARIA ONEIDE DORNELES MARQUES.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO A SECRETARIA DE_x000D_
 OBRAS E INDÚSTRIAS DE CALCÁRIO.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO A COOPERATIVA SICREDI_x000D_
 REGIÃO CENTRO &amp;#8212; CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO, A SRA. RENATA BAIRROS E GRUPO ALMA_x000D_
 NATIVA".</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 "SRA. MARIA INES SOUTO SEVERO (ZUTA)".</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DO SENHOR JOSÉ ADOLAR DE ROSSO FORGEARINI.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO, A SR. ROBERTO ZAMBERLAN.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE REPÚDIO, CONTRARIO AS_x000D_
 MEDIDAS PREVISTAS NA PEC 287/2016 QUE TRATA DA REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO, A EMPRESA DAGOBERTO BARCELLOS</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, CAIO CASANOVA, MARCIA GERVASIO DE FREITAS, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE REPUDIO CONTRA A PRIVATIZAÇÃO DAS INSTITUIÇÕES PÚBLICAS DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR_x000D_
 JOSÉ SOLEDONIO CARVALHO FERNANDES.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. MARIA NADIR RODRIGUES LOPES.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A SRTA.VIRGINIA_x000D_
 GONÇALVES MADRID, PELA CONQUISTA DO 1° LUGAR SOLISTA_x000D_
 VOCAL JUVENIL NA 1 A ETAPA DO CIRCUITO DA 18ª REGIÃO_x000D_
 TRADICILIONALISTA FENARTCHÊ, REALIZADO NOS DIAS 08 E_x000D_
 09 DE ABRIL, EM CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE APOIO AO PROJETO CAÇAPAVA DO SUL - RS DA_x000D_
 EMPRESA VOTORANTIM METAIS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR MARIO DOS SANTOS RODRIGUES_x000D_
 (MARIOZINHO).</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DA SENHORA ANA RITA TEIXEIRA PEREIRA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR NEI MENEZES MEDEIROS.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA MARIA DE LOURDES SIQUEIRA.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. MARIA ZAIRA PEREIRA ABDALA.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DO SENHOR JOSÉ CARLOS ALVES MACHADO (ZEZINHO).</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SR. EDILBERTO TOLFO."</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. CATARINA MENEZES DA SILVA.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO AO LIONS CLUBE DE_x000D_
 CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO À_x000D_
 PATRONAGEM DO P.T.G. RONDA DAS SESMARIAS, PELA_x000D_
 REALIZAÇÃO DE SEU 27° RODEIO INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO SENHOR_x000D_
 GILNEI MARQUES, PELA RECONDUÇÃO AO CARGO DE PATRÃO_x000D_
 DO CTG SENTINELA DO FORTE, E AOS DEMAIS MEMBROS DA_x000D_
 SUA PATRONAGEM;</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA IVONE HUERTA DANTAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO _x000D_
 SR. HENRIQUE LOPES MARQUES.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SR. LUIS ANTÔNIO PIRES ALVES.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, CAIO CASANOVA, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SENHORA ELICELENE BONOTO LEÃO (BAIXINHA).</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE VOTO DE PROFUNDO PESAR PELO_x000D_
 "FALECIMENTO DA SENHORA MARLENE RUFINA SEIXAS DOS SANTOS."</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ERONI TEIXEIRA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO_x000D_
 CONGRATULATÓRIO PARABENIZANDO A_x000D_
 CIDADE DE LAVRAS DO SUL, POR SEUS 135 ANOS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DA SENHORA MARLI DE LOURDES CIOCCARI CIDADE (NICA)".</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 "SR. ANDRÉ PEREIRA CHAVES".</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>ALEX VARGAS, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO, AO CAÇAPAVANO RAFAEL DIAS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA FEBRONIA DE OLIVEIRA GARCIA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR JESUS TEIXEIRA RODRIGUES.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO, AO LIONS CLUBE POR MAIS UMA EDIÇÃO_x000D_
 DO HOMENS NA COZINHA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM, MOÇÃO DE VOTO CONGRATULATÓRIO, A 27° FEIRA DO LIVRO DE_x000D_
 CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A INVERNADA ARTÍSTICA_x000D_
 HERDEIROS DA TRADIÇÃO E A PATRONAGEM DO CTG_x000D_
 SENTINELA DO FORTE.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SENHOR PERCILIO GUIDOTTI.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SENHORA VERÔNICA SILVEIRA (MOSA).</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRª HILDA PAZINATO MOTA.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR TEIMO OLIVEIRA DE MORAIS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A IRMÃ CLARA MARIA,_x000D_
 REPRESENTANTE DA CONGREGAÇÃO NOTRE DAME DENTRO DO LAR DO IDOSO_x000D_
 ROSINHA BORGES, PELOS 60 ANOS DE SERVIÇOS RELIGIOSOS PRESTADOS NA_x000D_
 INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO O LAR DO IDOSO ROSINHA_x000D_
 BORGES, PELA PASSAGEM DO SEXAGÉSIMO SEXTO ANIVERSÁRIO DA INSTITUIÇÃO,_x000D_
 COMEMORADO NO DIA 28 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO CLUBE UNIÃO_x000D_
 CAÇAPAVANA.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO O SENHOR GERALDO LIMA,_x000D_
 PELA PASSAGEM DO SEU ANIVERSÁRIO DE 80 ANOS DE VIDA, COMEMORADO NO_x000D_
 ÚLTIMO DIA 25 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOCÃO DE VOTO CONGRATULATÓRIO A NOVA DIRETORIA_x000D_
 DO CLUBE UNIÃO CAÇAPAVANA PARA O BIÊNIO 2017/2019.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM, MOÇÃO DE VOTO CONGRATULATÓRIO, AO ROTARY CLUBE_x000D_
 CAÇAPAVA SENTINELA, PELA PASSAGEM DE SEUS 25 ANOS.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO_x000D_
 PESAR PELO FALECIMENTO DA SENHORA_x000D_
 ELIZABETH DIAS FERREIRA.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA_x000D_
 TEREZA XAVIER MELO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A HOSPEDARIA CENTRO_x000D_
 HÍPICO SENTINELA FARROUPILHA PELA REALIZAÇÃO DO 1° RODEIO DE TRIOS_x000D_
 PARCEIROS DO PANÇA.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, A INVERNADA ARTÍSTICA_x000D_
 ADULTA FAMÍLIA NATIVISTA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, AO ROTARY CLUBE_x000D_
 CAÇAPAVA.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SRª. NELI DA SILVA OLIVEIRA.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SRº. JOSINO VLADIMIR DA SILVA PAZ.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR CORINTO VARGAS DA LUZ.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SENHORA MARILENE ALVES MARQUES.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDEM MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR DINARTE RODRIGUES PEREIRA._x000D_
 </t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR VIRGILINO SILVEIRA LUIZ.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO), RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR_x000D_
 JOEL CHAGAS CAMPOS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA GLADIS MACHADO GARCIA.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª ZAIRA SILVEIRA MOTA.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR JOSÉ DOS SANTOS STUDIER.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, AO ROTARY CLUBE CAÇAPAVA, PELA POSSE DA NOVA DIRETORIA.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARA NOVA DIRETORIA DO LIONS CLUBE.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO GRUPO SUL EM_x000D_
 CANTO.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SENHORA MARIA TEREZA VIEIRA DA SILVA.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO À_x000D_
 PATRONAGEM DO PTG HERANÇA GAÚCHA, PELA_x000D_
 REALIZAÇÃO DE SEU 1° RODEIO DE QUARTETO.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR._x000D_
 TÉZIO TIARAJÚ TEIXEIRA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO À SENHORA_x000D_
 MARIZELDA FRANCO, PELA RECONDUÇÃO AO CARGO DE PATROA_x000D_
 DO CTG RONDA CRIOULA DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARA NOVA_x000D_
 DIRETORIA DO ROTARY CLUBE SENTINELA BIÊNIO 2017/2018.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A NOVA_x000D_
 DIRETORIA DO SINDICATO RURAL.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO_x000D_
 PARABENIZANDO OS 11 ANOS DE ATUAÇÃO DO_x000D_
 CENTRO UNIVERSITÁRIO INTERNACIONAL (UNINTER)_x000D_
 EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, A TURMA DE FORMANDO DE_x000D_
 JUÍZES MEDIADORES DO TMA (TRIBUNAL DE MEDIAÇÃO E ARBITRAGEM DO ESTADO DO RIO_x000D_
 GRANDE DO SUL. "</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 "SR MILTON ALVES DA SILVA"</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. ENILDA DA PAIXÃO MARQUES.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SR. DOLI PERES COUTO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR_x000D_
 DEIVID DE SENA FERNANDES.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR VILMAR FREITAS DINIZ.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO_x000D_
 PARABENIZANDO OS 18 ANOS DE ATIVIDADES DO JORNAL_x000D_
 GAZETA DE CAÇAPAVA._x000D_
 </t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DA SENHORA ELIZABETH SIMÕES PIRES FERREIRA (BETA).</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DO AMIGO CAROLI PEREIRA MACHADO._x000D_
 </t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SRA. DALVA DE OLIVEIRA POGLIA.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇAO DE APOIO A INICIATIVA DO NORE DEPUTADO ESTADUAL SERGIO TURRA, QUE PROPÔS A CRIAÇÃO DE UMA DELEGACIA ESPECIALIZADA EM CRIMES AGROPECUÁRIOS.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A EQUIPE DO ESPORTE_x000D_
 CLUBE SÃO LUIZ DE FUTEBOL FEMININO, PELA REALIZAÇÃO DA 1° TAÇA SÃO LUIZ_x000D_
 DE FUTEBOL FEMININO, OCORRIDO NO ÚLTIMO DOMINGO DIA 20, NO GINÁSIO DE_x000D_
 ESPORTE CIRO CARLOS DE MEIO (MELÃO).</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA ROSA MARIA COMIN PERGHER.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A ESCOLA ESTADUAL PROFESSORA JANUÁRIA LEAL.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO_x000D_
 SENHOR JOSÉ DELFINO ORNELAS, PATRONO DOS FESTEJOS_x000D_
 FARROUPILHA DE 2017.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A TROPILHA_x000D_
 ENREDO PELA REALIZAÇÃO DA 1º ESPORA DE OURO EM_x000D_
 COMEMORAÇÃO AOS TREZE (13) ANOS DE HISTÓRIA.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SR. JOÃO CARLOS RODRIGUES DA_x000D_
 SILVA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 SENHORA REINALDA RODRIGUES MACIEL (NANATA).</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Bancada PMDB</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A 1° PRENDA ADULTA DO_x000D_
 MUNICÍPIO DE CAÇAPAVA DO SUL, SAMARA SALERMO TONDO.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIA, PARABENIZANDO A EQUIPE DO_x000D_
 AYMORE ESPORTE CLUBE, PELA PASSAGEM DO NONAGÉSIMO TERCEIRO_x000D_
 ANIVERSÁRIO, COMEMORADO NO DIA 08 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO, A LAIS MUNHOZ DE OLIVEIRA. </t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DA SENHORA ENÓI HENRIQUES DA ROSA.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO_x000D_
 DO SENHOR ROGER AUGUSTO FREITAS DALA SENTA.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A RESPEITÁVEL_x000D_
 LOJA MAÇÔNICA CORIOLANO CASTRO, PELA PASSAGEM DOS SEUS_x000D_
 35 ANOS.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO_x000D_
 PARABENIZANDO O SR. LUIZ FRANCISCO BIACCHI PELA_x000D_
 REALIZAÇÃO DO 18º LEILÃO DA CABANHA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO_x000D_
 FALECIMENTO DO SENHOR VALTER TEIXEIRA AIRES.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO_x000D_
 SR. JOÃO LOPES MACEDO.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO À ASSOCIAÇÃO_x000D_
 DE TROVADORES RUY TEIXEIRA DE FREITAS, PELA REALIZAÇÃO DA_x000D_
 1° CIRANDA CULTURAL.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A_x000D_
 INVERNADA HERDEIROS DA TRADIÇÃO DO CTG_x000D_
 SENTINELA DO FORTE.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO_x000D_
 CONGRATULATÓRIO PARABENIZANDO A_x000D_
 PESQUISADORA FÁTIMA JOVANE NUNES.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR, PELO FALECIMENTO DO_x000D_
 SENHOR DOVENEI TEIXEIRA DE CARVALHO. </t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. LUCIA SALERNO MARQUES.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. FERNANDO PAZ MELO.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ELIZEU ALVES TEIXEIRA.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO CONGRATULATÓRIO A DIREÇÃO E FUNCIONÁRIOS DO SINDICATO RURAL PELO BRILHANTE ÊXITO DA 82ª EXPOFEIRA AGROPECUÁRIA DE CAÇAPAVA</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A NOVA COMISSÃO EXECUTIVA DO PARTIDO DOS TRABALHADORES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO AS CASAS ESPÍRITAS DO MUNICÍPIO DE CAÇAPAVA DO SUL, PELA PRIMEIRA SEMANA ESPÍRITA MUNICIPAL INSTITUÍDA CONFORME LEI MUNICIPAL N° 383012017</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDEM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA "SRª. ENI TOMÁZIA FERNANDES TEIXEIRA ".</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARILINDA SCARPARO MARQUES.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A LOJA CONSTRUSUL PELA PASSAGEM DE SEU ANIVERSÁRIO DE 29 ANOS</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, A ACF (ASSOCIAÇÃO CAÇAPAVANA DE FULSAL)</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, MOÇÃO DE VOTO CONGRATULATÓRIO, A COMPANHIA DE DANÇA LEVITTÁ</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO A ESCOLA ESTADUAL NOSSA SENHORA DA ASSUNÇÃO PELO SEU ANIVERSÁRIO</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A ESCOLA ESTADUAL JANUARIA LEAL, PELA REALIZAÇÃO DO 2 1 SARAU CULTURAL DE POESIA, MUSICA E DANÇA EM COMEMORAÇÃO AO SEU ANIVERSÁRIO DE 52 ANOS, OCORRIDO DIA 19 DE OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. BERNADETI MARCHEZAN FORGIARINI</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA "ELUZA MARIA FERREIRA FAGUNDES"</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO 40 RODEIO DE TRIO DO SÁBIÁ E PTG SEGREDO DO LAÇO, REALIZADO NOS DIAS 27, 28 E 29 DE OUTUBRO DE 2017, NA SEDE TADY ILHA MACHADO</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A ESCOLA MUNICIPAL NOSSA SENHORA DAS GRAÇAS."</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA AUREA MOREIRA OLIVEIRA</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA CIRLEI ILHA MANO</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA ODILA LIMA VALCARENGHI</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA ELIZABETH VIEIRA DA SILVA</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOCERLI TEIXEIRA DA ROSA</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ QUINTANA NUNES (ZEZINHO).</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA RITA DE CASSIA KERN_x000D_
 JUNQUEIRA.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA", PARABENIZANDO A ESCOLA ESTADUAL NOSSA SENHORA DA ASSUNÇÃO, PELA CONQUISTA DO 1 1 LUGAR NA 10 GINCANA MUNICIPAL DE INTEGRAÇÃO DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA IVONIR SALDANHA DE LIMA.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FIDENCIO GONÇALVES DE OLIVEIRA (NETINHO).</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇAO DE VOTO CONGRATULATORIO AO LIONS CLUBE CAÇAPAVA.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO PARA A 25ª EDIÇÃO DO FESTIVAL ESTUDANTIL MUNICIPAL DA CANÇÃO (FEMUC).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA, CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO PARABENIZANDO O SECRETÁRIO DE OBRAS DE CAÇAPAVA DO SUL, SR. PAULO HENRIQUES PELA CONQUISTA DO TROFÉU MÉRITO EMPRESARIAL 2017.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª DEOLINDA OZORIO DA ROSA.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO Á CAMPANHA DE DANÇA LEVITTÁ.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NELMO DUTRA NUNES.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VILSON SOARES LEAL.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO AO PTG CAMPEIROS DO IRAPUÁ.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO HAAG FILHO. </t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO CONGRATULATORIO AO SENHOR VIRGILINO ARAUJO ROSA PELOS RELEVANTES SERVIÇOS PRESTADOS NA SECRETARIA DE MUNICIPIO DA SAÚDE.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO ARTEIROS VOLKS CLUB, PELO 2° ENCONTRO DE FUSCAS E DERIVADOS DA REGIÃO DA CAMPANHA".</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FLAVIO OZI DA SILVA GARCIA (VICO).</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MOZART AFONSO DE SOUZA.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NOTOLI AFRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CARMELINO ILHA LEÃO (APELIDO GRILO).</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ PEDRO HENRIQUE (APELIDO ZÉ PEDRO).</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO PELA INAUGURAÇÃO DA NOVA LOJA MATRIZ DAS FARMÁCIAS ASSOCIADAS DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO PELO MERITO EMPRESARIAL 2017 E TAMBÉM PELO BAILE EM COMEMORAÇÃO AOS 50 ANOS DA C.D.L. CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO PELA BELISSIMA APRESENTAÇÃO DO SHOW DA ESCOLA DE PATINAÇÃO SONHO SOBRE RODAS.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA FREITAS SILVA.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE VOTO CONGRATULATORIO Á INVERNADA ARTISTICA DO CTG FAMILIA NATIVISTA.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATORIA, PARABENIZANDO A EQUIPE DO ESPORTE CLUBE CRUZEIRO, PELA CONQUISTA DO TITULO DE CAMPEÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, CONQUISTADO NO ULTIMO DOMINGO DIA 03 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATORIA, PARABENIZANDO A EQUIPE DO ESPORTE CLUBE CRUZEIRO, PELA CONQUISTA DO TITULO DE CAMPEÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO NA CATEGORIA VETERANO, CONQUISTADO NO ULTIMO SABADO DIA 02 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATORIO AO CTG FAMILIA NATIVISTA, PELA CONQUISTA DE CAMPEÃO REGIONAL DO CIRCUITO ARTISTICO DA 18ª REGIÃO TRADICIONALISTA.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATORIO AO SENHOR LUCAS FREITAS DA MOTA.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A SRTA. VITORIA POZZEBON OLIVEIRA.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A ERIC OLIVEIRA BITENCOURT.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A EDU PACHECO ROCKEMBECH.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A JULIO CESAR OLIVEIRA DA ROSA.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A SRTA. LAVINIA DE OLIVEIRA RODRIGUES.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA NAIR DA CONCEIÇÃO ALVES_x000D_
 LOPES</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO (TE VOTO CONGRATULATÓRIO A REALIZAÇÃO DA 9° PUA DE OURO, PELA ASSOCIAÇÃO DE TROVADORES RUY FREITAS."</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATORIA PARABENIZANDO A REDE DE FARMACIA GUARITAS, EM COMEMORAÇÃO AO SEU ANIVERSÁRIO DE 20 ANOS QUE SERÁ COMEMORADO NO DIA 21 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MAURO VALMARATH PEREIRA.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A E.M.E.F. NOSSA SENHORA DAS GRAÇAS PELA FORMATURA DA PRÉ ESCOLA 2017.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATORIO A E.M.E.F. AUGUSTO VITO COSTA, SOLENIDADE DE ENCERRAMENTO ANO LETIVO 2017.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATORIA PARABENIZANDO O CIDADÃO CAÇAPAVANO MARCUS ORNELLAS.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATORIO AO CLUBE UNIAO CAÇAPAVANA.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>8PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO EXECUTIVO</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO QUANTAS MULTAS FORAM APLICADAS PELOS FISCAIS DE TRÂNSITO DO MUNICIPIO E SEUS VALORES, ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>SILVIO TONDO, ALEX VARGAS, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO, CARGO: ZELADOR_x000D_
 DE CEMITÉRIO, PADRÃO: P 02. SOBRE DESCRIÇÃO ANALÍTICA DAS_x000D_
 ATRIBUIÇÕES: ITEM 05- "EXECUTAR TAREFAS AFINS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>ALEX VARGAS, JUSSARETE VARGAS, LUIS FERNANDO TORRES, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO"</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO_x000D_
 PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇOES DO PODER EXECUTIVO QUANTAS MULTAS FORAM APLICADAS PELOS FISCAIS DE TRANSITO DO MUNICIPIO DO MES DE JULHO/2017.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PEDIDO DE INFORMAÇÃO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA_x000D_
 DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>Comissão de Educação, Saúde e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>7PPV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E ENCASCALHA MENTO_x000D_
 E LIMPEZA E COLOCAÇÃO BUEIROS NAS ESTRADAS DO PASSO DA PROMESSA, SANTA_x000D_
 BARBINHA, MANCA , COXILHA DA ARVORE, PESSEGUEIRO E ESTRADA DA FURNA .</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO PATROLAMENTO DA RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO PATROLAMENTO, COLOCAÇÃO DE BUEIROS E ENCASCALHAMENTO DA RUA ANITA HAAG.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO PATROLAMENTO, COLOCAÇÃO DE BUEIROS E ENCASCALHAMENTO DO BAIRRO PERSA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO PATROLAMENTO, COLOCAÇÃO DE BUEIROS E ENCASCALHAMENTO DA RUA CARLOS LANG.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO PATROLAMENTO, COLOCAÇÃO DE BUEIROS E ENCASCALHAMENTO DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA_x000D_
 QUE SEJAM TOMADAS MEDIDAS DE ZELADORIA NA OBRA DO NOVO_x000D_
 CRAS DO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, QUE_x000D_
 SEJA FEITO COM URGÊNCIA O PATROLAMENTO NO RINCÃO DA SALETE,_x000D_
 E NA ESTRADA DO LAJEADO.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE_x000D_
 SEJA PROVIDENCIADO URGENTEMENTE UM REDUTOR DE VELOCIDADE (QUEBRA_x000D_
 MOLA) EM FRENTE O CENTRO CLÍNICO, EM AMBOS OS SENTIDOS.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DA RUA DORALICIO LOPES_x000D_
 DE CARVALHO, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, URGÊNCIA NA RECONSTRUÇÃO DA_x000D_
 PONTE DA LOCALIDADE DAS PONTAS DO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE AO SENHOR PREFEITO MUNICIPAL O_x000D_
 PATROLAMENTO DA ESTRADA DA SERRA DO SANTA_x000D_
 BARBARA, ENTRANDO A ESQUERDA QUE SAI NO_x000D_
 LANCEIRO PASSANDO PELA PROPRIEDADE DO_x000D_
 SENHOR OLINTO ROSSO.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA_x000D_
 QUE SEJA FEITO COM URGÊNCIA O PATROLAMENTO E_x000D_
 CASCALHAMENTO NA RUA RETAXERXES PIRES MACHADO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ATRAVÉS DO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, SETOR DE TRÂNSITO.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL, REVITALIZAÇAO DA PRACINHA MARIA JOSE LEAL MARQUES - VO ZECA NO BAIRRO VIVIAN.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE AO BURACO NA RUA ALBERTO SEVERO, EM_x000D_
 FRENTE Á CASA NÚMERO 85._x000D_
 </t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS, REFERENTE Á ESTRADA NA SERRA DO SANTA BÁRBARA._x000D_
 </t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA_x000D_
 AVIAÇÃO ATÉ RINCÃO DOS SEIXAS.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL_x000D_
 ATRAVÉS DA SECRETARIA DE OBRAS QUE RETIRE O LIXO QUE ESTA À_x000D_
 MAIS DE TRÊS MÊSES NA ESQUINA DA RUA DOMINGOS DUTRA_x000D_
 FARIA, ESQUINA COM A RUA VANTUIL MARQUES, BAIRRO SÃO_x000D_
 DOMINGOS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, SETOR DE ILUMINAÇÃO, REPAROS E_x000D_
 TROCA DE LÂMPADAS NA COXILHA DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO, CASCALHAMENTO E TAMBÉM LIMPEZA DE LIXO ACUMULADO, NO CORREDOR ABAIXO DA ESCOLA MUNICIPAL PATRÍCIO DIAS FERREIRA.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS. _x000D_
 </t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA JUNTO AO DNIT, MANUTENÇÃO DA BR_x000D_
 392 DE SÃO SEPÉ ATÉ SANTANA DA BOA VISTA E UMA MAIOR_x000D_
 FISCALIZAÇÃO NA QUALIDADE DOS SERVIÇOS PRESTADOS NO_x000D_
 RECAPEAMENTO, PELAS EMPREITEIRAS RESPONSÁVEIS PELO_x000D_
 SERVIÇO.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO DAS RUAS AIRTON SENA E APARICIO VARELA, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA LOCALIDADE DO RINCÃO DA SALETE, RINCÃO DOS FARIAS E CERRO VERMELHO.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>PROPÕE DO SENHOR PREFEITO MUNICIPAL A REPOSIÇÃO DE LÂMPADAS NA COLÔNIA DO SANTA BARBARA.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, URGÊNCIA NA RECONSTRUÇÃO DAS CABECEIRAS DA PONTE DO PASSO DO TIO PICA, DA LOCALIDADE DO PASSO DO UMBU.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, URGÊNCIA NA RECONSTRUÇÃO DO MURO DO ESTÁDIO MUNICIPAL"</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS NA RUA DOS LANCEIROS, NO BAIRRO FLORESTA, EM FRENTE AO N° 35."</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PAROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA BOA VISTA.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A GESTÃO E A FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS NO ÂMBITO DO PODER LEGISLATIVO E AS ATRIBUIÇÕES DO GESTOR E DO FISCAL DE CONTRATO.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO_x000D_
 CAÇAPAVANO AO SENHOR JUIZ_x000D_
 LEONARDO BOFFIL VANONI E DA_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CAÇAPAVANO A_x000D_
 SENHORA ANA DENISE TASCA COSTA.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO EXERCÍCIO DE_x000D_
 2014, DE RESPONSABILIDADE DO EXPREFEITO_x000D_
 OTOMAR OLEQUES VIVIAN.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO_x000D_
 CAÇAPAVANO A SENHORA ZAIRA_x000D_
 CORINA TEIXEIRA.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR CYRO RIOS MESQUITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR, ROBERTO CORRÊA MAYORA(CATURRA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SR. LAURO RODRIGUES DE MOURA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO EXERCICIO 2013, DE RESPONSABILIDADE DE EX PREFEITO OTOMAR OLEQUES VIVIAN.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PROGRAMA TEMPORÁRIO DE_x000D_
 PARCELAMENTO E PAGAMENTO À VISTA - REAS_x000D_
 2017, DOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS,_x000D_
 INSCRITOS EM DIVIDA ATIVA_x000D_
 ADMINISTRATIVA, PROTESTADOS E AJUIZADOS,_x000D_
 COM REMISSÃO DOS JUROS E MULTA DE MORA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE _x000D_
 R$245.850,00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS DE PARCELAMENTO DA DÍVIDA ATIVA AJUIZADA EM EXECUÇÃO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS DE PARCELAMENTO DA DÍVIDA ATIVA EM COBRANÇA ADMINISTRATIVA (NÃO AJUIZADA E NEM ENVIADA PARA PROTESTO OU PROTESTADA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL, 14 1 SALÁRIO, AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS A EQUIPE DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR UM PERÍODO DE 06 (SEIS) MESES, UM MÉDICO PSIQUIATRA PARA ATUAR NO CAPS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIAL MENTE POR UM PERÍODO DE 06 (SEIS) MESES, UM MÉDICO PEDIATRA PARA ATUAR NAS UNIDADES BÁSICAS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E CONCEDER AUXÍLIO FINANCEIRO NO VALOR DE R$ 106.550,00 (CENTO E SEIS MIL QUINHENTOS E CINQUENTA REAIS) AO GRUPO CLARA NUNES DANÇA, TEATRO E CULTURA AFRO-BRASILEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.101,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 354,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS VENCIMENTOS E PROVENTOS DOS SERVIDORES EFETIVOS ATIVOS, PROFESSORES, FUNÇÕES GRATIFICADAS, CONTRATADOS TEMPORARIAMENTE, CARGOS EM COMISSÃO, SERVIDORES INATIVOS E PENSIONISTAS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CEDER PELO PERIODO DE 12 (DOZE) MESES, 01_x000D_
 (UMA) SERVIDORA DO CARGO DE AUXILIAR DE_x000D_
 SERVIÇOS COMPLEMENTARES &amp;#8212; SERVENTE PARA_x000D_
 CAMARA MUNICIPAL DE VEREADORES DE_x000D_
 CAÇAPAVA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇAO AO §2° DO ARTIGO 2° E_x000D_
 ACRESCENTA O §4° A LEI MUNICIPAL N° 3674, DE_x000D_
 30 DE DEZEMBRO DE 2015, QUE TRATA DO_x000D_
 PARCELAMENTO DE DEBITOS ORIUNDOS DE_x000D_
 CONTRIBUICOES PREVIDENCIARIAS DEVIDAS E NÃO_x000D_
 REPASSADAS AO REGIME PROPRIO DE_x000D_
 PREVIDENCIA SOCIAL - RPPS E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMA A COBRANÇA DAS CONTRIBUIÇÕES_x000D_
 PATRONAIS E DOS SERVIDORES MUNICIPAIS AO_x000D_
 FASM &amp;#8212; FUNDO DE ASSISTÊNCIA AOS_x000D_
 SERVIDORES DO MUNICÍPIO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DEBITOS_x000D_
 ORIUNDOS DE CONTRIBUIÇÕES DEVIDAS E NÃO_x000D_
 REPASSADAS PELO MUNICÍPIO AO FUNDO DE_x000D_
 ASSISTÊNCIA AOS SERVIDORES DO MUNICÍPIO &amp;#8212;_x000D_
 FASM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INC. X AO ART. 87 E O ART. 97-A E ART. 97-B NA LEI MUNICIPAL _x000D_
 N° 3.670/2015 ( REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS ) PARA INCLUIR A _x000D_
 LICENÇA PARA ESTUDO NO EXTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR A ÁREA ESPECIAL DE INTERESSE SOCIAL_x000D_
 INSTITUÍDA PELA LEI N°2430, DE 24 DE MARÇO DE 2009 AO SINDICATO DOS FUNCIONÁRIOS _x000D_
 PÚBLICOS MUNICIPAIS DE CAÇAPAVA DO SUL (SFPM) PARA FINS DE IMPLANTAÇÃO DE NÚCLEO _x000D_
 HABITACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ _x000D_
 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3672 DE 29 DE DEZEMBRO DE_x000D_
 2015, PARA ACRESCER NO QUADRO GERAL DE_x000D_
 SERVIDORES, ANEXO III, QUATRO VAGAS DO_x000D_
 CARGO DE MONITOR DE EDUCAÇÃO_x000D_
 ESPECIAL.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR UM PERÍODO DE 06 (SEIS) MESES, DOIS ENFERMEIROS PARA ATUAR NA ESTRATÉGIA DE AGENTE COMUNITÁRIO DE SAÚDE (EACS), CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 312.850,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO_x000D_
 SUPLEMENTAR E ESPECIAL NO VALOR DE_x000D_
 R$ 2.500,00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 100,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR_x000D_
 DE R$ 120.000,00 E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO PARA SERVIDORES DA_x000D_
 SMOVT EM CONDIÇÃO ESPECIAL DE LOTAÇÃO E_x000D_
 TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ISENÇÃO DE PASSAGEM NO TRANSPORTE_x000D_
 COLETIVO MUNICIPAL PARA AS PESSOAS COM_x000D_
 DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI 3812 DE 28 DE_x000D_
 DEZEMBRO DE 2016, PARA ACRESCER NO_x000D_
 QUADRO GERAL DE SERVIDORES, DUAS_x000D_
 VAGAS NO CARGO DE CIRURGIÃO DENTISTA E_x000D_
 TRÊS VAGAS NO CARGO DE AGENTE_x000D_
 COMUNITÁRIO DE SAÚDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 71.912,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 99 DO CAPITULO VI DA LEI N°_x000D_
 3670, DE 29 DE DEZEMBRO DE 2015 DO REGIME_x000D_
 JURÍDICO DOS SERVIDORES MUNICIPAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR_x000D_
 DE R$ 220.000,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI Nº 1938, DE 18 DE ABRIL DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE _x000D_
 R$ 151.556,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 327.811,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR O ARTIGO 102-A NO CAPITULO VII DA LEI N°_x000D_
 3670, DE 29 DE DEZEMBRO DE 2015 DO REGIME_x000D_
 JURÍDICO DOS SERVIDORES MUNICIPAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR_x000D_
 CONVÊNIO E CONCEDER AUXÍLIO FINANCEIRO_x000D_
 EMPRESA KAREN KOCH LUIZ-ME, NOME_x000D_
 FANTASIA ECO WINDOWS &amp; PROFILE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR_x000D_
 DE R$ 40.000,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR_x000D_
 DE R$ 234.420,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL E SUPLEMENTAR NO_x000D_
 VALOR DE R$ 19.800,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR DE _x000D_
 R$ 1.230.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 4º DA LEI MUNICIPAL Nº 3810, DE 28 DE DEZEMBRO DE 2016, PARA INCLUIR OS SERVIDORES INATIVOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERAR DE UTILIDADE PÚBLICA MUNICIPAL O "ROTARY CLUB CAÇAPAVA DO SUL", "ROTARY CLUB SENTINELA" E O "LIONS CLUBE CAÇAPAVA DO SUL".</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTUDA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVA MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR UM PERÍODO DE 12 (DOZE) MESES, UM MÉDICO PSIQUIATRA PARA ATUAR NO CAPS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CAÇAPAVA DO SUL/RS PARA O PERÍODO 2018 A 2021. </t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PORDER EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR UM PERÍODO DE 12 (DOZE) MESES UM AUXILIAR DE SERVIÇOS COMPLEMENTARES - SERVENTE, COM OBJETO DE SUBSTITUIR A SERVIDORA LICENCIADA PARA DESEMPENHAR SUAS FUNÇÕES NO SFPM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO O PROGRAMA DE EDUCAÇÃO EMPREENDEDORA NO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DECLARAR A_x000D_
 INEXIGIBILIDADE DO CHAMAMENTO PÚBLICO PARA_x000D_
 FIRMAR PARCERIA COM A ASSOCIAÇÃO BANCO DA_x000D_
 AMIZADE DE CAÇAPAVA DO SUL/RS.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR DE R$_x000D_
 210.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE _x000D_
 R$ 11.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$6.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$70.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE POR UM PERÍODO DE 12 (DOZE) MESES, PROFISSIONAIS DE NÍVEL SUPERIOR NA ÁREA DA EDUCAÇÃO, COM LICENCIATURA PLENA E ESPECIALIZAÇÃO EM PSICOPEDAGOGIA, PARA COMPOR A EQUIPE TÉCNICA DOS PROGRAMAS DO SISTEMA ÚNICO DA ASSISTÊNCIA SOCIAL (SUAS).</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 7.180,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2410 DE 03 DE MARÇO DE 2009_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR DE_x000D_
 R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI 3292,DE 17 DE DEZEMBRO DE 2013, QUE CRIA GRATIFICAÇÃO PARA MÉDICO PEDIATRA QUE EXERCER SUAS FUNÇÕES NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO VII, SEÇÃO 1 DA LEI N° 2550, DE_x000D_
 05 DE JANEIRO DE 2010 QUE "ESTABELECE O PLANO_x000D_
 DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO_x000D_
 DE CAÇAPAVA DO SUL" PARA INCLUIR O ART. 39-A QUE_x000D_
 TRATA DA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR DE _x000D_
 R$ 83.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 245.850,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NO VALOR DE_x000D_
 R$ 252.862,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR EMERGENCIALMENTE POR UM PERIODO_x000D_
 DE 45 (QUARENTA E CINCO) DIAS, UM MEDICO_x000D_
 VETERINARIO E DE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI N°. 2550 DE 05 DE JANEIRO DE_x000D_
 2010, PARA CRIAR NO PLANO DE CARREIRA DO MAGISTERIO_x000D_
 PUBLICO DO MUNICIPIO DE CAÇAPAVA DO SUL A_x000D_
 CATEGORIA FUNCIONAL DE PROFESSOR DE LIBRAS, NIVEL_x000D_
 N1, CLASSE - A, 20 HORAS SEMANAIS E DE OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO_x000D_
 ADICIONAL SUPLEMENTAR E ESPECIAL NO_x000D_
 VALOR DE R$ 50.000,00 E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR EMERGENCIALMENTE POR UM_x000D_
 PERIODO DE 06 (SEIS) MESES, UM MEDICO_x000D_
 PEDIATRA PARA ATUAR NAS UNIDADES_x000D_
 BESICAS DE SAUDE E DE OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 8º DA SEÇÃO II DA LEI MUNICIPAL Nº 3549 DE 23 DE ABRIL DE 2015 PARA INCLUIR DUAS ENTIDADES DA SOCIEDADE CIVIL, QUE PASSA A VIGORAR COM A SEGUINTE ALTERAÇÃO.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 8º SEÇÃO II, ART. 11 SEÇÃO III, ART. 26 SEÇÃO VIII E ART. 41 SEÇÃO VIII, AMBOS DO CAPÍTULO V DA LEI Nº 2231, DE 10 DE ABRIL DE 2008, QUE PASSAM A VIGORAR COM AS SEGUINTES ALTERAÇÕES.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 134.438,59 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 12.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAÇÃO TEMPORÁRIA DE 02 (DOIS) MONITORES SOCIAIS PELO PERÍODO DE 12 (DOZE) MESES, PARA COMPOR O QUADRO FUNCIONAL DO ABRIGO INSTITUCIONAL BEM ME QUER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA OS MÉDICOS PEDIATRAS QUE EXERCER SUAS FUNÇÕES NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CAPÍTULO VII, SEÇÃO 1 DA LEI N° 2550, DE_x000D_
 05 DE JANEIRO DE 2010 QUE "ESTABELECE O PLANO_x000D_
 DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO_x000D_
 DE CAÇAPAVA DO SUL PARA INCLUIR OS ARTIGOS 39-A_x000D_
 E 39-6 QUE TRATAM DA PERMUTA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 61, §4° DA LEI 3264/2013, NO_x000D_
 QUE DIZ RESPEITO AO SUBITEM 9.02 DA LISTA DE_x000D_
 SERVIÇOS.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA CONSTANTE NAS LEIS_x000D_
 MUNICIPAIS N° 3810 DE 28 DE DEZEMBRO DE_x000D_
 2016, N° 3867 DE 07 DE JULHO DE 2017 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE _x000D_
 R$ 1.919,11 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE_x000D_
 R$ 8.840,00 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA TEMPORÁRIO DE PARCELAMENTO E PAGAMENTO A VISTA - REFIS 2017, DIS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS, INSCRITOS EM DÍVIDA ATIVA ADMINISTRATIVA, PROTESTADOS E AJUIZADOS COM REMISSÃO DOS JUROS E MULTA DE MORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL NO VALOR DE_x000D_
 R$ 17.446,20 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>NORMATIZA REAJUSTE DE BASE DE CÁLCULO DOS_x000D_
 TRIBUTOS MUNICIPAIS, DEFINE CORREÇÃO DE_x000D_
 VALORES PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 40 DA LEI MUNICIPAL N° 3810, DE 28 DE DEZEMBRO DE 2016, PARA ALTERAR A EE BASE DE INCIDÊNCIA, INCLUIR OS SERVIDORES INATIVOS, PENSIONISTAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 60.492,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 17.000,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS DO MUNICÍPIO COM REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8212; RPPS E INSTITUI PLANO DE AMORTIZAÇÃO AO DEFICIT ATUARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2410 DE 03 DE MARÇO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 43 PARA ACRESCENTAR O INCISO V À LEI MUNICIPAL N° 3549 DE 23 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DA COBRANÇA DAS TAXAS DE SERVIÇOS DE LICENCIAMENTO AMBIENTAL À ESCOLA TÉCNICA ESTADUAL DR. RUBENS DA ROSA GUEDES - ETERRG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 102 E ALTERA O ANEXO I DA LEI Nº 2004 DE 05 DE SETEMBRO DE 2006, PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO E LEI Nº 3449 DE 11 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E CONCEDER SUBSÍDIO FINANCEIRO À EMPRESA LEONARDO DE LIMA TEIXEIRA - ME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICIPIO DE CAÇAPAVA DO SUL/RS COM SEU REGIME PROPRIO DE PREVIDENCIA SOCIAL- RPPS</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 950,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O CODIGO TRIBUTARIO MUNICIPAL, NO TOCANTE AO ISS, DE ACORDO COM AS ALTERAÇÕES DA LEI COMPLEMENTAR FEDERAL N° 157/2016.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 56.676,00 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA PARÁGRAFO ÚNICO NO ART. 2° DA MUNICIPAL N° 3.665 DE 22 DE DEZEMBRO DE 2015 E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE POR UM PERÍODO DE 06 (SEIS) MESES, UM MÉDICO PEDIATRA PARA ATUAR NAS UNIDADES BÁSICAS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA PREMATURIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO DA LEI MUNICIPAL N°3811/2016 PARA INCLUIR OS EVENTOS: CAMPEONATO REGIONAL E CITADINO DE KARTCROSS E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO DA LEI MUNICIPAL N°3811/2016 PARA INCLUIR O EVENTO: 2° ENCONTRO DE FUSCAS E DERIVADOS DA REGIÃO DA CAMPANHA E DA OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS), CARGOS EM COMISSÃO E AS FUNÇÕES GRATIFICADAS DA CÂMARA DE VEREADORES DO PODER LEGISLATIVO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESPIRITA, NO_x000D_
 MUNICIPIO DE CAÇAPAVA DO SUL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL N° 3811/2017_x000D_
 PARA INCLUIR O EVENTO "6ª PROVA DE 21 DIAS_x000D_
 FRANCISCO FREITAS".</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE DE DONA ILUMINA OLIVEIRA_x000D_
 DE BORBA, A RUA DE N° 379, RUA LOCALIZADA NO SETOR 12,_x000D_
 PERPENDICULAR A AV. JOÃO MANOEL LIMA E SILVA, AO LADO DA_x000D_
 CAPELA SÃO LUIZ.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL Nº 3811/2016 PARA INCLUIR O EVENTO: "SEMANA MUNICIPAL DE PROTEÇÃO ANIMAL E POSSE RESPONSÁVEL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE CONTROLE DO MORMO E ANEMIA INFECCIOSA EQUINA.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO REPRESENTANTE OFICIAL DO_x000D_
 MUNICIPIO, O "GRUPO DE CALVAGADA_x000D_
 PORTAL DO PAMPA".</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A_x000D_
 LEI N° 04/74 QUE ESTABELECE NORMAS_x000D_
 PARA EXPLORAÇÃO DO SERVIÇO DE_x000D_
 AUTOMÓVEIS DE ALUGUEL (TÁXIS) E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 3º DA LEI MUNICIPAL 2469/2009, QUE INSTITUI O VALE ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA CÂMERAS DE MONITORAMENTO NAS AGÊNCIAS E NOS POSTOS DE SERVIÇOS DAS INSTITUIÇÕES FINANCEIRAS, LOCALIZADAS NO MUNICÍPIO DE CAÇAPAVA DO SUL - RS.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL N° 3383 DE 01 DE JULHO DE 2014,_x000D_
 DANDO NOVA REDAÇÃO AO INCISO X DO ART. 3º E ACRESCENDO O INCISO XIV AO_x000D_
 MESMO ARTIGO, ALTERA O INCISO 111 E ACRESCE O INCISO XII AO ART. 4° E_x000D_
 AINDA, ACRESCE O §6° E OS INCISOS L E 11 AO ART. 12.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE DE ACELI BENTO DA ROSA, A_x000D_
 RUA 275 LOCALIZADA NO LOTEAMENTO CIDADE_x000D_
 JARDIM ENTRE AS RUAS FLORES DA CUNHA E_x000D_
 ORESTES MONEGO NESTA CIDADE.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE DE EDITH ORNELLAS DE LINHARES, O BECO Nº5, LOCALIZADO NA QUADRA DE Nº 127 DA RUA FENERAL NETO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE CAÇAPAVA DO SUL A SEMANA DE CONSCIENTIZAÇÃO DA SÍNDROME DE_x000D_
 DOWN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1640/2004 QUE OBRIGA AS AGÊNCIAS BANCÁRIAS, NO ÂMBITO DO MUNICÍPIO DE CAÇAPAVA DO SUL, A OBSERVAR TEMPO RAZOÁVEL PARA ATENDIMENTO DOS CLIENTES.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSCIENTIZAÇÃO DA PROIBIÇÃO DO COMÉRCIO DE VENENO DENOMINADO "ORGANOFOSFORADO CARBAMATO", POPULARMENTE CONHECIDO COMO "CHUMBINHO" E OUTROS VENENOS ILEGAIS, DISPONDO SOBRE A AFIXAÇÃO OBRIGATÓRIA DE PLACA OU CARTAZ EM COMÉRCIOS NO MUNICÍPIO COMO AGROPECUÁRIAS E SIMILARES, CONTENDO INFORMAÇÃO SOBRE A LEI E SOBRE A PROIBIÇÃO DE VENDA E COMERCIALIZAÇÃO DESTES VENENOS.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE CAÇAPAVA DO SUL E DÁ OUTROS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III E ANEXO IV, DA LEI_x000D_
 MUNICIPAL N° 3.100 DE 08 DE JANEIRO DE_x000D_
 2013 PARA EXTINGUIR 01 (UMA) FUNÇÃO_x000D_
 GRATIFICADA, SUAS ATRIBUIÇÕES E REQUISITOS.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI Nº 3834/2017 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAÇAPAVA_x000D_
 DO SUL O DIA MUNICIPAL DE DOAÇÃO DE_x000D_
 ORGÃOS , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO NO SITE OFICIAL DA_x000D_
 SECRETARIA DE SAÚDE DE CAÇAPAVA DO SUL DA RELAÇÃO_x000D_
 DE MEDICAMENTOS ESSENCIAIS DISTRIBUÍDOS NA_x000D_
 FARMÁCIA CENTRAL DO MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>INSTITUI COMO PATRIMÔNIO PÚBLICO CULTURAL_x000D_
 MUNICIPAL A LETRA E MÚSICA PORTAL DO PAMPA.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI N° 1640/2004 QUE OBRIGA AS AGENCIAS BANCARIAS, NO ÂMBITO DO MUNICIPIO DE CAÇAPAVA DO SUL, A OBSERVAR TEMPO RAZOÁVEL PARA ATENDIMENTO DOS CLIENTES.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2° DA LEI MUNICIPAL 3830/2017, QUE INSTITUI A SEMANA ESPÍRITA NO MUNICÍPIO DE CAÇAPAVA DO SUL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA A FIXAÇÃO EM LOCAL VISÍVEL E ACESSÍVEL, DO NOME E HORÁRIO DE TRABALHO, A FUNÇÃO E A_x000D_
 ESPECIALIDADE, DOS PROFISSIONAIS QUE ATUAM NOS SERVIÇOS DE SAÚDE NO MUNICÍPIO DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VAGA EM CRECHE PARA CRIANÇA FILHA OU FILHO DE MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA, SEXUAL, MORAL, PSICOLÓGICA E PATRIMONIAL, NO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER AOS FINS QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO DE CAÇAPAVA DO SUL A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO (TEA) E INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA-SE DE RUA LUIS CARLOS MELLO LOPES, A RUA DE N° 254, BAIRRO PAZINATO, PERPENDICULAR A AV. WALDEMAR SEIXAS ENTRE AS QUADRAS 691 E 692</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FICHA LIMPA MUNICIPAL NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS OU DESIGNAÇÃO DE FUNÇÕES GRATIFICADAS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO E DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL N° 3811/2016 PARA INCLUIR O EVENTO AÇÃO DE GRAÇAS_x000D_
 CAÇAPAVA E DE JESUS</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS A LEI 2115/2007 OBRIGA A FIXAÇÃO CM LOCAL VISÍVEL E ACESSÍVEL, DO NOME E HORÁRIO DE TRABALHO, A FUNÇÃO E A ESPECIALIDADE, DOS PROFISSIONAIS QUE ATUAM NOS_x000D_
 SERVIÇOS DE SAÚDE NO MUNICÍPIO DE CAÇAPAVA DO SUL".</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACESSIBILIDADE ESCOLAR PARA OS ALNOS PORTADORES DE DEFICIENCIA OU MOBILIDADE REDUZIDA, NOS ESTABELECIMENTOS DE ENSINO DO MUNICIPIO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>DENOMINA-SE DE VEREADOR ANTONIO VEIGA DA ROSA, O BECO Nº 11 PERPENDICULAR À AVENIDA JOÃO MANOEL DE LIMA E SILVA ENTRE AS RUAS CATÃO MENEZES SALDANHA E ALEXANDRE GIROTO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA PRAÇA PROFª ADELINA CORDERO SPODE, A NOVA PRAÇA DE RECREAÇÃO LOCALIZADA Á RUA CEL. JOÃO GUEDES ESQUINA COM A RUA DONA ROMANA CECHIM, NO BAIRRO PROMORAR, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO VEREADOR ROQUE FILIPINI, O NOVO CENTRO MATERNO INFANTIL LOCALIZADO Á RUA GENERAL OSÓRIO N° 842, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 001 AO PROJETO DE LEI N° 4230/2017</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O VALOR DA BOLSA ESTÁGIO E O NÚMERO DE VAGAS A SEREM PREENCHIDAS POR ESTAGIÁRIOS DE CONFORMIDADE COM, O EDITAL DE PROCESSO SELETIVO N° 00412016.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 83 DO REGIMENTO INTERNO QUE DISCIPLINA O DIA DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA MEMBROS DOS PARTIDOS COM_x000D_
 REPRESENTATIVIDADE NESTA CASA_x000D_
 LEGISLATIVA PARA COMPOR A COMISSÃO_x000D_
 TEMPORÁRIA ESPECIAL DE COMBATE AO_x000D_
 ABIGEATO PARA ACOMPANHAR E FISCALIZAR_x000D_
 E TRATAR DE ASSUNTOS RELATIVOS A ESTE_x000D_
 TEMA NESTE MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 81 DO REGIMENTO_x000D_
 INTERNO QUE VERSA SOBRE A COMISSÃO_x000D_
 PERMANENTE DE EDUCAÇÃO, SAÚDE, AÇÃO_x000D_
 SOCIAL E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 81 DO REGIMENTO_x000D_
 INTERNO QUE VERSA SOBRE A COMISSÃO_x000D_
 PERMANENTE DE EDUCAÇÃO, SAÚDE, DESPORTO,_x000D_
 AÇÃO SOCIAL E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RESSARCIMENTO DE_x000D_
 DESPESAS REALIZADAS POR VEREADORES_x000D_
 OU SERVIDORES EM VEÍCULO PARTICULAR E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIAGENS A SERVIÇO, CONCESSÃO DE DIÁRIAS E RESSARCIMENTO POR DESLOCAMENTO EM VEÍCULO NÃO OFICIAL PARA VEREADORES OU SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE_x000D_
 AUDIÊNCIAS PÚBLICAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCE O ART. 30 - A E ART. 31 - B A RESOLUÇÃO_x000D_
 N° 02612015 (CÓDIGO DE ÉTICA E DECORO PARLAMENTAR)_x000D_
 DO PODER LEGISLATIVO DE CAÇAPAVA DO SUL - RS_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 036/2017 DANDO NOVA NOMENCLATURA AO CAPÍTULO III E ACRESCENTA O ART. 17 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DA CFO REFERENTE AS CONTAS DO EXECUTIVO MUNICIPAL DE CAÇAPAVA DO SUL DO ANO DE 2014.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>6REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO DAS RUAS JOAO FRANCISCO DORNELES E PATRICIO PAZINATO NA VILA PAZINATO, O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ESTUDO PARA A VIABILIDADE DA REABERTURA DO POSTO DE SAÚDE DA LOCALIDADE DO IRAPUAZINHO (PARADA MANO), NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES - DNIT, SOLICITANDO AUTORIZAÇÃO PARA ABRIR ACESSO A UMA PROPRIEDADE NA BR 153 - KM 534.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO NA RUA RUI BARBOSA EM TODA SUA_x000D_
 EXTENSÃO.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO, ENCASCALHAMENTO E TUBULAÇÃO DA_x000D_
 RUA ANITA HAAG ALVES, EM FRENTE AO NÚMERO 96, BAIRRO_x000D_
 PROMORAR.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO, DA RUA_x000D_
 BERNABÉ MACHADO LEÃO, EM FRENTE AO NÚMERO 126 (FINAL),_x000D_
 BAIRRO SUL.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO, DA ESTRADA DA CHÁCARA QUEIMADA,_x000D_
 NAS PROXIMIDADES DO NÚMERO 4000.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR DE ILUMINAÇÃO PÚBLICA, A COLOCAÇÃO DE_x000D_
 LÂMPADA NA BR 392, EM FRENTE AO SÍTIO DOS COQUEIROS.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, PEDINDO A LIMPEZA NAS PROXIMIDADES DAS RUAS_x000D_
 BENJAMIN CONSTANT ESQUINA RUA PEDRO OSÓRIO E RUA EDEMIR_x000D_
 SEIXAS (FINAL).</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR DE ILUMINAÇÃO PÚBLICA, A REPOSIÇÃO DE_x000D_
 LÂMPADA NA RUA ADÃO VERGÍLIO VIVIAN CRESPO.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, DEPARTAMENTO DE TRÂNSITO A VIABILIDADE PARA_x000D_
 COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), NA_x000D_
 AVENIDA JOÃO MANOEL DE LIMA E SILVA, QUASE EM FRENTE A_x000D_
 SERRARIA COSTA.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO DA ESTRADA DA VARZINHA.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO DA ESTRADA DO TARUMÃ.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO E CASCALHAMENTO DA VILA BATISTA.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO DO_x000D_
 PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA SERRA_x000D_
 DO SANTA BARBARÁ E COLÔNIA SANTA BARBARÁ.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O CONSERTO DA RUA_x000D_
 FAVORINO DIAS ESQUINA COM A RUA TIBURCIO SILVEIRA.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO_x000D_
 DA ESTRADA QUE DÁ ACESSO AO CEMITÉRIO DA PICADA_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A INFORMATIZAÇÃO_x000D_
 DO 0800 DA SECRETARIA DE MUNICÍPIO DA SAÚDE_x000D_
 O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS DO MUNICÍPIO, REPAROS E MANUTENÇÃO DA_x000D_
 ESTRADA DO CERRO DA SENTINELA E ARREDORES.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, RECUPERAÇÃO COM URGÊNCIA DE 5 KM_x000D_
 DA ESTRADA DO PASSO DOS ENFORCADOS ATÉ A ERS 625 QUE_x000D_
 LIGA AS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A PINTURA DE_x000D_
 FAIXA DE SEGURANÇA EM FRENTE A APAE.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A LIMPEZA DE VALA_x000D_
 NA RUA JACINTO DE SÁ.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITAR PATROLAMENTO E_x000D_
 CASCALHAMENTO DA AV. NICOLAU SILVEIRA ABRÃO_x000D_
 APÓS SEDE SOCIAL DA COTRISUL.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITAR PATROLAMENTO E_x000D_
 CASCALHAMENTO DA ESTRADA DO LANCEIRO QUE SAI_x000D_
 NA COLÔNIA DO SANTA BARBAR.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA RGE SUL A AMPLIAÇÃO DA REDE ELÉTRICA NA RUA FRANKLIN JACINTO DA ROSA, SUCESSÃO JOÃO ANTÔNIO DA ROSA.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE EDUCAÇÃO, REVER A POSIÇÃO DA PARADA DO TRANSPORTE ESCOLA,_x000D_
 PASSANDO DA ENTRADA DA VILA HENRIQUES PARA EM FRENTE A_x000D_
 LOJA CASA DA SORTE.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO_x000D_
 SANTA BÁRBARA, INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O DESENTUPIMENTO DE BUEIRO NA RUA BENTO_x000D_
 GONÇALVES EM FRENTE BECO DA ANTIGA FARRAPO.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A LIMPEZA E DESENTUPIMENTO DE BUEIRO NA RUA SILVA_x000D_
 JARDIM PRÓXIMO APAE.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE PLANEJAMENTO QUE SEJA_x000D_
 FEITO UM ESTUDO TÉCNICO DE INFRA ESTRUTURA PARA CALÇAMENTO NA RUA_x000D_
 ARNALDO VALE ESQUINA COM A TAURINO SALDANHA ATE A ESQUINA COM A_x000D_
 BENJAMIM CONSTANT.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O ALARGAMENTO NA RUA RETAXERXES PRÓXIMO AO N°_x000D_
 271 E O PATROLAMENTO EM TODA A SUA EXTENÇÃO.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NO CORREDOR DO_x000D_
 PATRONATO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DO RINCÃO DA SALETE.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE BUEIRO NA RUA_x000D_
 ARCO-IRIS, À DIREITA DA AVENIDA SANTOS DUMONT, PRÓXIMO AO_x000D_
 SR. JOSÉ MACHADO (IN MEMORIAN), LEMBRANDO QUE JÁ POSSUI_x000D_
 OS BUEIROS, É SÓ COLOCAÇÃO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS,O PATROLAMENTO DA RUA DALI ALVES NO_x000D_
 BAIRRO SUL, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DA RUA DOS LANCEIROS,_x000D_
 NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO DA_x000D_
 ESTRADA DO RINCÃO DE LOURDES.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODE EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS E DE TURISMO MELHORIA_x000D_
 JUNTO AO FORTE D. PEDRO II E DO AREIÃO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, PEDINDO O PATROLAMENTO E%OU TAPAR OS BURACOS DA_x000D_
 RUA ALBERTO SEVERO, PRÓXIMO AO NÚMERO 139.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DA ESTRADA DO RINCÃO_x000D_
 NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA RUA MODESTO_x000D_
 FERREIRA E LUIS COELHO LEAL NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, UMA BOCA DE LOBO NA RUA_x000D_
 ANTONIO DOURADO DOS SANTOS EM FRENTE A CASA_x000D_
 NÚMERO 530, BAIRRO PÉRCIA".</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 PATROLAMENTO DAS RUAS JOÃO FRANCISCO DORNELES E PATRÍCIO_x000D_
 PAZINATO NA VILA PAZINATO, O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO E CASCALHAMENTO DA RUA XIRÚ_x000D_
 MEIRELES NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A PINTURA DA FAIXA_x000D_
 DE SEGURANÇA EM FRENTE A POLICLÍNICA.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO QUE PERMANEÇA O_x000D_
 ATENDIMENTO MÉDICO UM VEZ POR MÊS NO POSTO DE SAÚDE_x000D_
 DA VILA PROGRESSO.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO DA_x000D_
 ESTRADA DO RINCÃO DE LOURDES TRECHO QUE DA ACESSO ESCOLA_x000D_
 ESTADUAL CÂNDIDA MEDEIROS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITA COM URGÊNCIA A PONTE,_x000D_
 BUEIROS E A ESTRADA DAS PONTA DO SANTA BARBARA.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA_x000D_
 RUA MARTA REJANE (BECO DO PELÉ), NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DA RUA GABRIEL GOMES_x000D_
 LUCAS, NO BAIRRO BATISTA</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, CONSERTO DO BUEIRO DA RUA JÚLIO DE CASTILHOS EM_x000D_
 FRENTE AO SUPERMERCADO MINUANO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PATROLAMENTO DA ESTRADA DO RINCÃO DE LOURDES.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, A RECOLOCAÇÃO DE_x000D_
 LÂMPADAS NO CORREDOR DA VILA ORFILA.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, UMA CARGA DE CASCALHO NA AVENIDA LIMA E SILVA,_x000D_
 949, EM FRENTE AGEU.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA_x000D_
 DE SAÚDE, QUE ALTERE O HORÁRIO DA ENTREGA DAS FICHAS_x000D_
 PARA CONSULTA NA POLICLÍNICA, PARA ATENDIMENTO NO_x000D_
 OUTRO DIA.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DAS RUAS JUCA DE_x000D_
 MEDEIROS E ELEODORO GARCIA.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA RUA FRANCISCO_x000D_
 COELHO LEAL, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA RUA DOM PEDRO II_x000D_
 DO N°132 AO N° 09.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE SEJA_x000D_
 FEITO CONTRATO EMERGENCIAL DO TRANSPORTE ESCOLAR NA LINHA SANTA BARBINHA_x000D_
 X E.M. EDUCAÇÃO FUNDAMENTAL CEL. CHANANECO, E NA LINHA DA COXILHA_x000D_
 DA ÁRVORE.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A POSSIBILIDADE DE CANALIZAÇÃO DA ÁGUA DA RUA_x000D_
 EDEMIR SEIXAS &amp;#8212; BAIRRO SÃO JOÃO EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO A RUA CASTELO BRANCO NO_x000D_
 (PASSO DAS TROPAS).</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O CONCERTO DE UM BURACO NA RUA JULIO_x000D_
 DE CASTILHOS, NA ENTRADA DO BECO PROXIMO AO MERCADO_x000D_
 SOMER.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO COM URGÊNCIA A COLOCAÇÃO_x000D_
 DOS TUBOS NA RUA VERANOPOLIS (BECO) N° 814 NO PÉ DO ESCADÃO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA COM URGÊNCIA A RUA OLINTO_x000D_
 LOPES DE FARIAS, ABAIXO DA OFICINA DO ALEMÃO.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE SAÚDE, A VOLTA DO ATENDIMENTO_x000D_
 ODONTOLÓGICO NA POLICLÍNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE SEJA_x000D_
 FEITO O CONVENIO COM A ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE CAÇAPAVA DO_x000D_
 SUL.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO A RUA MATEUS NOGUEIRA_x000D_
 NA (AVIAÇÃO).</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, PATROLAMENTO E_x000D_
 CASCALHAMENTO DO CORREDOR MUNICIPAL, QUE DÁ ACESSO AS_x000D_
 PROPRIEDADES DOS SENHORES EVERALDO DE FREITAS TEIXEIRA,_x000D_
 RENALDO DE FREITAS TEIXEIRA, ERCI RODRIGUES TEIXEIRA, PEDRO_x000D_
 RODRIGUES TEIXEIRA, MERTILIO RODRIGUES LOPES, CICI RODRIGUES_x000D_
 LOPES E VALTER JACOBSEN NA LOCALIDADE DO IRAPUAZINHO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE SEJA_x000D_
 CUMPRIDA A LEI MUNICIPAL N° 381712017, QUE DISPÕE_x000D_
 SOBRE O PAGAMENTO DO 14° SALÁRIO DOS AGENTES_x000D_
 COMUNITÁRIAS DE SAÚDE (ACS).</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO A RUA INOCÊNCIO DE MELO,_x000D_
 BAIRRO NEGRINHO DO PASTOREIO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA RUA BRENO OSÓRIO_x000D_
 PEREIRA, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DA RUA PIAUÍ, EM TODA_x000D_
 SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO_x000D_
 PUBLICA, A REVISÃO E COLOCAÇÃO DE LÂMPADAS NA RUA JOÃO_x000D_
 ANTONIO DA ROSA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, A RECOLOCAÇÃO DO CALÇAMENTO NA_x000D_
 ESQUINA DAS RUAS BENJAMIN CONSTANT COM MARIO MEDEIROS.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DA SAÚDE, QUE DISPONIBILIZE UM MÉDICO_x000D_
 PEDIATRA PARA ATENDER NO ESF IV DA VILA HENRIQUES.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DA SAÚDE, QUE DISPONIBILIZE UM MÉDICO_x000D_
 GINECOLOGISTA PARA ATENDER NO ESF IV DA VILA_x000D_
 HENRIQUES.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR LIMPEZA URBANA, A POSSIBILIDADE DE MANTER_x000D_
 ABERTOS OS BANHEIROS DA PRAÇA OSVALDO ARANHA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA, O ENVIO DE CORRESPONDÊNCIA AO CONGRESSO_x000D_
 NACIONAL, ATRAVÉS DE UMA DAS PROPOSIÇÕES DESTA CASA, SOLICITANDO QUE O_x000D_
 PROJETO DE LEI QUE TRATA DA REFORMA PREVIDENCIÁRIA SEJA RETIRADOS DA_x000D_
 PAUTA PARA ADEQUAÇÃO.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A COLOCAÇÃO DE BUEIROS NA RUA ANECI GUTERREZ, EM_x000D_
 FRENTE AO NÚMERO 1147.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ATRAVÉS DA SECRETARIA DE OBRAS, CONSERTO DE_x000D_
 BOCA DE LOBO EM FRENTE O ESF IV DA VILA_x000D_
 HENRIQUES.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO COM URGÊNCIA A RUA_x000D_
 DORALICIO LOPES DE CARVALHO; BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A LIMPEZA DO TERRENO, SITUADO AO LADO DA SECRETARIA_x000D_
 DA AGRICULTURA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO RELATÓRIO DE ATIVIDADES_x000D_
 DESEMPENHADAS PELA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 PATROLAMENTO E ROÇADA NA ESTRADA PICADA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DA SAÚDE, QUE DISPONIBILIZE UM MÉDICO_x000D_
 GINECOLOGISTA PARA ATENDER NO ESF I DA PROMORAR.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DA SAÚDE, QUE DISPONIBILIZE UM MÉDICO_x000D_
 PEDIATRA PARA ATENDER NO ESF I DA PROMORAR.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA DESTA CASA, A REALIZAÇÃO_x000D_
 DE SESSÃO SOLENE EM HOMENAGEM AOS 160 ANOS DE_x000D_
 LANÇAMENTO DA OBRA BÁSICA DA DOUTRINA ESPÍRITA, O_x000D_
 LIVRO DOS ESPÍRITOS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, QUE DISPONIBILIZE UMA MÁQUINA_x000D_
 PARA A COLOCAÇÃO DE 26 TUBOS NO FINAL DA RUA CEL._x000D_
 ROMÃO N° 1268 COM A RUA DÉCIO MARTINS COSTA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO), MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE FAÇA REDE DE_x000D_
 ESGOTO E PATROLAMENTO DA RUA DOM PEDRO II NA QUADRA DO N° 1425, BAIRRO MERCEDES.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 PATROLAMENTO, ENCASCALHAMENTO ONDE FOR NECESSÁRIO NA ESTRADA CANCHA DOS_x000D_
 FAGUNDES.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA ROÇADA E LIMPEZA NO CEMITÉRIO DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O RECOLHIMENTO DE LIXO_x000D_
 ININTERRUPTO NA LOCALIDADE DA_x000D_
 PICADA NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA CANALIZAÇÃO DE ESGOTO NA RUA DECIO MARTINS COSTA, 1ª QUADRA ABAIXO DA_x000D_
 RUA SILVA JARDIM.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 REVITALIZAÇÃO DA PRACINHA MARIA JOSÉ LEAL_x000D_
 MARQUES &amp;#8212; VÓ ZECA NO BARRO VIVIAN.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ATRAVÉS DA SECRETARIA DE OBRAS O_x000D_
 PATROLAMENTO DO FINAL DA RUA IJUÍ.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE CORRESPONDÊNCIA A 8ª COORDENADORIA_x000D_
 REGIONAL DE SAÚDE &amp;#8212; CACHOEIRA DO SUL/RS. </t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E_x000D_
 REPOSIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA O REPARO NA RUA JOÃO CARLOS TORRES EM FRENTE O N° 784, NO RINCÃO DOS_x000D_
 PAZ.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 PATROLAMENTO, ROÇADA E ALARGAMENTO DA ESTRADA COLÔNIA SANTA BARBARA.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O_x000D_
 PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA AVIAÇÃO ATÉ_x000D_
 RINCÃO DOS SEIXAS.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA VILA GABRIEL NA AVIAÇÃO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS, O PATROLAMENTO NA RUA ANÍBAL CHAVES MARQUES, NO_x000D_
 BAIRRO PINHEIRO.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A REPOSIÇÃO DAS_x000D_
 LUMINÁRIAS DO GINÁSIO DE ESPORTE_x000D_
 DR. CYRO CARLOS DE MELO (MELÃO).</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR DIOGO SILVEIRA DIRETOR REGIONAL DO INSS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS, O PATROLAMENTO NA ESTRADA. QUE VAI PARA OS_x000D_
 MACHADOS, À ESQUERDA DA VILA PROGRESSO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A COMPRA_x000D_
 EMERGENCIAL DOS PRINCIPAIS MEDICAMENTOS DA FARMÁCIA MUNICIPAL, DANDO_x000D_
 PRIORIDADE PARA OS DE USOS CONTÍNUOS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO_x000D_
 DEPARTAMENTO DE TRANSITO QUE SEJA FEITO UM ESTUDO DA MOBILIDADE_x000D_
 URBANO DE VEÍCULOS NO CENTRO DA CIDADE, DEVIDO AO GRANDE FLUXO QUE_x000D_
 OCORRE NOS DIAS DE SEMANA.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 COMISSÃO DE TRÂNSITO, QUE SEJA REALIZADO UM ESTUDO_x000D_
 PARA VIABILIZAR A RETIRADA DO TRÂNSITO DE VEÍCULOS_x000D_
 PESADO CAMINHÕES E CARRETAS DA RUA FELIX DA CUNHA.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SERVIÇOS DE MANUTENÇÃO E MELHORIA DA_x000D_
 ILUMINAÇÃO PÚBLICA NA LOCALIDADE DA COXILHA_x000D_
 DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA INDEPENDÊNCIA N° 159.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA AV. SANTOS DUMONT NA VILA HENRIQUES.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS, QUE SEJA FEITO LIMPEZA E COLOCAÇÃO DE LUMINÁRIAS NA LOCALIDADE DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE PLANEJAMENTO, PROVIDÊNCIAS REFERENTE À REGULARIZAÇÃO_x000D_
 FUNDIÁRIA.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE SAÚDE, UMA REUNIÃO OU AUDIÊNCIA PÚBLICA COM_x000D_
 PROPRIETÁRIOS DE ESTABELECIMENTOS QUE VENDEM PRODUTOS_x000D_
 ALIMENTÍCIOS JUNTAMENTE COM O ÓRGÃO DE FISCALIZAÇÃO_x000D_
 (VIGILÂNCIA SANITÁRIA).</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E_x000D_
 REPOSIÇÃO DE LÂMPADAS".</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE SEJA_x000D_
 DELIMITADO O LIMITE DE 5 METROS DAS ESQUINAS PARA O ESTACIONAMENTO DOS VEÍCULOS,_x000D_
 NAS RUAS DA CIDADE</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO PUBLICA, A REPOSIÇÃO DE LÂMPADAS NA RUA WANTUIL ALBARNAZ, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO NA ESTRADA QUE VAI PARA COLÔNIA SANTA TERESA, NAS PROXIMIDADES DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO_x000D_
 DO CORREDOR LOCALIZADO ABAIXO DA ESCOLA MUNICIPAL_x000D_
 PATRÍCIO DIAS FERREIRA (PATRONATO).</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, VER A POSSIBILIDADE DA CONTRATAÇÃO DE MAIS DOIS_x000D_
 AGENTES FISCAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA UM REPARO NA RUA LÚCIO JAIME NA QUADRA ENTRE BENJAMIN CONSTANT E _x000D_
 AV. CORIOLANO CASTRO.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO DA RUA DORALINA SILVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA PATROLAMENTO E ENCASCALHAMENTO NA RUA RUI VIEIRA MACHADO, EM FRENTE A_x000D_
 E.E.DE ENSINO FUNDAMENTAL PROF. ELIANA BASSI DE MELO, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA,_x000D_
 INSPEÇÃO E REPOSIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA REPARO NA RUA DAGOBERTO BARCELOS, SENDO QUE TEM MUITOS BURACOS.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A CRIAÇÃO DE UMA COMISSÃO PARA TRATAR DE ASSUNTOS REFERENTES À AGÊNCIA DO INSS DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SERVIÇOS_x000D_
 DE MANUTENÇÃO E MELHORIA DA ILUMINAÇÃO_x000D_
 PÚBLICA NA LOCALIDADE DAS CAIEIRAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, REPAROS NA ESTRADA DOS_x000D_
 OLIVEIRAS NA LOCALIDADE DO CALDEIRÃO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, REPAROS NA AV. PEDRO_x000D_
 ANUNCIAÇÃO EM FRENTE À UNIPAMPA NO BAIRRO_x000D_
 BATISTA.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, CONSERTO DE BURACO NA RUA_x000D_
 BALTAZAR DE BEM, PRÓXIMO CAMILO RADIADORES.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, CONSERTO DE BURACO NA_x000D_
 RUA BORGES DE MEDEIROS, PRÓXIMO A SENA_x000D_
 DISTRIBUIDORA COPAGAZ.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, A COLOCAÇÃO DE LÂMPADAS_x000D_
 NAS RUAS: POTIGUARA LEÃO E MARTA ARLETE.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM DO PODER EXECUTIVO, QUE A TURMA DE SERVIDORES DA_x000D_
 PREFEITURA RETORNEM A CRECHE DA VILA HENRIQUES PARA_x000D_
 CONTINUAÇÃO DA OBRA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, RECONSTRUÇÃO DO ABRIGO DA_x000D_
 PARADA DE ÔNIBUS ALCINDO NA BR 392, LOGO APÓS O_x000D_
 A ENTRADA DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O CONSERTO DA RUA_x000D_
 XIRÚ MEIRELES NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR DE ILUMINAÇÃO, A_x000D_
 REPOSIÇÃO DE LÂMPADAS NA VILA_x000D_
 PEREIRINHA.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 A COMISSÃO DE TRÂNSITO SOLICITANDO PINTURA DE FAIXA DE_x000D_
 ESTACIONAMENTO PARA DEFICIENTES EM FRENTE_x000D_
 EMEI PEDACINHO DE GENTE.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA TOMÉ MEDEIROS E AV. CERRO FORMOSO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS E UMA REVISÃO GERAL NA RUA._x000D_
 PRESIDENTE KENNEDY EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA PEDRO XAVIER NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS_x000D_
 DA SECRETARIA DE OBRAS, PATROLAMENTO E_x000D_
 CASCALHAMENTO DA ESTRADA DOS LANCEIROS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO QUE SEJA_x000D_
 CUMPRIDA NOB-RH/SUAS NORMA OPERACIONAL BÁSICAS_x000D_
 HUMANOS DO SUAS.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, CONSERTO DE BOCA DE LOBO NA RUA ALTER_x000D_
 CINTRA DE OLIVEIRA EM FRENTE À RESIDÊNCIA N°84.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 REPAROS COM CASCALHAMENTO NA ESTRADA DO RINCÃO DA SALETE,_x000D_
 ESPECIALMENTE EM FRENTE À ESCOLA MUNICIPAL PADRE FIDÊNCIO.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE SAÚDE, A POSSIBILIDADE DE TRANSPORTAR DOADORES DE SANGUE_x000D_
 PARA HEMOCENTRO EM PORTO ALEGRE.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A PONTE VELHA NA_x000D_
 LOCALIDADE DO SANTA BARABÁRA.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A VILA DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>Bancada PP</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM DO PODER EXECUTIVO, A CONTINUIDADE DA ENTREGA DO_x000D_
 CARTÃO CAÇAPAVA SAÚDE, DANDO SEQUENCIA A ÚLTIMA ETAPA DA_x000D_
 INFORMATIZAÇÃO DA SAÚDE.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO DA ESTRADA DOS_x000D_
 LANCEIROS.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, COLOCAÇÃO DE LÂMPADAS NA RUA DANTE VELHO DIAS, BECO PRÓXIMO A PSCINA TÊNIS CLUBE.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A NOMEAÇÃO DE UM PSICÓLOGO PARA POLICLÍNICA MUNICIPAL COM URGÊNCIA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO_x000D_
 A NOMEAÇÃO DE 02 ( DOIS) SERVIÇOS GERAIS</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA DESENVOLVIDO UM CRONOGRAMA DE SERVIÇOS PARA ATENDER AS DEMANDAS DESTA SECRETARIA, E DEVIDAMENTE DIVULGADO PARA TODA A COMUNICADADE CAÇAPAVANA.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DO TRANSPORTE ESCOLAR, QUE SEJA INTENSIFICADA AS AÇÕES DE FISCALIZAÇÃO NOS VEÍCULOS QUE FAZEM O TRANSPORTE ESCOLAR MUNICIPAL.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO PÚBLICA, REPOSIÇÃO DE LÂMPADAS NA RUA JOÃO VELOCINO MACHADO, NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO NO RINCÃO DOS CÔRREIA.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE SEJA SOLUCIONADO COM URGÊNCIA A FALTA DE ATENDIMENTO PEDIÁTRICO NA REDE PÚBLICA MUNICÍPIO.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, CANALIZAÇÃO DE REDE DE ESGOTO NA RUA BORGES DE MEDEIROS ESQUINA COM A RUA TIRADENTES.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO PATRONATO.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO COM TUBOS EM UMA SANGA, PRÓXIMO A CAPELA SANTÍSSIMA TRINDADE NAS PONTAS DA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SETOR DEPARTAMENTO DE TRÂNSITO A COLOCAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO DA RUA DENOMINADA ACELI BENTO DA ROSA.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO A NOMEAÇÃO DE 05 (CINCO) MONITOR DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E CASCALHAMENTO NA RUA VERANÓPOLIS EM FRENTE AO NÚMERO 78, BECO, NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, SECRETARIA DE OBRAS, A COLOCAÇÃO DE TAXÕES E DEMARCAÇÃO DA ENTRADA DA UNIPAMPA, TAMBÉM SOLICITA A AUTORIZAÇÃO PARA COLOCAÇÃO DO SÍMBOLO DO LIONS CLUBE NO CANTEIRO DA RÓTULA DE ACESSO.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA AO LADO DA SEDE CAMPESTRE TADY ILHA MACHADO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR DE ILUMINAÇÃO_x000D_
 PÚBLICA.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 SETOR ILUMINAÇÃO PÚBLICA, A TROCA DE LÂMPADAS NA ASSOCIAÇÃO CAÇA E_x000D_
 PESCA E COOPERATIVA DURASNAL. </t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA O RECOLHIMENTO DO LIXO QUE SE ENCONTRA NA RUA DOMINGOS DUTRA FARIA,_x000D_
 ESQUINA COM DA RUA VANTUIL MARQUES, BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO_x000D_
 DAS RUAS AIRTON SENA E APARÍCIO VARELA, NO_x000D_
 BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO_x000D_
 A NOMEAÇÃO DE 01 (UM) RECEPCIONISTA EM VAGA ESPECIAL.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE OBRAS E DEPARTAMENTO DE_x000D_
 TRANSITO QUE SEJA COLOCADA PLACAS DE IDENTIFICAÇÃO PARA IDOSOS E_x000D_
 DEFICIENTES FSICOS EM FRENTE O BANCO SICREDI.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE OBRAS QUE SEJA FEITO_x000D_
 PATROLAMENTO E ENCASCALHA MENTO EM TODA A ESTRADA DO SERRO DO_x000D_
 MARTIM E FAÇA A LIMPEZA DO (PASSO) QUE FICA NA MESMA ESTRADA._x000D_
 </t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL,_x000D_
 QUE PROVIDENCIE UM LOCAL ADEQUADO PARA AS INSTALAÇÕES DO PROCON_x000D_
 (PROGRAMA DE PROTEÇÃO E DEFESA DO CONSUMIDOR) MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE ASSISTÊNCIA SOCIAL, O SEGMENTO DOS APROVADOS NO PROJETO_x000D_
 DOS MÓDULOS SANITÁRIOS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE EDUCAÇÃO QUE SEJAM CHAMADOS PROFESSORES DE EDUCAÇÃO_x000D_
 INFANTIL, PARA ATENDER A DEMANDA NAS E.M.E.I.S.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO E O MELHORAMENTO NA ESTRUTURA DE UM BUEIRO NA ESTRADA QUE DÁ ACESSO AO PARQUE MUNICIPAL DA PEDRA DO SEGREDO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DOS ROSAS NA LOCALIDADE, PONTAS DO_x000D_
 SANTA BARBÁRA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 VIABILIDADE DE DISPONIBILIZAR MAIS URNAS MORTUÁRIAS POPULARES.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA REPOSIÇÃO DE LÂMPADAS NA ESTRADA PICADA DAS GRAÇAS N° 4800 ARIPUCÃO E_x000D_
 OUTRO NO N° 4802, PASSANDO ARIPUCÃO.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 O PATROLAMENTO COM URGÊNCIA NA LOCALIDADE DA SERRA DO SANTA_x000D_
 BÁRBARA.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA JULIO DE CASTILHO EM FRENTE_x000D_
 O SALÃO DO VAGNER.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NO SANTA BARBARÁ PRÓXIMO A PONTE DA DIVISA.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA JULIO DE CASTILHO EM FRENTE_x000D_
 SAPATARIA DO FREITAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO DA_x000D_
 ESTRADA DA AVIAÇÃO TRECHO ENTRE AEROPORTO ATÉ BR 392.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A CONTRATAÇÃO DE UM ZELADOR PARA ATUAR NO PARQUE DA FONTE DO MATO.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA REPOSIÇÃO DE LÂMPADA EM FRENTE A AUTO ELÉTRICA DO ALEMÃO, NO POSTO_x000D_
 GIGANTINHO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DOS ROSA COM URGÊNCIA.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO DA ESTRADA DO_x000D_
 ALTO DA MEIA LÉGUA".</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO_x000D_
 DO PRIMEIRO CORREDOR A DIREITA QUE LIGA A ESTRADA_x000D_
 COXILHA DE SÃO JOSE AO PINHEIRO".</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA REPARO GERAL DE LÂMPADAS QUEIMADAS EM TODAS AS ÁREAS DAS MINAS DO_x000D_
 CAMAQUÃ.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, QUE SEJA FEITO A_x000D_
 RECUPERAÇÃO DOS EQUIPAMENTOS DE GINÁSTICA E DAS PLACAS INFORMATIVAS DA ACADEMIA_x000D_
 AO AR LIVRE NO AREIÃO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE SAÚDE, O ESTUDO DA POSSIBILIDADE DE DOAÇÃO DE MATERIAIS_x000D_
 DE PRIMEIROS SOCORROS PARA OS IDOSOS DA ASCAI E DO LAR DO_x000D_
 IDOSO ROSINHA BORGES ".</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA_x000D_
 AO SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS O CONSERTO DE UM ESGOTO A CÉU ABERTO NA RUA GABRIEL_x000D_
 GOMES LUCAS N° 363.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO_x000D_
 DA RUA FRANCISCO REIS DE MACEDO.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA_x000D_
 DEMARCADO O PERÍMETRO DE CARGA E DESCARGA, EM FRENTE A LOJA DELTASUL.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA SILVA JARDIM ESQUINA COM A RUA_x000D_
 BALTAZAR DE BEM, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA AO LONGO DA AV. SANTOS DUMONT._x000D_
 </t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO SEIVALSINHO._x000D_
 </t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE_x000D_
 FAÇA REPOSIÇÃO DE LÂMPADA NA FRENTE DA AGROPECUÁRIA DURASNAL, QUE FICA_x000D_
 ENFRENTE COOPERATIVA NA BR 290, E NA MESMA OPORTUNIDADE FAZER REVISÃO DE_x000D_
 LÂMPADAS QUE ESTÃO QUEIMADAS NO CORREDOR QUE FICA AO LADO DA AGROPECUÁRIA_x000D_
 DURASNAL.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, REPOSIÇÃO DE_x000D_
 LÂMPADAS NA AV. LIMA E SILVA, ESQUINA DA PADARIA NATIVA_x000D_
 PÃES.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA_x000D_
 QUE FAÇA A ESTRADA DO CORREDOR QUE FICA ENFRENTE A CAPELA DO PINHEIRO, PASSA SR._x000D_
 NOTOLI, PEGA O CORREDOR A ESQUERDA, PASSA A CASA DO SR. MAHTIAS E VAI ATÉ O FIM DO_x000D_
 CORREDOR QUE E A ULTIMA CASA E DO SR. PAULO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE_x000D_
 SAÚDE, O CONSERTO DE APARELHOS ODONTOLÓGICOS NO E.S.F. DA VILA_x000D_
 HENRIQUES E NO E.S.F. DA VILA SUL, NAS SALAS DE ATENDIMENTO_x000D_
 ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 A COLOCAÇÃO DE TUBOS NA RUA CIRO CARLOS DE MELO, 31 &amp;#8212; BAIRRO NOSSA_x000D_
 SENHORA DE FÁTIMA._x000D_
 </t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO A LIMPEZA E A COLOCAÇAO DA TAMPA NUMA CAIXA COLETORA DAS AGUAS PLUVIAIS NA RUA GAL. NETO ESQUINA COM A RUA ANTONIO CANDIDO DE FREITAS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA_x000D_
 FEITO A RECUPERAÇÃO COMPLETA DOS BANHEIROS PÚBLICOS DA PRAÇA OSVALDO_x000D_
 ARANHA._x000D_
 </t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO_x000D_
 PÚBLICA, REPOSIÇÃO DE LÂMPADAS NA RUA WANTUIL ALBARNAZ,_x000D_
 NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO_x000D_
 PÚBLICA, REPOSIÇÃO DE LÂMPADAS NA RUA LINO AZAMBUJA, AO_x000D_
 LADO DA GARAGEM DA OURO E PRATA.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O CONCERTO DA RUA_x000D_
 EMILIA DE FREITAS MORAES._x000D_
 </t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A_x000D_
 NOMEAÇÃO DE 01 (UM) MOTORISTA.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, REVITALIZAÇAO DA PRACINHA VO DILMA AO LADO DO FORTE.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DO PLANEJAMENTO, QUE SEJA FEITO A REGULARIZAÇAO FUNDIARIA NO MUNICIPIO.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇAO DO CALCAMENTO NO CRUZAMENTO DA RUA BARAO DE CAÇAPAVA COM A RUA GAL. OSORIO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O CONCERTO DE UM BURACO EM FRENTE Á CRECHE DE,_x000D_
 VILA SUL.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE FAÇA REPARO NA RUA AFONSO FABRÍCIO, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, REPOSIÇÃO DE LÂMPADAS NA VILA SATÉLITE NA LOCALIDADE DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, INSTALAÇÃO DE LIXEIRA EM FRENTE O CEMITÉRIO DA LOCALIDADE DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO DA VILA SATÉLITE NA LOCALIDADE DAS MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA_x000D_
 QUE FAÇA ALGUNS REPAROS NO GINÁSIO DE ESPORTE DA MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA_x000D_
 QUE FAÇA O CONSERTO DO ESGOTO QUE ESTÁ A CÉU ABERTO ENFRENTE O CENTRO COMERCIAL_x000D_
 DA MINAS DO CAMAQUÃ._x000D_
 </t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, SETOR DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS O PATROLAMENTO, CASCALHAMENTO_x000D_
 DA ESTRADA DA LOCALIDADE DO PASSO DO CAÇÃO.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL,_x000D_
 ATRAVÉS DA SECRETARIA DE OBRAS O_x000D_
 PATROLAMENTO, CASCALHAMENTO DA ESTRADA DA_x000D_
 COXILHA DA ÁRVORE.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 LIMPEZA DAS SARJETAS NA RUA AFONSO FABRÍCIO, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 LIMPEZA E RECUPERAÇÃO DOS BANHEIROS DO COMPLEXO ESPORTIVO AREIÃO, APÓS ABERTO AO_x000D_
 PÚBLICO QUE UTILIZA DO LOCAL PARA PRATICAR ESPORTES.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DOS LANCEIROS, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, A CANALIZAÇÃO DO ESGOTO A CÉU ABERTO_x000D_
 LOCALIZADO NO FINAL DA RUA FÉLIX DA CUNHA.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NAS LOCALIDADES DO SEIVALSINHO, RINCÃO DA_x000D_
 PALMEIRA E RINCÃO BONITO.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA LOCALIDADE DA PICADA DAS VASSOURAS.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O_x000D_
 PATROLAMENTO, O ENCASCALHAMENTO E A PODA DAS ÁRVORES DO ACOSTAMENTO DA ESTRADA_x000D_
 DA TARUMÃ.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA COLOCADO UM_x000D_
 CASCALHO DE MENOR GRANULOMETRIA AO LONGO DA PISTA DE ATLETISMO DO COMPLEXO_x000D_
 ESPORTIVO AREIÃO.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A CANALIZAÇÃO DO ESGOTO A CÉU ABERTO EXISTENTE NA_x000D_
 ESTRADA DO SALSO.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, A COLOCAÇÃO DE_x000D_
 LÂMPADAS NA LOCALIDADE DO PASSO DO MUNHO &amp;#8212; ASSOCIAÇÃO_x000D_
 CAÇA E PESCA.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O CONCERTO DE BURACOS EXISTENTES NO ACOSTAMENTO_x000D_
 DA AVENIDA SANTOS DUMONT PRINCIPALMENTE PRÓXIMO A_x000D_
 AVIAÇÃO, MANUTENÇÃO EM UM ESGOTO A CÉU ABERTO EXISTENTE_x000D_
 NESTA MESMA AVENIDA E SETOR ILUMINAÇÃO PÚBLICA, A_x000D_
 COLOCAÇÃO DE LÂMPADA NO ÚLTIMO POSTE TAMBÉM NA AVENIDA_x000D_
 SANTOS DUMONT.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O CONCERTO DOS BURACOS QUE EXISTEM NAS RUAS_x000D_
 GENERAL OSÓRIO QUADRA DA ASSISTÊNCIA SOCIAL E CORONEL_x000D_
 CORIOLANO CASTRO QUADRA DA FLORICULTURA PARECIENSE.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O CONCERTO DO TELHADO DO GINÁSIO DE ESPORTES - MELÃO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, A ABERTURA EM EXTENSÃO DA RUA ALTAMIRO PAZ &amp;#8212;_x000D_
 BAIRRO CIDADE JARDIM._x000D_
 </t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE ASSISTÊNCIA SOCIAL, O PEDIDO DE 4 (QUATRO) RODAS PARA OS_x000D_
 CARRINHOS DOS CATADORES DA COLETA DO LIXO.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO NA RUA ANIBAL_x000D_
 CHAVES MARQUES E RUA DAS PEDRAS E ARREDORES NO BAIRRO PINHEIRO._x000D_
 </t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA DO PODER LEGISLATIVO O ENVIO DE CORRESPONDÊNCIA A ASSOCIAÇÃO HOSPITAL DE CARIDADE DR. VICTOR LANG.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DA RUA NO BAIRRO PROMORAR EM FRENTE AO BAR ROQUE SANTEIRO.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, DEPARTAMENTO DE TRANSITO A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA XV DE NOVEMBRO PRÓXIMA A ANTIGA CAIXA ESTADUAL E O CALÇADÃO.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA,_x000D_
 INSPEÇÃO E REPOSIÇÃO DE LÂMPADAS NA_x000D_
 COMUNIDADE DA PICADA GRANDE.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ILUMINAÇÃO_x000D_
 PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADAS NA AVENIDA PEDRO ANUNCIAÇÃO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR ILUMINAÇÃO_x000D_
 PÚBLICA, INSPEÇÃO E REPOSIÇÃO, NA RUA ARTIDOR ARAÚJO, BAIRRO HENRIQUES.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS. </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, DEPARTAMENTO DE TRANSITO, A COLOCAÇÃO DE PLACAS INDICATIVAS REFERENTES AS RUAS GLADI MACHADO GARCIA E ODILON TEIXEIRA MACHADO.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, A COLOCAÇÃO DE BUEIROS NA RUA JOÃO_x000D_
 FRANCISCO DORNELES EM FRENTE AO N° 230, NO BAIRRO_x000D_
 PAZINATO.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO_x000D_
 PÚBLICA, REPOSIÇÃO DE LÂMPADA NA RUA DOS PARRERAIS EM_x000D_
 FRENTE AO N° 241.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA COLÔNIA DO SANTA_x000D_
 BARBARA, PRÓXIMO AO SÍTIO BELA VISTA. _x000D_
 </t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O_x000D_
 PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR CONHECIDO COMO MANO VELOSO A_x000D_
 DIREITA DO FRIGORÍFICO DA AVIAÇÃO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO UMA_x000D_
 OPERAÇÃO TAPA BURACO NO ASFALTO AO LONGO DA RUA JULIO DE CASTILHOS. </t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DO PLANEJAMENTO E MEIO_x000D_
 AMBIENTE, QUE SEJA FEITO UMA NOVA ANALISE DA ÁGUA DA FONTE DO MATO, APÓS O_x000D_
 RESULTADO DESTA, QUE SEJA DIVULGADO À COMUNIDADE. </t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PEDIDO DE PATROLAMENTO NA ESTRADA DO PASSO DO_x000D_
 MOINHO ATÉ O CEMITÉRIO DA BARBOSA.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PEDIDO DE PATROLAMENTO E ENCASCALHAMENTO NA_x000D_
 RUA 296 - BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, O PATROLAMENTO NA RUA JOÃO_x000D_
 FRANCISCO DORNELES, NO BAIRRO PAZINATO.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS O PATROLAMENTO NA RUA PATRÍCIO_x000D_
 PAZINATO, NO BAIRRO PAZINATO.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DO PLANEJAMENTO E MEIO AMBIENTE,_x000D_
 QUE SEJA REALIZADO UMA FISCALIZAÇÃO INTENSIVA EM TERRENOS BALDIOS OU SUJOS NO PERÍMETRO_x000D_
 URBANO, LOCALIZANDO E COMUNICANDO SEUS RESPECTIVOS PROPRIETÁRIOS, NA NECESSIDADE DE_x000D_
 LIMPEZA. </t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, A COLOCAÇÃO DE BUEIROS NA RUA JOÃO_x000D_
 PINOS DE FREITAS EM FRENTE AO N° 391, NO BAIRRO SÃO_x000D_
 JUDAS, PRÓXIMO A OFICINA INJECAR.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE_x000D_
 OBRAS, CASCALHAMENTO DO BECO DA RUA IJUÍ PRÓXIMO A_x000D_
 PIZZARIA CASANOVA, VILA PAZINATO.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS_x000D_
 ATRAVÉS DE SEU DEPARTAMENTO DE TRÂNSITO PARA QUE FISCALIZE O_x000D_
 CUMPRIMENTO DO DECRETO QUE REGULAMENTA A LEI 04/74_x000D_
 ALTERADA PELA LEI 3855/2017, BEM COMO MEDIDA DE_x000D_
 ORGANIZAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA_x000D_
 REALIZADO UM ESTUDO PARA QUE AS SINALEIRAS FIQUEM NO SINAL DE ATENÇÃO (AMARELO)_x000D_
 APÓS AS 24 HORAS, ATÉ AS 6 DA MANHÃ. </t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A_x000D_
 RECUPERAÇÃO DO CALÇAMENTO NA RUA BALTAZAR DE BEM, ESQUINA COM A GAL. OSÓRIO. </t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO_x000D_
 DA ESTRADA DO PASSO DO UMBÚ.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PEDIDO DE PATROLAMENTO E ENCASCALHAMENTO NA_x000D_
 RUA JORGE AMADO - BAIRRO PERSA.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PEDIDO DE PATROLAMENTO E ENCASCALHAMENTO NA_x000D_
 RUA RUI BARBOSA - BAIRRO PERSA.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA_x000D_
 DE OBRAS, O PEDIDO DE PATROLAMENTO E ENCASCALHAMENTO NA_x000D_
 LOCALIDADE DO SANTA BÁRBARA - ESTRADA DOS ROSA.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA SERRA DA SANTA BÁRBARA, COLÔNIA DA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, CASCALHAMENTO E LIMPEZA DA RUA GALVÃO JOSÉ SALDANHA NO BAIRRO SÃO JOÃO (FUNDOS DO ESTÁDIO MUNICIPAL).</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADA NA ESTRADA DO RINCÃO DOS GODINHOS, N° 830 EM FRENTE AO ARRANCADÃO.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADA NA RUA IJUÍ Nº 111 ESQUINA COM A VERANÓPOLIS.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE FAÇA REPARO GERAL NA RUA CIPRIANO GUEDES DE SOUZA, BAIRRO NEGRINHO DO PASTOREIO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PEDIDO PARA TAPAR OS BURACOS NA AVENIDA SANTOS DUMONT EM FRENTE Á EMEI IRACEMA CIDADE.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O CASCALHAMENTO, ALARGAMENTO E LIMPEZA DAS SARJETAS DA RUA VALDEMAR SEIXAS, NO BAIRRO PAZINATTO.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE UMA LIXEIRA PRÓXIMO Á PISTA DO AREIÃO.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PICADA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PICADA GRANDE.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NO BAIRRO CIDADE JARDIM</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL, O PEDIDO DE CONSERTO DE UM POÇO NEGRO NA RUA ADÃO VERGILIO CRESPO, 120.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A PINTURA DOS QUEBRA-MOLAS NA AV. SANTOS DUMONT (ESTRADA DA AVIAÇÃO).</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PEDIDO DE DUAS CARGAS DE CASCALHO NA RUA MONTEAVAL ARAUJO, 325, AO LADO DO CONDOMÍNIO PIRAJU.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PEDIDO DE RETIRADA DE ENTULHO DE CASCALHO EM FRENTE Á CASA NA RUA 7 DE SETEMBRO, 163.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PEDIDO DE PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DOS CARMELINOS.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PEDIDO FEITO PELOS ESTABELECIMENTOS COMERCIAIS PARA O CONSERTO DE UM ESGOTO Á CÉU ABERTO NA RUA GENERAL OSÓRIO, FUNDOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA LOCALIDADE DO RINCÃO DA TIGRA</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR GIOVANNI AMESTOY DA SILVA, O CUMPRIMENTO DA LEI MUNICIPAL N° 386012017, QUE DISPÕE SOBRE O PROGRAMA MUNICIPAL DE CONTROLE DO MORMO E ANEMIA INFECCIOSA EQUINA.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO COM URGÊNCIA O CONCERTO DO CALÇAMENTO NA RUA CASTELO BRANCO COM GENERAL NETO"</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO E CASCALHAMENTO DO CORREDOR QUE LIGA A ESTRADA DA BOA VISTA COM A LOCALIDADE DO CARAJÁ".</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS,PATROLAMENTO E ENCASCALHAMENTO DA RUA ARCO ÍRIS NA VILA HENRIQUES</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL,CONSTRUÇÃO DE COBERTURA DO PONTO DE ÔNIBUS,EM FRENTE AO POSTO DE COMBUSTÍVEL DA LOCALIDADE DAS MINAS DO CAMAQUÃ</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA COLOCADO UMA PLACA DE PROIBIDO VIRAR A ESQUERDA NA RUA CEL. ROMÃO CRUZAMENTO COM A RUA JULIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA COLÔNIA DO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO DA RUA DO ATERRO NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA RUA AFONSO FABRÍCIO, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A CONTINUIDADE DA REDE DE CAPTAÇÃO PLUVIAL JÁ EXISTENTE NA RUA NUNES, BAIRRO BATISTA</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RECUPERAÇÃO DA INFRAESTRUTURA DA RUA DOS PARREIRAIS</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O ENCASCALHAMENTO DA RUA LUIS COELHO LEAL, BAIRRO SUL, LOGO QUE TERMINA O ASFALTO ATÉ O FINAL DA MESMA.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, QUE SEJA FEITO LEVANTAMENTO TÉCNICO E PROJETO PARA PAVIMENTAÇÃO DA RUA BENTO GONÇALVES, QUADRA ENTRE A RUA BARÃO DE CAÇAPAVA E BALTAZAR DE BENS</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS OLEQUES.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA RUA LUCIANO MEDEIROS QUADRA 03 NO BAIRRO PROMORAR.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDENCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A RETIRADA DE LIXO DE PÁTIO NA BAIRRO MERCEDES.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DA CORRESPONDENCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O CONSERTO DE ESGOTO A CÉU ABERTO NA RUA TOMÉ MEDEIROS EM FRENTE AO N° 655.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, CONSERTOS COM URGENCIA DA RUA JOÃO PINOS DE FREITAS NO BAIRRO SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E CASCALHAMENTO COM URGENCIA DA RUA RENATO SIQUEIRA MEDEIROS (BECO), BAIRRO PAZINATO.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE OBRAS QUE SEJA FEITO PATROLAMENTO E ENCASCALHAMENTO EM TODA A ESTRADA DO LAJEADINHO E RINCÃO DOS NIZAS.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE O RECOLHIMENTO DO LIXO DOMÉSTICO NA LOCALIDADE DO DURASNAL EM FRENTE AO MERCADO DA COOPERATIVA QUE HOJE É DE 15 EM 15 DIAS, SEJA FEITO SEMANALMENTE.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, JUNTO A SECRETARIA DE SAÚDE, QUE SEJA INSTAURADA UMA SINDICÂNCIA PARA INVESTIGAR A RASURA NO LIVRO PONTO DESTE MÊS, CONFORME CÓPIA ANEXADA AO OFIFIO N°0551/2017 QUE TRATA DE ESCLARECIMENTO ENVIADO A ESTA CASA. CABE RESSALTAR QUE QUALQUER RASURA NO LIVRO PONTO DOCUMENTO OFICIAL DE EXTREMA IMPORTÂNCIA, QUE CONTROLA A CARGA HORÁRIA DO FUNCIONÁRIO CARACTERIZA FALSIFICAÇÃO DE DOCUMENTO PÚBLICO TIPIFICADO NO ART. 297 DO CÓDIGO PENAL.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO O ALARGAMENTO DE ALGUNS TRECHOS DA ESTRADA DA AVIAÇÃO ATÉ O RINCÃO DOS SEIXAS.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE O RECOLHIMENTO DO LIXO DOMESTICO DA ESTRADA DA AVIAÇÃO SEJA FEITO SEMANALMENTE.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR QUE ENTRA A ESQUERDA DO CEMITERIO DA BELA VISTA, LIGANDO O RINCÃO DE LOURDES A ESTRADA QUE DÁ ACESSO AO PASSO DO MILTON.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA RECOLOCADA UMA PARTE DO CALÇAMENTO NA RUA BALTAZAR DE BEM EM FRENTE AO NUMERO 903.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, DEPARTAMENTO DE TRANSITO, QUE SEJA COLOCADO REDUTOR DE VELOCIDADE EM FRENTE Á PISCINA TENIS CLUBE.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS, SETOR ILUMINAÇÃO PUBLICO, A TROCA DE LAMPADAS, NA RUA JACINTO DE SÁ NO BAIRRO PIRAJU.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, O RECOLHIMENTO DO LIXO DE PÁTIO NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, ENCASCALHAMENTO NA RUA ARLINDO DUARTE.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO EM CRATER EMERGENCIAL, A LIMPEZA DE VALAS E DESENTUPIMENTO DAS BOCAS DE LOBO NO BECO DA RUA CARLOS ALBERTO OLIVEIRA NO BAIRRO SAO GERONIMO.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVES DA VIGILANCIA SANITARIA, QUE SEJA AVERIGUADO O ACUMULO DE LIXO NO PATIO DE UMA RESIDENCIA NO BECO DA RUA CARLOS ALBERTO NO BAIRRO SÃO GERONIMO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, REPOSIÇÃO DE LÂMPADAS NA RUA NICOLAU SILVEIRA ABRÃO (EST. SALSO),EM FRENTE AO NÚMERO 707 E 999.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO NA ESTRADA DA PICADA DAS VASSOURAS E RINCÃO DA PALMEIRA.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE TUBOS NA RUA AVELINO LEMOS DA SILVEIRA ESQUINA COM ANIBAL CHAVES, 53, 5ª RUA DESCENDO A ASSOCIAÇÃO DO MONEGO.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO DA ESTRADA DA AVIAÇÃO - VILA GABRIEL, DEPOIS DO SITIO PICA PAU AMARELO.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>0VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO 4220/2017</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI 4235/2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10812,67 +10812,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2017/2906/2906_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H881"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>