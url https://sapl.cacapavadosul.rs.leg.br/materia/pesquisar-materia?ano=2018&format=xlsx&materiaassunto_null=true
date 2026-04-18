--- v0 (2025-12-14)
+++ v1 (2026-04-18)
@@ -54,8045 +54,8045 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PL 4266/17</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Bancada PMDB, Bancada PP, Bancada PT, MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA PL 4263/2017</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA PL 4263/17</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 4291/2018</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 4298/2018</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALEX VARGAS, CAIO CASANOVA, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE A REDAÇÃO DO ARTIGO 1°, COM A SEGUINTE REDAÇÃO: &amp;#8220;ART. 1° - FICA O PODER EXECUTIVO AUTORIZADO À CONTRATAÇÃO TEMPORÁRIA DE (02) DOIS ENFERMEIROS (AS) PELO PERÍODO DE (06) SEIS MESES, PODENDO SER PRORROGADO POR IGUAL PERÍODO, PADRÃO (15) QUINZE, (40) QUARENTA HORAS SEMANAIS, SENDO ESTE PROGRAMAS SÃO SUBSIDIADOS PELO GOVERNO FEDERAL E ESTADUAL</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 4326/2018</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ALEX VARGAS, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3569/3569_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 4331/18</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>ALEX VARGAS, JUSSARETE VARGAS, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 001 AO PL 4291/18</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>5IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE GRANDE EXPEDIENTE ESPECIAL EM HOMENAGEM AO 50 ANOS DO BANCO DO BRASIL E AOS 20 ANOS DA A.A.B.B. COMUNIDADE.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A PRORROGAÇÃO DO ÚLTIMO CONCURSO PÚBLICO REALIZADO EM NOSSO MUNICÍPIO, CONFORMO EDITAL N 2461/2016".</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, A CRIAÇÃO DE UM SETOR DE ENGENHARIA ANEXADO A SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE COM A POSSIBILIDADE DE CONVÊNIO COM O ESTADO PARA_x000D_
 RECUPERAÇÃO DA AVENIDA LIMA E SILVA, A PREFEITURA UTILIZE PARTE DOS RECURSOS QUE SERÃO ECONOMIZADOS , NO TÉRMINO DA CRECHE DA VILA HENRIQUES</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE SESSÃO SOLENE DE OUTORGA DO TÍTULO DE CIDADÃ CAÇAPAVANA, A JUIZA DE DIREITO PAULA MAURÍCIA BRUN.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, COM A POSSIBILIDADE DE CONVÊNIO COM O ESTADO PARA RECUPERAÇÃO DA AVENIDA LIMA E SILVA, QUE A PREFEITURA UTILIZE UMA PARTE DOS RECURSOS DESTINADOS QUE SERÃO ECONOMIZADOS, QUE ESSE RECURSO SEJA UTILIZADO TAMBÉM NA RECUPERAÇÃO DA AVENIDA CASTELO BRANCO</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL, A PERMANÊNCIA DA PROFESSORA VÂNIA GASPARINA GARCIA DE FREITAS FRENTE AO CLUBE VIVÊNCIA MELHOR IDADE</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ALEX VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE UMA HOMENAGEM ESPECIAL À _x000D_
 EMPRESA DAGOBERTO BARCELLOS, PELO ANIVERSÁRIO DE 1OO ANOS</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS 60 ANOS DA ESCOLA ESTADUAL CÔNEGO ORTIZ.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA À MESA DIRETORA DO PODER LEGISLATIVO MUNICIPAL, A REALIZAÇÃO DE SESSÃO SOLENE EM_x000D_
 HOMENAGEM A FORÇA TAREFA DE COMBATE AOSCRIMES RURAIS E ABIGEATO DA POLÍCIA CIVIL"</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROPÕEM AO SENHOR PREFEITO MUNICIPAL, QUE SEJAM CONTRATADAS CIRURGIAS DE ALTA COMPLEXIDADE, ATRAVÉS DO CONSÓRCIO INTERMUNICIPAL DO VALE JACUI"</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI, CRIANDO O PROGRAMA PRIMEIROS SOCORROS NAS ESCOLAS MUNICIPAIS ."</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO, QUE SEJA FRITA UMA PALESTRA NA SEMANA DO ESTUDANTE, COM A PROFESSORA ANDREA AMESTOY PEREIRA.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA GERAL DO MUNICÍPIO, MELHORIAS NA ESTRADA DO CORREDOR DO PATRONATO.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE, A TROCA DA BASE DO SAMU PARA JUNTO AO CORPO DE BOMBEIROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, QUE SEJA COLOCADA UMA LONA NA PARTE DO TELHADO DO PRÉDIO DA PREFEITURA MUNICIPAL QUE DESABOU, PARA EVITAR DANOS NO SEU INTERIOR, UMA VEZ QUE O SEGUNDO PISO É DE MADEIRA, ATÉ QUE O PROBLEMA SEJA SOLUCIONADO."</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS PARA QUE FAÇA A ESTRADA QUE VAI AO PASSO DO MOINHO E CASCATA COM URGÊNCIA, SENDO QUE NÃO TEM CONDIÇÕES DE TRAFEGO</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO MUNICIPAL, SESSÃO SOLENE EM HOMENAGEM AOS CLUBES DE SERVIÇO, LIONS CLUBE CAÇAPAVA DO SUL, ROTARY CLUB CAÇAPAVA DO SUL, ROTARY CLUB SENTINELA E SACS.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, A VACINAÇÃO CONTRA GRIPE, DE TODO O QUADRO DE FUNCIONÁRIOS DAS EMEIS.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CADASTRAMENTO NO SISTEMA NACIONAL DE PROMOÇÃO DA IGUALDADE RACIAL (SINAPIR).</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DE PROJETO DE LEI PROIBINDO O USO DE FOGOS DE ARTIFÍCIO NO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, QUE O VEÍCULO QUE SERÁ DEVOLVIDO AO MUNICÍPIO, PELO BANCO DA AMIZADE, SEJA DESTINADO AO ABRIGO BEM ME QUER, PROFESSORA ADRIANA PORTO DA SILVA.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3233/3233_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, A CONTRATAÇÃO EMERGENCIAL DE MÉDICO VETERINÁRIO PARA O CENTRO DE BEM ESTAR ANIMAL PARA CIRURGIAS DE CASTRAÇÃO".</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE UMA HOMENAGEM ESPECIAL A EMPRESA BELLUNO TECNOLOGIA, PELA SIGNIFICATIVA EXPANSÃO EM OITO ANOS DE ATUAÇÃO EM CAÇAPAVA DO SUL".</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, A POSSIBILIDADE DA COMPRA DE UM_x000D_
 ESCOVÃO ROTATIVO ADAPTÁVEL AO TRATOR PARA SER UTILIZADO NA LIMPEZA E CAPINA DO MEIO-FIO DAS RUAS DA CIDADE DE CAÇAPAVA DO SUL".</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE CULTURA E TURISMO, A RECOLOCAÇÃO DE OUTDOOR NA ENTRADA DA CIDADE COM A SEGUINTE FRASE "CAÇAPAVA NÃO SE ENTREGA"</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, QUE SEJA CRIADO O PLANO DIRETOR DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE CAÇAPAVA DO SUL"</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA GERAL, QUE O MUNICÍPIO DE UMA DESTINAÇÃO AO PRÉDIO DA PREFEITURA SITUADA NA RUA XV DE NOVEMBRO."</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A CRIAÇÃO DE FUNDO DE BEM-ESTAR ANIMAL - FUBEM</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA GERAL, QUE SEJA ANTECIPADA AS FÉRIAS ESCOLARES MUNICIPAIS DO MÊS DE JULHO PARA O MÊS DE JUNHO</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, A CRIAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE A PRESERVAÇÃO E CONSERVAÇÃO DA FACHADA DO PRÉDIO DA PREFEITURA MUNICIPAL DE CAÇAPAVA DO SUL."</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, A CRIAÇÃO DO CONSELHO MUNICIPAL EM DEFESA DOS DIREITOS DAS MULHERES."</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA GERAL, QUE SEJA FEITO UM ESTUDO PARA CRIAÇÃO DE UMA ROTA AGRÍCOLA PARA OS VEÍCULOS PESADOS QUE TRANSPORTAM GRÃOS EM NOSSO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE GERAL QUE INCLUA NO PROJETO CIDADES DIGITAIS, O ESTUDO FEITO POR ESTE VEREADOR PARA IMPLANTAÇÃO DO PROJETO DE CÂMERAS DE MONITORAMENTO NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA ADMINISTRAÇÃO MUNICIPAL, QUE SEJA REALIZADO UM ESTUDO, COM O OBJETIVO DE ACHAR UMA MANEIRA DE INCENTIVAR, PESSOAS OU EMPRESAS A INSTALAREM CÂMERAS DE SEGURANÇAS EM SEUS IMÓVEIS.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA, A REALIZAÇÃO DE UM GRANDE EXPEDIENTE ESPECIAL, PELA PASSAGEM DOS 50 ANOS DA INDÚSTRIA DE CALCÁRIO VIGOR LTDA</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE CULTURA E TURISMO A CONSTRUÇÃO DE UM NOVO BANHEIRO NA PRAÇA OSVALDO ARANHA</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA UMA PARCERIA COM OLARIAS DO MUNICÍPIO PARA O APROVEITAMENTO DA TERRA, QUE SERÁ RETIRADA NO ALARGAMENTO DO CORREDOR DO PATRONATO.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA FEITO UM ESTUDO VISANDO CONFECCIONAR CARTÃO DE CONSCIENTIZAÇÃO PARA IDENTIFICAÇÃO DE AUTISTAS, CONFORME CID DE CADA USUÁRIO</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO GABINETE DO PREFEITO, QUE SEJA INCLUÍDO NO CONTRATO PARA O RECOLHIMENTO DE LIXO DOMÉSTICO EM CAÇAPAVA DO SUL, A OBRIGATORIEDADE DO USO DE MATERIAIS DE SEGURANÇA PARA A EMPRESA"</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DO PODER LEGISLATIVO A REALIZAÇÃO DE SESSÃO SOLENE DE OUTORGA DE TÍTULO DE CIDADÃ CAÇAPAVANA A KATHIA MARIZA GAI DIAS."</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO GABINETE DO PREFEITO, DIRECIONADO A SECRETARIA DA SÁUDE, QUE A PRIMEIRA DOSE DE MEDICAMENTO QUE É RECEITADA PELO MÉDICO PLANTONISTA, SEJA APLICADO NO PRÓPRIO PRONTO ATENDIMENTO</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO GABINETE DO PREFEITO</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>ALEX VARGAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE A PONTE DO LAGOÃO SEJA DENOMINADA FONTE OSVALDO GARCIA</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3601/ind058.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3601/ind058.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, a criação de novas vagas de estacionamento para motocicletas no centro da cidade</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3638/ind059.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3638/ind059.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a implantação de um redutor de velocidade (quebra-mola), em frente a Escola Municipal Patrício dias Ferreira.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3639/ind060.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3639/ind060.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a concessão do Título de Cidadão Caçapavano ao Senhor Manoel Luis Ferreira da Silva</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3640/ind061.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3640/ind061.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, a revisão e atualização do Código de Postura do Município</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3641/ind062.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3641/ind062.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, a instauração de sindicância</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3642/ind063.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3642/ind063.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do gabinete do prefeito, direcionado a Secretaria da Saúde, verificar a possibilidade que os veículos da Secretaria de Saúde possam dar carona as pessoas que necessitam fazer perícia nas cidades vizinhas</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3650/ind064.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3650/ind064.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora do Poder Legislativo Municipal, a realização de Sessão Solene em Homenagem aos 40 anos de fundação do PTG Ronda das Sesmarias</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3657/ind065.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3657/ind065.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a instituição do ensino da Língua Brasileira de Sinais - LIBRAS, como oficina de estudo na rede municipal de ensino</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3681/ind66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3681/ind66.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja destinado um local adequado a população para o descarte de móveis velhos.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3682/ind67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3682/ind67.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a instituição do programa Adote uma Praça</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3706/ind068.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3706/ind068.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Legislativo, a concessão do Título de Cidadão Caçapavano a Senhora Laí C. de Souza".</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>SILVIO TONDO, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3731/ind069.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3731/ind069.pdf</t>
   </si>
   <si>
     <t>Indica a mesa diretora do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3759/ind070.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3759/ind070.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do gabinete do prefeito, direcionado a Secretaria de Obras, verificar a possibilidade para que sejam colocados banheiros químicos, no Forte D. Pedro II, nos feriados e finais de semana</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PL 4324/2018</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>9MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª. TÂNIA MARIA FREITAS ARAÚJO</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª. DAIANE DA ROSA GONÇALVES</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA NATALIA BRONDANI CIOCCARI</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. SIDAULINO FAGUNDES BARBOSA</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO BATISTA DE OLIVEIRA TEIXEIRA (TITA).</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO ADVOGADO PEDRO MARQUES TEIXEIRA.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM MORONE VIEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR IVAN CARVALHO FREITAS.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR GETÚLIO DORNELES BARBOSA</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO SÉRGIO MACHADO AMADO </t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SANTA GABRIELE ALVES DA ROSA</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FA1ECIMENTO DO AMIGO BALDUINO CASSOL</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APOIO À PROPOSTA DE PLANO DE CARREIRA DOS SERVIDORES DE NÍVEL MÉDIO DA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO AMIGO RUBEM MOREIRA (RUBINHO).</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEOVEGILDO STEFANI BRIÃO</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DAVID DA PAZ CARDOSO</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ JOAQUIM ESTEL DE SOUZA</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ROMILDA JOSE FAGUNDES CHAVES</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA TEREZA MACHADO MACHADO</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO A DHAMA CLÍNICA VETERINÁRIA PELO ANIVERSÁRIO DE 1 ANO DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SÔNIA MARIA GERVASIO DE FREITAS.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A DIREÇÃO E OS COLABORADORES DO SUPER MERCADO, SUPER ENGENHO, PELAS VÁRIAS AÇÕES SOLIDÁRIAS DESENVOLVIDAS POR ESTA INSTITUIÇÃO EM PROL DA COMUNIDADE CAÇAPAVANA".</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO ASSASSINADO DA VEREADORA MARIELLE FRANCO</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO PTG OS MARAGATOS PELA REALIZAÇÃO DA 26ª CAMPEREADA ESTADUAL.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA OSVALDINA ALBARNAZ DOS SANTOS</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO SR. DALVO BRITES DE FREITAS</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDUARDO ADRIANO SILVEIRA FIGUEIRA (CHICO) </t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO CONGRATULATÓRIO AOS MOTORISTAS DA SECRETARIA DA SAÚDE DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANÍBAL LEGAS FAGUNDES RECK</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA PROFESSORA JULIETA MARIA ROSA".</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO SENHORA MARIA LUIZA MACIEL</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DORCIDES MACHADO DUTRA</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA EDITE ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A PROFESSORA MAURA DA ROSA LOPES, PELA DEDICAÇÃO NO CUIDADO, PAISAGISMO E EMBELEZAMENTO, DO JARDIM DA ESCOLA JÀNUÁRIA LEAL".</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DO SENHOR NILTON RICALDE DE FREITAS FILHO.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AOS 109 ANOS DE GLÓRIAS DO SPORT CLUB INTERNACIONAL.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO PELO RECEBIMENTO DE TÍTULO DE CÔNSUL HONORÁRIO CONCEDIDO PELO SPORT CLUB INTERNACIONAL, AO SENHOR MANUEL OLIVEIRA</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓNO A NOVA CONSULESA DO CONSULADO DE CAÇAPAVA DO SUL DO SPORT CLUB INTERNACIONAL FÁTIMA JOVANE SANTOS NUNES E VICECONSULESA LUIZE VARGAS ZANETTI</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ALCI MARIA DA ROSA_x000D_
 MONTEIRO</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>Bancada PP</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA GILDA TEREZINHA BAIRROS GONÇALVES</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ANTONIETA DIAS OLEQUES</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA IRENE MARIA LIMA.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A FRANCIELE MELLO BRASIL, CAMPEÃ DO LUP MUSIC FESTIVAL".</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER MOÇÃO DE VOTO DE REPÚDIO AO DEPUTADO ESTADUAL LUIZ FERNANDO MAINARDI PT, PELAS DECLARAÇÕES PRESTADAS EM PALESTRA NA UNIPAMPA CAMPUS CAÇAPAVA.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>RICARDO ROSSO, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ROBERTO TOLFO (RUBI)"</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA FÁTIMA ROSSANA DE SOUZA ILHA".</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO ORLINDO DA_x000D_
 SILVA LOPES</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE ROBERTO COSTA OLIVEIRA</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO CONGRATULATÓRIA, PARABENIZANDO A ESCOLA DE FUTEBOL BOLA NA REDE PROMOTORA DA 1° COPA CAÇAPAVANA DE FUTEBOL 8 CATEGORIAS SUB 9 E SUB 11. O EVENTO ESPORTIVO FOI REALIZADO NOS DIAS 21 E 22 DE ABRIL DO CORRENTE ANO, NO ESTÁDIO MUNICIPAL ARISTIDES DIAS DE MACEDO - MACEDÃO, E CONTOU COM A PARTICIPAÇÃO DAS EQUIPES DO SC INTERNACIONAL ESCOLA RUBRA (PORTO ALEGRE - RS), ESPORTE CLUBE JUVENTUDE (CAXIAS DO SUL - RS), ESPORTE CLUBE NOVO HAMBURGO (NOVO HAMBURGO - RS) E CMD (CAÇAPAVA DO SUL - RS). A PRESENTE MOÇÃO SE FAZ DEVIDO A GRANDE IMPORTÂNCIA QUE O ESPORTE TEM NA VIDA DAS PESSOAS E PRINCIPALMENTE NAS DAS CRIANÇAS".</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO LIONS CLUBE CAÇAPAVA DO SUL PELO SEU 58 0 ANIVERSÁRIO"</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DARCY ADYR RECK</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SELMAR ROSA DOS SANTOS (TIO SEMA).</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA THEREZA DA SILVA DUTRA</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ MIGUEL LOPES DE OLIVEIRA</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VILMAR FAGUNDES</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO VETERINÁRIO HENRIQUE DE FREITAS MESQUITA DA COSTA".</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO SR.RICARDO GONÇALVES</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE CARLOS ROBERTO FERNANDES JAIME.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AOS 10 ANOS DA ESCOLA ESTADUAL DE ENSINO MÉDIO ANTÔNIO JOSÉ LOPES JARDIM".</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A SOCIEDADE DOS AMIGOS DE CAÇAPAVA DO SUL (SACS), PELO BELO TRABALHO BENEFICENTE DESENVOLVIDO EM PORTO ALEGRE E AS ATIVIDADES EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3228/3228_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO NERIS DE OLIVEIRA</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DA SRª. ELENICE RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ODETE LOBATO DE LIMA</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A RAINHA E PRINCESAS DAS FESTIVIDADES ALUSIVAS AOS 10 ANOS DA ESCOLA ESTADUAL DE ENSINO MÉDIO ANTÔNIO JOSÉ LOPES JARDIM</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE LEI 2086/2011 QUE DISPÕE SOBRE A PROIBIÇÃO DE LAÇADAS EM RODEIOS E SIMILARES</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO C. T. G. FAMÍLIA NATIVISTA PELA PASSAGEM DO SEU 40 ANIVERSÁRIO</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA JOANINHA BITENCOURT DA SILVEIRA</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO PREFEITO DE SANTANA DA BOA VISTA SR. ARILTON_x000D_
 DE OLIVEIRA FREITAS (ITO) E A SUA EQUIPE DA SECRETARIA DE OBRAS</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO NOVO PRESIDENTE DA CONFEDERAÇÃO NACIONAL MUNICÍPIOS - CNM, SENHOR GLADEMIR AROLDI"</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DO SENHOR LUIZ ANTÔNIO DA PAIXÃO MEDEIROS.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA SARA MARIZA PEREIRA.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CELI ARAUJO MARQUES".</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.NEUDO SOUZA TRINDADE</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE ORACILA DA SILVA WALMARATH.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VIRGILIO RAMOS DIAS</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDEMAR KANHESKI".</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. CÉLIA VELAZQUEZ SALDANHA</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ GONZAGA ALVES</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. CLAIR CREMONESE CASTILHOS</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. GELÇA VALCARENGHI DIAS</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE EMA ROSA DA TRINDADE.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A JORDANA HENRIQUES DO SHOW DE LANÇAMENTO DO EP AQUÁRIO".</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO MÚSICO DAYSON MELLO PELO SHOW DE LANÇAMENTO DO EP DESCOBRIMENTO".</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EUNEDIO MOREIRA GONÇALVES (SEU NÉDIO).</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A OAB SUBSEÇÃO CAÇAPAVA DO SUL PELA REALIZAÇÃO DA 1_x000D_
 CONFERÊNCIA REGIONAL DE VALORIZAÇÃO DA MULHER ADVOGADA"</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A BELLUNO TECNOLOGIA, PELA PASSAGEM DO SEU 8° ANIVERSÁRIO".</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A CIA DE DANÇA E PATINAÇÃO ARTÍSTICA LEVITTA PREMIADA NA COPA XLISE DE PATINAÇÃO ARTÍSTICA E FESTIVAL DE SOLOS EM SANTA CRUZ DO SUL"</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO ARTEIROS VOLKS CLUB PELA CAMPANHA DO AGASALHO 2018</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO LIONS CLUBE DE CAÇAPAVA DO SUL, PELA CAMPANHA DE ACUIDADE VISUAL COMO PARTE DO PROGRAMA CRIANÇA AJUDA CRIANÇA, QUE ENGLOBA OUTRAS OBRAS DE CARÁTER SOCIAL DAQUELE CLUBE DE SERVIÇO".</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO OFTALMOLOGISTA DR. LUIZ GUSTAVO REETZ._x000D_
 </t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO C.T.G. FAMÍLIA NATIVISTA</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO EM COMEMORAÇÃO AOS 100 (CEM) ANOS DO SR. AMADELINO FAGUNDES_x000D_
 HENRIQUES (IN MEMORIAN)</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ADÉLIA DA SILVA TRINDADE</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. ELOISA RODRIGUES MARQUES</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARABENIZANDO O ATLETA CORREDOR DE RUA FELLIPE LIMA_x000D_
 PELO SEU DESEMPENHO NA CORRIDA RÚSTICA DA COPA NA CIDADE DE SANTA MARIA</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ALIRIO LOPES VARGAS".</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO À NOVA DIRETORIA EMPOSSADA NA ASSOCIAÇÃO DE TROVADORES_x000D_
 RUY TEIXEIRA DE FREITAS, TENDO COMO NOVO PRESIDENTE DA ENTIDADE ERIVELTON TRINDADE DIAS".</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA THEREZINHA TRAPAGA ALVES.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DA SENHORA MARIA IZABEL DA SILVA PEDROSO.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO, A ARTHUR DANZMMANN CHAVES, PELA CONQUISTA DO TÍTULO DE PENTACAMPEÃO GAÚCHO DE FUTEBOL AMERICANO PELO SANTA MARIA SOLDIERS.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MANOEL ZEFERINO TEIXEIRA_x000D_
 (MANÉCO).</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t>'MOÇÃO DE VOTO CONGRATULATÓRIO A SRTA. MARIA EDUARDA SILVA DA SILVEIRA</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA.ERNA PERES SILVA</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO AMIGO HELIO FERREIRA LOPES</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE DIRCEU DE JESUS TEIXEIRA</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO ANTÔNIO BONOTO</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.ANEZI LINHARES TEIXEIRA</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE REPUDIO" A EMPRESA RGE SUL, PELAS REITERADAS FALHAS NO ABASTECIMENTO DE ENERGIA ELÉTRICA EM NOSSO MUNICÍPIO, ESPECIALMENTE NAS LOCALIDADES DO INTERIOR QUE ACUMULAM_x000D_
 PREJUÍZOS COM A DEMORA DO REABASTECIMENTO</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CATARINO MORAIS COUTINHO.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EMERSON TEIXEIRA_x000D_
 MACHADO</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DANUBIO FIGUEIREDO GAZEN</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CELSO SIMÕES PIRES FERREIRA</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DO SENHOR DOU MACHADO NUNES._x000D_
 </t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO "FALECIMENTO DA SENHORA DILDA LOPES MENEZES.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADELINO DALCIN, APELIDO GENÉSIO</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA MARTINS DA SILVEIRA, MAIS CONHECIDA COMO CATARINA</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE JOÃO DA SILVA BARBOSA.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO CAÇAPAVANO 1º TENENTE CIRO NELSON RODRIGUES, QUE IRÁ ASSUMIR O COMANDO DO DESTACAMENTO DA BRIGADA MILITAR DE SANTANA DA BOA VISTA".</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A POLICIA RODOVIÁRIA FEDERAL PELOS 90 ANOS DA INSTITUIÇÃO NO BRASIL"</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE ALTAMIR JOSÉ PAZINATO ZAGO.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR AMARAL CARVALHO DE MEIO</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO NOVO PRESIDENTE DO ROTARY CLUB CAÇAPAVA DO SUL, SR. OTILE EUGÊNIO CASANOVA".</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>RICARDO ROSSO, JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A MARIA EDUARDA HENRIQUES FONSECA, VICE CAMPEÃ DA DECLAMAÇÃO FEMININA MIRIM DO 24° FEST MIRIM NA CIDADE DE SANTA MARIA, REPRESENTANDO O CTG_x000D_
 SENTINELA DO FORTE".</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A RODRIGO MACHADO JUNIOR, BI CAMPEÃO DA DECLAMAÇÃO MASCULINA MIRIM DO 24° FEST MIRIM NA CIDADE DE SANTA MARIA, REPRESENTANDO O CTG SENTINELA_x000D_
 DOS CERROS</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA, SILVIO TONDO</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR HENRIQUE LAGARON MARQUES</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ DOS SANTOS TRINDADE</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A AMIGA GRINGA CARVALHO PELA INAUGURAÇÃO DA CANCHA DE BOCHA CARVALHO</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR" PELO FALECIMENTO DO SENHOR ROMEU MADRID RIBEIRO.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA JURACI MATOS DA FONTOURA</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA TERESA MARIA BARCELOS VIVIAN</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. ELOAH FONTOURA MEDEIROS</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SRA. MARIA JOSÉ RODRIGUES VALLI</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO "FALECIMENTO DO JOVEM JUVENTINO DUTRA DE SENA JUNIOR</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO SINDICATO DOS TRABALHADORES RURAIS DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE PAULO ROBERTO SANTANA RODRIGUES( PAULINHO).</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARA GUSTAVO DA ROSA FREITAS, 13 ANOS DE IDADE".</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADÃO LOPES FONSECA.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. DELCIO ROSA"</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA HELENA SOARES DE SOUZA</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MOACIR LOPES D.ORNELAS</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDEM MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO DE SOUZA."</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.NEIMAR DIAS DOS SANTOS</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. SYRLEI TEREZINHA RODRIGUES ROSA</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LEDA DE OLIVEIRA_x000D_
 GONÇALVES</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA AUREA ROSA DE FREITAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL PROFESSORA JANUÁRIA LEAL</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO CONGRATULATÓRIO AO PIQUETE DE LAÇADORES GUARDA VELHA</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO PARA O JORNAL GAZETA DE CAÇAPAVA POR SUAS MIL (1000) EDIÇÕES.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA EMA DIAS FRAZÃO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE REPÚDIO.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A MARINA NOBRE ELEITA 1 `PRENDA MIRIM DO C. T. G. TROPEIROS DO PICÓ.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO A LUIZA NOBRE ELEITA 1 PRENDA ADULTO DO C. T. G. TROPEIROS DO PICÓ".</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE DALVI MELO DIAS</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JARBAS BIAGINI</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.HÉLIO PAZINATO</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DOUGLAS OLMIRO PONTES DA COSTA.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VITOR HONORATO PERCEVAL.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MILITÃO LOPES."</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA ELOAR HAAG DE MORAES</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO CONGRATULATÓRIO AO EMPRESÁRIO MARCELO SPODE</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LIOMAR DA SILVA MACHADO</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ILSON EDIR TASCHETTO</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO FRANCISCO SALDANHA RIBEIRO</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>"CONCEDE MOÇÃO DE VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ERLI SENA PERCEVAL (MIMOZO)".</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FILIPE BRUM MACHADO</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JARCI DOS SANTOS LOPES (TEQUINHO)</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr.José Análio Moreira Rosa</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3585/moc179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3585/moc179.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Comissão do CTSP - Curso Técnico de Segurança Pública</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3586/moc180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3586/moc180.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento de João Arthur de Freitas Ferreira</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3587/moc181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3587/moc181.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora ZÉLIA DUTRA GONÇALVES</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3599/moc182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3599/moc182.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento do senhor Lucio Lenir Moreira Assunção</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento da senhora Cleusa Maria Dourado Trindade</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3611/moc184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3611/moc184.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento de Maria Leniza Dorneles Esteves.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3612/moc185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3612/moc185.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento de Nedy Barbosa Garcia.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3613/moc186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3613/moc186.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Arteiros Volks Club pela 30 edição do Encontro de Fuscas, Derivados e Carros Antigos da Região da Campanha ocorrido nos dias 20 e 21 de outubro</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3614/moc187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3614/moc187.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora ALACIR VIZZOTTO DIAS</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3615/moc188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3615/moc188.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Luiz Ivano Rodrigues de Freitas</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3616/moc189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3616/moc189.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Cleusa Izolina de Castro Bressa.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3621/moc190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3621/moc190.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório a .Julia Mota de Vargas, vencedora do Concurso Cultural - Modalidade Literária 88 Palavras na categoria Poesia</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3624/moc191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3624/moc191.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório parabenizando o Instituto Estadual de Educação Dinarte Ribeiro pelo seu aniversário.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO), LUIS FERNANDO TORRES, PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3626/moc192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3626/moc192.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório, a FEMAPRO (Feira Municipal de Artesanatos, Produtos e Prestação de Serviços), pela passagem de seu Vigésimo Aniversário</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3627/moc193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3627/moc193.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora FELICIANA FERREIRA MARQUES</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA, CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3628/moc194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3628/moc194.pdf</t>
   </si>
   <si>
     <t>Concedem Moção de Voto de Profundo Pesar pelo falecimento da Senhora Eliane Silva Meira de Souza</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3629/moc195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3629/moc195.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório ao Coral Municipal Caçapavano</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3635/moc196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3635/moc196.pdf</t>
   </si>
   <si>
     <t>Concede moção de voto congratulatório ao Lions Club Caçapava, pela entrega dos 1.080 kits de remédios para Secretaria da Saúde do Município</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3643/moc197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3643/moc197.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao professor Edison Aran Nunes Krusser pelo lançamento do livro Uma Pedagogia Inventiva</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3666/moc198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3666/moc198.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. José Florencio Teixeira dos Santos</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3667/moc199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3667/moc199.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento do senhor Marciano Batista.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3668/moc200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3668/moc200.pdf</t>
   </si>
   <si>
     <t>Concede Moção Congratulatória, ao senhor Francisco Acidemar Nunes, (Tio Cida).</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3674/moc201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3674/moc201.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Agradecimento ao Dr. Marco Antônio de CarvaIho</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3675/moc202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3675/moc202.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório a Leonidas Marques.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3676/moc203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3676/moc203.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora CLAUDIA RENATA SOUZA QUADRO</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3677/moc204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3677/moc204.pdf</t>
   </si>
   <si>
     <t>Moção de Voto Congratulatório aos 50 anos da Apae.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3691/moc205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3691/moc205.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório ao Sr.Omar Fernandes</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3692/moc206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3692/moc206.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Invernada Artística Herdeiros da Tradição do CTG Sentinela do Forte"</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3698/mo207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3698/mo207.pdf</t>
   </si>
   <si>
     <t>Concede Moção Congratulatória, a Escola Estadual Nossa Senhora da Assunção</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3699/moc208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3699/moc208.pdf</t>
   </si>
   <si>
     <t>Concede Voto de profundo pesar pelo falecimento do Sr. AUGUSTO DE FREITAS OLIVEIRA- (Sr. NETO).</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3700/moc209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3700/moc209.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento do Senhor OTÍLIO DA SILVA SOUZA</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3701/moc210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3701/moc210.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório parabenizando a atleta caçapavana Tainá Alves de Oliveira pelo seu desempenho no Campeonato Estadual de Atletismo na cidade de Novo Hamburgo.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3702/moc211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3702/moc211.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório a Escola de Patinação Sonho Sobre - Rodas.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3703/moc212.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3703/moc212.pdf</t>
   </si>
   <si>
     <t>Concede Moção Congratulatória, ao Clube de Caça &amp; Pesca de Caçapava do Sul</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3704/moc213.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3704/moc213.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório a Escola de Patinação Sonho Sobre Rodas de Cachoeira do Sul</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3708/moc214.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3708/moc214.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório a SACS - Sociedade dos Amigos de Caçapava do Sul, pela realização de Jantar anual de Homenagem.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3709/moc215.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3709/moc215.pdf</t>
   </si>
   <si>
     <t>Requer voto congratulatório ao jovem LUIDY OLIVEIRA DA SILVA, pelas brilhantes conquistas: 4º lugar CHULA do ENART edição 2018 em Santa Cruz e pelo Tri campeonato CHULA no FEGAES na cidade de Cachoeira do Sul</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3711/moc216.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3711/moc216.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. Belmiro Ferreira</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3712/moc217.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3712/moc217.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório a Escola Municipal Dagoberto Barcelos.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3721/moc218.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3721/moc218.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório a Maria Eduarda Fonseca, tri campeã do 5 0 circuito anual da 18º RT, categoria Declamação Mirim Feminina.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3722/moc219.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3722/moc219.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório ao PTG Lida Campeira, alusivo aos 10 anos de existência</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3723/moc220.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3723/moc220.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Agradecimento ao Deputado Estadual Dr. Ciro Simoni</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3727/moc221.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3727/moc221.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório ao Pe. Rudnei Lasch.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3728/moc222.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3728/moc222.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento do senhor Roberto Correa Mayora (Caturra)</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3729/moc223.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3729/moc223.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Nadirlene Santos Ribeiro dos Reis</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3730/moc224.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3730/moc224.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento do Senhor EMILIO LUIZ DA SILVA</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3742/moc225.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3742/moc225.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. Hortêncio Lopes da Silva.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3743/moc226.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3743/moc226.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sra. Nair Dulce da Silva Martins</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3744/moc227.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3744/moc227.pdf</t>
   </si>
   <si>
     <t>"Concede Moção Congratulatória, a Equipe do Caçapava Futebol Clube</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3745/moc228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3745/moc228.pdf</t>
   </si>
   <si>
     <t>Moção de Voto Congratulatório, para Vitória Cidade Teixeira e Karoliny Lopes de Meio Rodrigues, eleitas Bonequinha Lions 2018/2019</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3746/moc229.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3746/moc229.pdf</t>
   </si>
   <si>
     <t>Moção de Voto Congratulatório, para Alison Souza dos Santos, Larissa Vasconcelos e Igor de Oliveira, eleitos "Aluno Destaque".</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3747/moc230.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3747/moc230.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório ao Lions Club, por mais uma edição de sucesso do Boneca Lions</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3748/moc231.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3748/moc231.pdf</t>
   </si>
   <si>
     <t>Moção de Voto Congratulatório, para Gabriela de Rosso Salerino, eleita Boneca LIONS 2018/2019.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3749/moc232.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3749/moc232.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de profundo pesar pelo falecimento da senhora Beatriz Teixeira Salermo</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3762/moc233.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3762/moc233.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento do Senhor SOLON DE JESUS DA ROSA MOREIRA</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3763/moc234.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3763/moc234.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento da senhora Angela Aide Pazinato Ribeiro</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3764/moc235.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3764/moc235.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento da senhora Oda Marques Macedo</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>8PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARQUINHO VIVIAN, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES DO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLÍCITA INFORMAÇÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO ".</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO"</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÃO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO ".</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL'</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>Bancada PMDB, Bancada PP, Bancada PT</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>RICARDO ROSSO, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3430/pedinf098n.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3430/pedinf098n.pdf</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>ALEX VARGAS, MARIANO TEIXEIRA, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO MUNICIPAL, REFERENTE AO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO PODER EXECUTIVO SOBRE O TRANSPORTE PÚBLICO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3602/pedinf106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3602/pedinf106.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre o quadro de funcionários do CMD</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3606/pedinf107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3606/pedinf107.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal sobre o transporte escolar</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3618/pedinf108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3618/pedinf108.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre Processo de Sindicância Investigatória da Assistência Social</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>SILVIO TONDO, ALEX VARGAS, MARIANO TEIXEIRA, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3619/pedinf109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3619/pedinf109.pdf</t>
   </si>
   <si>
     <t>Solicitam informação ao Poder Executivo</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3622/pedinf110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3622/pedinf110.pdf</t>
   </si>
   <si>
     <t>Solicita Informações ao Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3623/pedinf111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3623/pedinf111.pdf</t>
   </si>
   <si>
     <t>Requer, do Chefe do Poder Executivo informações sobre viagens das empresas terceirizadas .</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3632/pedinf112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3632/pedinf112.pdf</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3651/pedinf113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3651/pedinf113.pdf</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3660/pedinf114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3660/pedinf114.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente instalações da farmácia Municipal e almoxarifado.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3661/pedinf115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3661/pedinf115.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente a diárias de Prefeito, Secretários e Adjuntos.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3662/pedinf116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3662/pedinf116.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal sobre a construção da creche do Bairro Promorar.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3663/pedinf117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3663/pedinf117.pdf</t>
   </si>
   <si>
     <t>Solicita informação ao Poder Executivo</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3664/pedinf118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3664/pedinf118.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal sobre o Cemitério Municipal</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3665/pedinf119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3665/pedinf119.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o Transporte Público."</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3672/pedinf120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3672/pedinf120.pdf</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3673/pedinf121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3673/pedinf121.pdf</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3683/pedinf122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3683/pedinf122.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre o cemitério municipal.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3695/pedinf123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3695/pedinf123.pdf</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3713/pedinf124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3713/pedinf124.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre o Convênio entre Governo do Estado e Município para a recuperação da Av. Lima e Silva.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3724/pedinf125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3724/pedinf125.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre a merenda escolar municipal</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3725/pedinf126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3725/pedinf126.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo quantas MULTAS foram aplicadas pelos Fiscais de Transito do município nos últimos 12 meses (de Novembro de 2017 a Novembro de 2018, e valores das multas com suas infrações</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3732/pedinf127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3732/pedinf127.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre Processo de Sindicância Investigatória de venda de mercadorias pela Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3733/pedinf128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3733/pedinf128.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre a realização de cursos para os funcionários."</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>7PPV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DA REDE DE ESGOTO NO BECO DO VIVIAN</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, URGÊNCIA NA RECONSTRUÇÃO DO MURO DO ESTÁDIO MUNICIPAL ARISTIDES DIAS DE MACEDO</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE AO SENHOR PREFEITO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE ENTRA A DIREITA NA BR 290 NA VILA PROGRESSO AO LADO DA PROPRIEDADE DO SENHOR JOÃO GUEDES</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, ENCASCALHAMENTO DA ESTRADA DO FAXINAL.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL QUE UTILIZE O "GEORREFERENCIAMENTO, PARA AGILIZAR A REGULARIZAÇÃO FUNDIÁRIA"</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA VIGILÂNCIA SANITÁRIA QUE_x000D_
 SEJAM TOMADAS AR DEVIDAS PROVIDÊNCIAS, QUANTOS AOS CACHORROS QUE CIRCULAM PELO CENTRO DA_x000D_
 CIDADE</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA MANUTENÇÃO DA RUA JOÃO FRANCISCO DORNELLES</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL"</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA MANUTENÇÃO DA RUA PATRÍCIO PAZINATO.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA AO DNIT DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO COMPLETA DOS BANHEIROS PÚBLICOS DA PRAÇA OSVALDO ARANHA</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, A RETIRADA DE ANIMAIS QUE FICAM NAS PROXIMIDADES DA ESQUINA DAS RUAS BENJAMIN CONSTANTE COM A GAL OSÓRLO,FUNDOS DA PREFEITURA</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO E ENCASCALHAMENTO DA VILA BATISTA."</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE FAÇA CANALIZAÇÃO DE ESGOTO NA RUA EDEMIR SEIXAS, BAIRRO SÃO JOÃO"</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DOS LANCEIROS.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,_x000D_
 PARA O PATROLAMENTO E ENCASCALHAMENTO DA RUA PATRÍCIO PAZINATO."</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA O PATROLAMENTO E ENCASCALHAMENTO DA RUA JOÃO FRANCISCO DORNELES."</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA O PATROLAMENTO, ENCASCALHAMENTO E RECOLHIMENTO DE LIXO DA RUA DOS LANCEIROS</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA CONSERTADA UMA_x000D_
 GALERIA DE ÁGUA PLUVIAL QUE ENCONTRA-SE ABERTA NA RUA BALTAZAR DE BEM EM FRENTE AO MERCADO SOUTO.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE FAÇAM COM URGÊNCIA AS PINTURAS NAS FAIXAS DE SEGURANÇAS E REDUTOR DE VELOCIDADES (QUEBRA MOLAS) QUE FICA ENFRENTE A RUA NUNES ONDE FICA A ESCOLINHA EDUCAÇÃO INFANTIL NILZA TORRES DORNELES E ENFRENTE A ESCOLA MUNICIPAL SÃO JOÃO BATISTA, AMBOS BAIRRO BATISTA"</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA QUE FAÇA COM URGÊNCIA A PINTURA NA FAIXA DE SEGURANÇA E REDUTOR DE VELOCIDADE (QUEBRA MOLA) QUE FICA ENFRENTE A ESCOLA ESTADUAL CÔNEGO ORTIZ"</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA RETIRADA DO LIXO QUE ESTÃO COLOCANDO NA LOCALIDADE DA PICADA DAS GRAÇAS (INTERIOR),FICA PRÓXIMO A FAIXA 153, ONDE TEM TODO TIPO DE LIXO INCLUSIVE EMBALAGEM DE HERBICIDA AGROTÓXICO E PNEUS"</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL PARA MANUTENÇÃO DA RUA CEL. FAVORINHO DOS_x000D_
 SANTOS DIAS.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL"</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ATRAVÉS DO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ATRAVÉS DO GABINETE DO PREFEITO</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PROVIDÊNCIA ATRAVÉS DA SECRETARIA GERAL DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ATRAVÉS DA SECRETARIA GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA ATRAVÉS DO GABINETE DO PREFEITO, DIRECIONADO A SECRETARIA DE OBRAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS PARA MANUTENÇÃO DA RUA INOCÊNCIO G. DE MELLO. </t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA MANUTENÇÃO DA RUA FÉLIX DA CUNHA, ESQUINA COM A RUA MÁRIO MEDEIROS</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA ESTRADA DO RINCÃO DOS PAZ.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO PODER EXECUTIVO MUNICIPAL PARA ENCANAMENTO DO ESGOTO ENTRE AS RUAS MÁRIO MEDEIROS E RUA INOCÊNCIO G DE MELO.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3605/pedprov059.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3605/pedprov059.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência através do Gabinete do Prefeito ".</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3646/pedprov060.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3646/pedprov060.pdf</t>
   </si>
   <si>
     <t>Solicita providência do Poder Executivo Municipal para manutenção da Rua do Parreiral.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3647/pedprov061.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3647/pedprov061.pdf</t>
   </si>
   <si>
     <t>Solicita Providência através do Gabinete do Prefeito"</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3648/pedprov062.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3648/pedprov062.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência através do Gabinete do Prefeito".</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3649/pedprov063.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3649/pedprov063.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3696/pedprov064.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3696/pedprov064.pdf</t>
   </si>
   <si>
     <t>Solicita Providência através do Gabinete do Prefeito</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3705/pedprov065.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3705/pedprov065.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para limpeza na Rua Afonso Fabrício.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR CARLOS GARI DE PAULA DAMACENO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CAÇAPAVANA A JUÍZA DE DIREITO PAULA MAURÍCIA BRUN</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE DISTINÇÃO COMENDA CHARRUA À SENHORA RUTH VELHO DIAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3669/pdl097.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3669/pdl097.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caçapavano ao Senhor Manoel Luis Ferreira da Silva e da outras providências</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3670/pdl098.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3670/pdl098.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Caçapavana a Senhora Kathia Mariza Gai Dias e dá outras providências</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>10ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3720/emenda_a_lei_organica_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3720/emenda_a_lei_organica_13.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 82 da Lei Orgânica do Município que trata dos requisitos para ser secretário municipal</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>RICARDO ROSSO, ALEX VARGAS, CAIO CASANOVA, PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3757/emenda_lo_014.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3757/emenda_lo_014.pdf</t>
   </si>
   <si>
     <t>Projeto de emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>APROVA O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE CAÇAPAVA DO SUL PARA O ANO DE 20418 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO VII, DA LEI Nº 2550, DE 05 DE JANEIRO DE 2010 QUE "ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CAÇAPAVA DO SUL" PARA INCLUIR A SEÇÃO II QUE TRATA DO INSTITUTO DA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE CAÇAPAVA DO SUL/RS COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3672 DE 29 DE DEZEMBRO DE 2015, PARA ACRESCER NO QUADRO GERAL DE SERVIDORES, ANEXO III, CINCO VAGAS DO CARGO DE TÉCNICO EM ENFERMAGEM</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE POR UM PERÍODO DE 06 (SEIS) MESES, UM MÉDICO PEDIATRA E UM MÉDICO CLÍNICO GERAL PARA ATUAR NAS UNIDADES BÁSICAS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS E PROVENTOS DOS SERVIDORES EFETIVOS ATIVOS, DOS PROFESSORES, DAS FUNÇÕES GRATIFICADAS, DOS CONTRATADOS TEMPORARIAMENTE, DOS CARGOS EM COMISSÃO, DOS SERVIDORES INATIVOS E PENSIONISTAS DO PODER EXECUTIVO, CONCEDE REAJUSTE SALARIAL AOS VENCIMENTOS E PROVENTOS DOS SERVIDORES EFETIVOS ATIVOS, DOS PROFESSORES, DOS CONTRATADOS TEMPORARIAMENTE, DOS SERVIDORES INATIVOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO ALTERA O ART. 3º DA LEI Nº 1938, DE 18 DE ABRIL DE 2006 A FIM DE REAJUSTAR O VALE-ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO OU INSTRUMENTO EQUIVALENTE COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.700,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 12.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 146.250,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 245850,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAÇÃO TEMPORÁRIA DE 10 (DEZ) MONITORES DE_x000D_
 EDUCAÇÃO INFANTIL, PELO PERÍODO DE 12 (DOZE) MESES PRORROGÁVEL POR IGUAL PERÍODO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3672 DE 29 DE DEZEMBRO DE 2015 PARA ACRESCER NO QUADRO GERAL DE SERVIDORES,_x000D_
 ANEXO III, UMA VAGA DO CARGO DE PSICÓLOGO.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3672 DE 29 DE DEZEMBRO DE 2015,PARA ACRESCER NO QUADRO GERAL DE SERVIDORES,_x000D_
 ANEXO III, DUAS VAGAS DO CARGO DE MONITOR DE EDUCAÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$18.545,08 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$34.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO DE CAÇAPAVA DO SUL AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, INSTITUI PLANO DE AMORTIZAÇÃO AO DÉFICIT ATUARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 771.157,80 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL - COMPIR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$6.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 344.750,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.360.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA ECOTRAT MADEIRAS LTDA-ME, NA FORMA PREVISTA NA LEI NO. 1952 DE 16 DE MAIO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.200.000,00 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL, 140 SALÁRIO, AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS À EQUIPE DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE POR UM PERÍODO DE 06 (SEIS) MESES, DOIS MÉDICOS PEDIATRAS PARA ATUAREM NA POLICLÍNICA MUNICIPAL E CENTRO MATERNO INFANTIL, PODENDO, APÓS ESTE PERÍODO, SER PRORROGADO ATÉ O TERMO FINAL DO PROCESSO SELETIVO SIMPLIFICADO NO 2.730/2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE DESENVOLVIMENTO TURÍSTICO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.250,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE IMÓVEIS EM SITUAÇÃO URBANA CONSOLIDADA NO MUNICÍPIO_x000D_
 DE CAÇAPAVA DO SUL - RS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS COM A ASSOCIAÇÃO HOSPITAL DE CARIDADE DR. VICTOR LANG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA JC FORGEARINI E CIA LTDA, NA FORMA PREVISTA NA LEI N°. 1952 DE 16 DÓ MAIO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$175.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL DA SEGUNDA PARCELA DO 141 SALÁRIO, AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS À EQUIPE DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAÇÃO TEMPORÁRIA DE UM ENFERMEIRO (A), PELO PERÍODO DE 12 (DOZE) MESES, PODENDO SER PRORROGADO POR IGUAL PERÍODO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 243.750,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 18 E ACRESCENTA PARÁGRAFO ÚNICO E ALTERA OS ANEXOS 1 E II DA LEI MUNICIPAL N° 3451 DE 11 DE NOVEMBRO DE 2014, QUE DISPÕEM SOBRE OS EMPREENDIMENTOS E ATIVIDADES UTILIZADORES DE &amp;#8226; RECURSOS AMBIENTAIS, EFETIVA OU POTENCIALMENTE POLUIDORES OU CAPAZES, SOB QUALQUER FORMA, DE CAUSAR DEGRADAÇÃO AMBIENTAL, PASSÍVEIS DE LICENCIAMENTO AMBIENTAL DE IMPACTO DE ÂMBITO LOCAL PARA O EXERCÍCIO DA COMPETÊNCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 700.069,96 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAÇÃO TEMPORÁRIA DE DOIS ENFERMEIROS (A), PELO PERÍODO DE 12 (DOZE) MESES, PODENDO SER PRORROGADO POR IGUAL PERÍODO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONSOLIDA ACORDO DE SISTEMA DE PLANTÃO VINTE E QUATRO HORAS, DE FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DAS TARIFAS DOS SERVIÇOS PÚBLICOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM AUTOMÓVEIS DE ALUGUEL (TÁXI).</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA TEMPORÁRIO DE PAGAMENTO À VISTA - REFIS 2018, DOS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS, INSCRITOS EM DÍVIDA ATIVA ADMINISTRATIVA, PROTESTADOS E AJUIZADOS COM REMISSÃO DOS JUROS E MULTA DE MORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 22.509,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAÇÃO TEMPORÁRIA DE UM PSICÓLOGO (A), PELO PERÍODO DE 12 (DOZE) MESES, PODENDO SER PRORROGADO POR IGUAL PERÍODO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E CONCEDER SUBSÍDIO FINANCEIRO À EMPRESA ANDERSON ALBARNAZ CARDOSO &amp; CIA LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI N° 3931, DE 12 DE JANEIRO DE 2018, PARA INCLUIR A 83ª EXPOFEIRA AGROPECUÁRIA DE CAÇAPAVA DO SUL NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3590/pl4335.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3590/pl4335.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei n° 3931, de 12 de janeiro de 2018, para incluir o evento Show de patinação "Viva La Vida" no Calendário de Eventos do Município.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3591/pl4336.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3591/pl4336.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 765.104,21 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3592/pl4337.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3592/pl4337.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 166.300,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3607/pl4340.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3607/pl4340.pdf</t>
   </si>
   <si>
     <t>Normatiza reajuste de base de cálculo dos tributos, define correção de valores para o exercício de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3617/ldo_2019_116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3617/ldo_2019_116.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias - LDO, para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3630/pl4342.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3630/pl4342.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 225.332,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3631/pl4343.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3631/pl4343.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3637/pl4344.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3637/pl4344.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA TEMPORÁRIO DE PAGAMENTO À VISTA - REFIS 2018, DOS CRÉDITOS TRIBUTÁRIOS E NA O-TRIBUTA RIOS, INSCRITOS EM DÍVIDA ATIVA ADMINISTRATIVA, PROTESTADOS E AJUIZADOS COM REMISSÃO DOS JUROS E MULTA DE MORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3671/pl4345.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3671/pl4345.pdf</t>
   </si>
   <si>
     <t>"Institui o Cadastro Técnico Municipal de Atividades Potencialmente Poluidoras ou Utilizadoras de Recursos Ambientais, e cria a Taxa de Controle e Fiscalização_x000D_
 Ambiental Municipal, de acordo com a Lei Federal 6.938/81 e alterações, e dá outras providências."</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3684/pl4346.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3684/pl4346.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.816,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3685/pl4347.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3685/pl4347.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 46.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3686/pl4348.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3686/pl4348.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 17.896,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3687/pl4349.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3687/pl4349.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 937.631,50 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3688/pl4350.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3688/pl4350.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 84.150,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3689/pl4351.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3689/pl4351.pdf</t>
   </si>
   <si>
     <t>Altera o anexo 1 da Lei 3672 de 29 de dezembro de 2015, no que tange a "Escolaridade" do Cargo de Assistente em Saúde, Padrão 08.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3690/pl4352.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3690/pl4352.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA PE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 874.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3751/pl4354.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3751/pl4354.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 48.300,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3752/pl4355.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3752/pl4355.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3753/pl4356.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3753/pl4356.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Caçapava do Sul a firmar Convênio com o IPERGS, visando propiciar atendimento do Escritório do IPERGS.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3754/1-scan_20181217_114024987.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3754/1-scan_20181217_114024987.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício de 2019</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3755/pl4358.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3755/pl4358.pdf</t>
   </si>
   <si>
     <t>Autoriza servidores públicos efetivos ou comissionados a dirigirem veículos oficiais da administração pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3758/pl4360.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3758/pl4360.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município de Caçapava do Sul para o Ano de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DE FOGOS DE ARTIFICIO NO MUNICÍPIO DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS), CARGOS EM COMISSÃO, FUNÇÕES GRATIFICADAS DA CÂMARA DE VEREADORES E AOS VEREADORES DO PODER LEGISLATIVO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CRECHE PARA TODOS, AUTORIZANDO O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM INSTITUIÇÕES PRIVADAS DE ATENDIMENTO A CRIANÇAS DE 0 A 3 ANOS, PARA AQUISIÇÃO DE VAGAS, OBJETIVANDO O ATENDIMENTO AOS EXCEDENTES DA REDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ENVIO DE INFORMAÇÕES À CÂMARA DE VEREADORES SOBRE AS INDICAÇÕES E REQUERIMENTOS REMETIDOS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS AGENTES POLÍTICOS DO PODER EXECUTIVO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL Nº 3931/2018 PARA A TROCA DA DATA DO EVENTO: 3º ENCONTRO DE FUSCAS, DERIVADOS E CARROS ANTIGOS DA REGIÃO DA CAMPANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO E CONSERVAÇÃO DO PRÉDIO DA PREFEITURA MUNICIPAL DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REMOÇÃO DE VEÍCULOS IRRECUPERÁVEIS E DE VEÍCULOS ABANDONADOS EM VIA OU ESTACIONAMENTO PÚBLICO.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 2038 DE 21 DE NOVEMBRO DE 2006 E A LEI MUNICIPAL N° 3239 DE 22 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTA DE ESPERA E O NÚMERO DE VAGAS NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 12 0 E ACRESCENTA O PARÁGRAFO ÚNICO DA LEI MUNICIPAL N° 1908 DE JANEIRO DE 2006, QUE DISPÕE SOBRE O TRANSPORTE ESCOLAR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 10 DA LEI N° 3551 DE 28 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA LEI MUNICIPAL N°3931 DE 12 DE JANEIRO DE 2018, PARA INCLUIR EVENTO.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSPARÊNCIA E DIVULGAÇÃO ONLINE DAS LISTAGENS DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES, PROCEDIMENTOS E CIRURGIAS NA REDE PÚBLICA MUNICIPAL NO ÂMBITO DE CAÇAPAVA DO SUL E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>"FICA DENOMINADO ARQUIVO HISTÓRICO MUNICIPAL NICOLAU DA SILVEIRA ABRÃO, O ESPAÇO SALVAGUARDA  LOCALIZADO JUNTO AO -CENTRO MUNICIPAL DE CULTURA DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAÇAPAVA DO SUL O DIA DA SAÚDE OCULAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O ENVIO À CÂMARA MUNICIPAL DE VEREADORES, CÓPIA DE TODOS OS DECRETOS EDITADOS PELO PODER EXECUTIVO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DATA DO EVENTO NO ANEXO DA LEI MUNICIPAL N° 3931/18, DE 12 DE JANEIRO DE 2018, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 12 DA LEI MUNICIPAL N° 1908 DE JANEIRO DE 2006, QUE DISPÕE SOBRE O TRANSPORTE ESCOLAR DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERAR DE UTILIDADE PÚBLICA MUNICIPAL O GRUPO DE APOIO A BRIGADA MILITAR</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE CAPACETE PARA INGRESSO E PERMANÊNCIA EM ESTABELECIMENTOS PÚBLICOS OU PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3588/pl4338.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3588/pl4338.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Alí de Nolé Dutra, Ponte do Lagoão - 2 Neste Município.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3589/pl4339.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3589/pl4339.pdf</t>
   </si>
   <si>
     <t>Institui como Patrimônio Público Cultural Religioso a Comemoração em Homenagem a Santa Bárbara, a ser realizada no mês de dezembro de cada ano.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3710/pl4353.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3710/pl4353.pdf</t>
   </si>
   <si>
     <t>Fica denominado Nelsis Coradini, o novo Centro de Referência em Ação Social (CRAS), localizado à Rua Luiz Renato de Freitas Moraes, Lote 03,  quadra 675, no Bairro Floresta, nesta cidade</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3756/pl4359.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3756/pl4359.pdf</t>
   </si>
   <si>
     <t>Declara como bem integrante do patrimônio cultural imaterial do município de Caçapava do Sul e considera como atividade desportiva a prova de Laço e dá outras providências.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>ALEX VARGAS, CAIO CASANOVA, JUSSARETE VARGAS, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E REGULAMENTA O PLANTÃO DE ATENDIMENTO 24 HORAS PELO SISTEMA DE RODÍZIO PARA FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DA ENTREGA DE TÍTULOS HONORÍFICOS E HOMENAGENS EM SESSÕES SOLENES OU GRANDE EXPEDIENTE ESPECIAL REALIZADAS PELA CÂMARA MUNICIPAL DE CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 03612017, COM ALTERAÇÃO DOS PARÁGRAFOS 10 E 20 DO ART. 20 DA RESOLUÇÃO 036/2017.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS PARA CONCESSÃO DE TÍTULOS HONORÍFICOS NA CÂMARA DE VEREADORES DE_x000D_
 CAÇAPAVA DO SUL</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3697/projrel46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3697/projrel46.pdf</t>
   </si>
   <si>
     <t>Regulamenta o valor da bolsa estágio e o número de vagas a serem preenchidas por estagiários na Câmara de Vereadores de Caçapava do Sul.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>6REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO DA ESTRADA DO CORREDOR, LOCALIZADA NO RINCÃO BONITO.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA RUA ARCO ÍRIS NA VILA HENRIQUES</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A PINTURA NAS FAIXAS DE SEGURANÇAS SAÍDA PARA BAGÉ ENFRENTE A RUA NUNES, ONDE FICA A ESCOLINHA DE EDUCAÇÃO INFANTIL NILZA TORRES DORNELES E ENFRENTE A ESCOLA MUNICIPAL SÃO JOÃO BATISTA AMBOS NO BAIRRO BATISTA</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO NA ESTRADA DA CALÇADA E O CONSERTO DA PONTE DE MADEIRA QUE FICA NA MESMA ESTRADA, POIS ESTA EM PÉSSIMAS CONDIÇÕES DE TRÁFEGO ONDE PODE OCORRER UM GRAVE ACIDENTE</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A REPOSIÇÃO DAS PEDRAS DE PARALELEPÍPEDOS NA RUA LINO AZAMBUJA, AO LADO DA PADARIA MODELO.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO A_x000D_
 LIMPEZA, O CONSERTO DO ESGOTO QUE ESTÁ CORRENDO A CÉU ABERTO E A RECUPERAÇÃO DA_x000D_
 PAVIMENTAÇÃO NA RUA BARÃO DE CAÇAPAVA NO TRECHO ENTRE A AVENIDA PINHEIRO_x000D_
 MACHADO E AVENIDA PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO, ENCASCALHAMENTO E LIMPEZA DO ACOSTAMENTO DA ESTRADA DO RINCÃO DOS BITENCOURT</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO E MEIO AMBIENTE, JUNTAMENTE COM A SECRETARIA DE OBRAS, QUE SEJA CONSTRUÍDO UMA REDE DE CAPTAÇÃO DAS ÁGUAS PLUVIAIS, SAINDO DA ESQUINA DA RUA NUNES PERPENDICULAR A AVENIDA PRESIDENTE KENNEDY, LIGANDO-A NA REDE JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PINTURA NA FAIXA DE SEGURANÇA ENFRENTE A ESCOLA ESTADUAL CÔNEGO ORTIZ".</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO PASSO FEIO.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, A CONTRATAÇÃO OU NOMEAÇÃO IMEDIATA DE MONITORES PARA AS EMEIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, DEPARTAMENTO DE TRANSITO, A RETIRADA DE VEÍCULOS SUCATEADOS DA TRAVESSA TAMANDARÉ NO CENTRO DA CIDADE".</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO TRIBUNAL REGIONAL ELEITORAL DO RIO GRANDE DO SUL SOLICITANDO A PRORROGAÇÃO NO PRAZO FINAL PARA RECADASTRAMENTO BIOMÉTRICO.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, A CONTRATAÇÃO OU NOMEAÇÃO IMEDIATA DE MONITORES ESPECIAIS PARA AS EMEIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADAS NA COMUNIDADE DA PICADA GRANDE.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA EFETUADA LIMPEZA E ROÇADA NA RUA VALDEMAR SEIXAS, NAS PROXIMIDADES DO CTG FAMÍLIA NATIVISTA</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ENCASCALHAMENTO DO CORREDOR MUNICIPAL QUE DÁ ACESSO AS PROPRIEDADES DOS SENHORES DEUZIMAR, JULIO, MAUDIA, GUILHERME, MARTA GARCIA, ARI JESUS LOPES DA ROSA NA LOCALIDADE DO IRAPUAZINHO.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A LIMPEZA E A CONSERVAÇÃO DO PARQUE DA FONTE DO MATO.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA QUE FAÇA PATROLAMENTO, ENCASCALHAMENTO E LIMPEZA DE RUA NA VILA SATÉLITE, MINAS DO CAMAQUÃ</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO DO CORREDOR DO MANO VELOSO NA ESTRADA DA AVIAÇÃO.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O CONSERTO DE UM_x000D_
 BURACO NA RUA IJUI.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, SETOR ILUMINAÇÃO PÚBLICA, REPOSIÇÃO DE LÂMPADA NA RUA ARTHUR PRATES CHAVES, QUADRA 27 CASA 14, NO BAIRRO PROMORAR."</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA VILA PEREIRINHA</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA RUA JULIO ZAGO, BAIRRO ORFILA.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA RUA VALMIR PAZ LEÃO, BAIRRO ORFILA.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, ENVIO DE CORRESPONDÊNCIA A COMISSÃO DE TRÂNSITO SOLICITANDO PINTURA DE FAIXA DE_x000D_
 SEGURANÇA EM FRENTE AO ACESSO A ESCOLA MUNICIPAL INOCÊNCIO PRATES CHAVES, APM E O INSTITUTO DE EDUCAÇÃO PROF. MARIA. AUGUSTA MARQUES</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO A REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA VERANOPOLIS. 249 ESQUINA COM A RUA. JOÃO GALVAO MACHADO.'</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO A REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA LIBERATO FEITEIRO, 1 1."</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA DA LIBERDADE, 1101 NO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, SETOR DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, LIMPEZA E ROÇADA NO ACESSO DO BAIRRO PROMORAR".</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, ATRAVÉS DO DEPARTAMENTO DE ILUMINAÇÃO PÚBLICA, A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NO CORREDOR DO PATRONATO"</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONCERTO DA RUA LUIS COELHO LEAL NO BAIRRO SUL"</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE FAÇA O CONCERTO DE UM BURACO NA RUA PRESIDENTE KENNEDY ENFRENTE A ACADEMIA SAÚDE E CIA COM URGÊNCIA".</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DA MESA DIRETORA DA CÂMARA DE VEREADORES, A CONVOCAÇÃO DO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O ENCASCALHAMENTO DA RUA BRENO OSÓRIO PEREIRA, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO E MEIO AMBIENTE, QUE SEJA FEITO A DELIMITAÇÃO DO PASSEIO PUBLICO, NA RUA DAS PEDRAS (BECO EM FRENTE A ASSOCIAÇÃO DO MÔNEGO).</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE COLOQUE UM HORÁRIO FIXO PARA O FECHAMENTO DOS PORTÕES DO CEMITÉRIO MUNICIPAL PARA MELHORES SEGURANÇAS A POPULAÇÃO".</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA, DE OBRAS, CONSERTO DA RUA CEL. PEDRO OSÓRIO PRÓXIMO AO NÚMERO 207</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS,JUNTO AO DEPARTAMENTO DE TRÂNSITO, QUE SEJA FEITO A SINALIZAÇÃO DAS RUAS DOS BAIRROS PROMORAR E SUL, COM A COLOCAÇÃO DE PLACAS COM DENOMINAÇÃO OFICIAL DAS MESMAS</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO A REPOSIÇÃO DE_x000D_
 LÂMPADAS NA LOCALIDADE DO SANTA BÁRBARA PROPRIEDADE EM NOME DA SENHORA ZÉLIA INES RODRIGUES DA PAIXÃO.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, O PATROLAMENTO E ENCASCALHAMENTO NA RUA MIGUEL PAZ, FUNDOS DA COTRISUL, VILA SUL</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, DEPARTAMENTO DE TRÂNSITO QUE SEJA COLOCADO TACHÕES (REDUTORES DE VELOCIDADE) EM FRENTE AO SUPERMERCADO KAISER DA RUA PRESIDENTE KENNEDY</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SETOR ILUMINAÇÃO PÚBLICA, REPOSIÇÃO DE LÂMPADAS NA RUA NICOLAU SILVEIRA ABRÃO (EM SALSO), EM FRENTE AO NÚMERO 707 E 999.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A COLETA DO LIXO ORIGINADO DA LIMPEZA DE PÁTIOS QUE SE ENCONTRA DEPOSITADO NA RUA TIRADENTES NO TRECHO ENTRE A RUA DOM PEDRO II E RUA 8 DE DEZEMBRO, BAIRRO SÃO GERÔNIMO</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O RECOLHIMENTO DO LIXO NO CORREDOR DO PATRONATO".</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA RUA DILMA SANTOS CHAVES, BAIRRO PAZINATO.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADAS NA RUA IDIO PERCEVAL , BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, O PATROLAMENTO, ENCASCALHAMENTO E O DESENTUPIMENTO DE BUEIROS NA PARADA COTA, COXILHA DA ÁRVORE.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, A ABERTURA DOS BANHEIROS NA PRAÇA EM FRENTE AO HOSPITAL DR. VICTOR LANG.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RETIRADA DE UM ENTULHO, QUE SE ORIGINOU DA TERRAPLANAGEM DA PAVIMENTAÇÃO INACABADA DA RUA SILVA JARDIM, ESQUINA COM A RUA BALTAZAR DE BEM CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA CONSTRUÍDA UMA CAIXA DE CAPTAÇÃO DAS ÁGUAS PLUVIAIS (BOCA DE LOBO) NA RUA SILVA JARDIM ESQUINA COM A RUA BALTAZAR DE BEM, LADO ESQUERDO DA RUA SENTIDO BAIRRO FLORESTA, (REFERÊNCIA ESQUINA DO MERCADO CASCATA).</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA CONSERTADO UM BUEIRO ABERTO EM VIA PÚBLICA, NA RUA DA LIBERDADE."</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNCIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NO RINCÃO DOS PAZ E CORREDORES."</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, A RETIRADA DE ENTULHO FRENTE À RESIDÊNCIA NÚMERO 596 DA RUA BALTAZAR DE BENS NO BAIRRO SANTA RITA ".</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA RUA GENERAL NETO PRÓXIMO AO NÚMERO 30</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADA" NA RUA BENJAMIM CONSTANT EM FRENTE AO N° 1178</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, LEVANTAMENTO CADASTRAL DOS TERRENOS E CAPELAS DO CEMITÉRIO MUNICIPAL E DO CEMITÉRIO MÁRIO BITENCOURT (CATACUMBAS), PARA POSTERIORMENTE TRAÇAR UM PLANEJAMENTO ESTRATÉGICO QUE VISE A MAIOR SEGURANÇA DOS FAMILIARES DURANTE A VISITAÇAO."</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA RUA GABRIEL COMES LUCAS, 383 E RUA JOÃO PINOS DE FREITAS, 61</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, A CONSTRUÇÃO DE UM ABRIGO (PARADA DE ÔNIBUS) COM LATERAIS, EM FRENTE AO PRESIDIO ESTADUAL".</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A LIMPEZA DE VALAS NA RUA ALTER CINTRA DE OLIVEIRA, BAIRRO DOM PEDRO II.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA COLOCADO SUPORTES E LÂMPADAS NO 1° E 2° POSTE NO INICIO DA RUA JOÃO GUEDES, BAIRRO PROMORAR, SOLICITA-SE AINDA A REPOSIÇÃO DE LÂMPADA NO 3° POSTE DA REFERIDA RUA, AMBOS DO LADO DIREITO SENTIDO INTERIOR DO BAIRRO.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA FEITO A PINTURA DE UMA FAIXA DE SEGURANÇA EM FRENTE AO CENTRO CLINICO EM AMBOS OS SENTIDOS.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO E CONCLUSÃO DA REDE DE ESGOTO, NA TRAVESSA VALDOMIRO TRINDADE, ESQUINA RUA MÁRIO_x000D_
 MEDEIROS.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DA SAÚDE, PROVIDÊNCIAS SOBRE A FALTA DE ATENDIMENTO MÉDICO NO EFS II - SANTA RITA</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, PROVIDÊNCIAS SOBRE A FALTA DA AUXILIAR DE CONSULTÓRIO DENTÁRIO NO ESF IV -VILA HENRIQUES</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PASSEM UMA MAQUINA PARA TAPAR OS BURACOS E ARRUMAR AS VALAS NA RUA PROFESSOR LUIZ DOS SANTOS, PRÓXIMO O DEPOSITO DO DETRAN NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, INSPEÇÃO E REPOSIÇÃO DE LÂMPADA" NA RUA JOSÉ OSÓRIO 'TORRES EM FRENTE AO N° 199."</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE NA RUA GAL. OSÓRIO, EM FRENTE A CENTER CHURRASCARIA.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA ANITO PEREIRA EM FRENTE AO N° 99,BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A MANUTENÇÃO DAS RUAS NA LOCALIDADE DA MINAS DO CAMAQUÃ.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA RUA DO ATERRO, NO BAIRRO SUL</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA QUE FAÇAM O ENCANAMENTO DE ESGOTO QUE ESTA AO CÉU ABERTO NA RUA JOÃO PINOS DE FREITAS ENFRENTE O N° 421, BAIRRO SÃO JUDAS TADEU".</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E O ENCASCALHAMENTO DA ESTRADA DO PASSO DO COCA, QUE LIGA O FAXINAL AO RINCÃO DE LOURDES 1  DISTRITO</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO NO CRUZAMENTO DA RUA GAL. OSÓRIO COM A RUA BENJAMIN CONSTANT, EM FRENTE AO SINE.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A LIMPEZA NO ENTORNO DA EMEI DIONÉIA SOARES, BAIRRO PROMORAR.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A MANUTENÇÃO E A RECUPERAÇÃO DOS APARELHOS DE GINÁSTICA DA ACADEMIA ALEXANDRE SEVERO (XANDI).</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR QUE ENTRA A ESQUERDA DO CEMITÉRIO DA BELA VISTA, LIGANDO O RINCÃO DE LOURDES A ESTRADA QUE DÁ ACESSO AO PASSO DO MILTON.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO SANTA BARBARA A MESMA QUE DA ACESSO A PROPRIEDADE DO SR° CAVALHEIRO DA VICAL TUR</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, URGÊNCIA NA RECONSTRUÇÃO DAS CABECEIRAS DA PONTE DO PASSO DO TIO PICA DA LOCALIDADE DO PASSO DO UMBU</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>SILVIO TONDO, ALEX VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO, ENCASCALHAMENTO E OS DESÁGÜE DA ESTRADA DO RINCÃO DE LOURDES DA ENTRADA DO ASFALTO ATÉ A CAPELA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECOLOCAÇÃO DOS PARALELEPÍPEDOS NUM BURACO NA RUA GAL OSÓRIO EM FRENTE AO INSTITUTO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE SEJA FEITA REFORMA E LIMPEZA DA CAPELA MORTUÁRIA DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO DO CALÇAMENTO NA RUA LUCIO JAIME, CRUZAMENTO COM A RUA BALTAZAR DE BEM.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DA SAÚDE, PROVIDÊNCIAS SOBRE O_x000D_
 AUMENTO DO PERCURSO DO ÔNIBUS QUE TRANSPORTA OS PACIENTES DA HEMODIÁLISE PARA CACHOEIRA DO SUL"</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE_x000D_
 LÂMPADAS NA LOCALIDADE DA COXILHA SÃO JOSÉ.'</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DA RUA ANITA HAAG ALVES EM FRENTE AO N° 096, ABAIXO DA ANTIGA USINA DE ASFALTO, NO BAIRRO PROMORAR"</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO_x000D_
 UM CASCALHAMENTO NA RUA FAVORINO DIAS</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR NELSON CÉSAR CARVALHO MARTINS, SUPERINTENDENTE REGIONAL DA 8A SUPERINTENDÊNCIA DO DAER DE BAGÉ, PARA SOLICITAR O PATROLAMENTO E ENCASCALHAMENTO NA RS 625 QUE DÁ ACESSO A LOCALIDADE DAS MINAS DO CAMAQUÃ."</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>SILVIO TONDO, ALEX VARGAS, JUSSARETE VARGAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E_x000D_
 ENCASCALHAMENTO DA RUA TAURINO SALDANHA, CENTRO</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, CONSERTO DE TUBULAÇÃO NA RUA ADÃO LOPES DE MEIO EM FRENTE AO N°035 NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O RECOLHIMENTO DO LIXO PROVENIENTE DA LIMPEZA DOS PÁTIOS NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO BAIRRO SUL.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>Comissão de Educação, Saúde e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO AUDIÊNCIA COM_x000D_
 SECRETÁRIO DE MUNICÍPIO DE PLANEJAMENTO.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, CONSERTO COM URGÊNCIA DA PASSARELA DA ENTRADA DO PASSO DOS ENFORCADOS".</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A DESOBSTRUÇÃO DE BUEIROS NA RUA PEDRO LINHARES EM FRENTE AO N° 31, NO BAIRRO SÃO DOMINGOS</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, CONSERTO DA ESTRADA_x000D_
 MUNICIPAL QUE LIGA O PASSO DO CAÇÃO A RS 625."</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>Comissão de Obras, Serviços Públicos e Segurança</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, DO PRESIDENTE DO PODER LEGISLATIVO QUE SOLICITE UMA AUDIÊNCIA PUBLICA PARA DEBATER A_x000D_
 PRESTAÇÃO DE SERVIÇO DA RGE SUL</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DA RUA CIPRIANO GUEDES DE SOUZA BAIRRO NEGRINHO DO PASTOREIO</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO DA RUA JOÃO BATISTA POGLIA NO BAIRRO BATISTA ESSA RUA E DA ESCOLA MUNICIPAL ENSINO FUNDAMENTAL SÃO JOÃO BATISTA".</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O CONCERTO DOS BANCOS QUEBRADOS DA PRACINHA DA RUA SILVA JARDIM.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E_x000D_
 ENCASCALHAMENTO DA RUA DALI ALVES BAIRRO SUL.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, QUE SEJA FEITO MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO DA ROTULA DO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A RECUPERAÇÃO DO CALÇAMENTO DA RUA SILVA JARDIM ESQUINA COM A RUA JULIO DE CASTILHOS CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DAS PONTAS DO SANTA BARBARA INICIANDO NA FRENTE DA PROPRIEDADE DO DOUTOR HÉLIO ATÉ A ÚLTIMA PASSARELA.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E ENCASCALHAMENTO DA RUA ANTÔNIO REDOVINO TASCA, BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A LIMPEZA DE VALAS E DESENTUPIMENTO DE BUEIROS NA RUA ANTÔNIO PERCEVAL, BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E ENCASCALHAMENTO NA RUA ANIBAL CHAVES MARQUES, AO LADO DA ASSOCIAÇÃO MÔNEGO.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA SILVA JARDIM NO TRECHO ENTRE A RUA BALTAZAR DE BEM E A RUA BARÃO DE CAÇAPAVA, EM FRENTE AO NÚMERO 42.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RETIRADA DE GALHOS E LIXO DE QUINTAL QUE TEM NA AV. RIO BRANCO AO LADO DO HOSPITAL DE CARIDADE</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RETIRADA DE GALHOS E LIXO DE QUINTAL QUE TEM NA AV. CORIOLANO CASTRO, PRÓXIMO A LOJA DE AUTO PEÇAS 4 RODAS</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO SALSO DA PONTE DA CORSAN ATÉ O ACESSO AO SANTUÁRIO DO PIRAJU</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A MANUTENÇÃO DA RUA CÂNDIDO DE FREITAS, BAIRRO PAZINATO</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA PICADA DAS GRAÇAS</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO E CASCALHAMENTO DA RUA ARNALDO VAILI</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO E CASCALHAMENTO DA RUA RUI BARBOSA NA VILA PINHEIRO</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA PICADA GRANDE</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, O CONSERTO DE ESGOTO NA RUA LUCIO JAIME</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PARA FAZER CONSERTO DE UM CANO DE ESGOTO QUE ESTA QUEBRADO NA RUA CASTELO BRANCO N° 1130, EM FRENTE À GARAGEM DO SENHOR JOSÉ MARQUES</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE CORRESPONDÊNCIA AO SENHOR PREFEITO MUNICIPAL SOLICITANDO REPOSIÇÃO DE LÂMPADAS NA RUA SANTOS DUMONT, 1621.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, CONSERTO DE BUEIRO E_x000D_
 MANUTENÇÃO DA ESTRADA DA VARZINHA, QUE SE ENCONTRA INTERROMPIDA PARA VEÍCULOS DE GRANDE_x000D_
 PORTE."</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS ESTACIONAMENTO OBLÍQUO EM FRENTE AO MERCADO MAIS ECONÔMICO</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O PATROLAMENTO E O ENCASCALHAMENTO DA ESTRADA DO FRIGORÍFICO ATÉ A DESCIDA DA SERRA DO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A MANUTENÇÃO DA RUA DO ARVOREDO</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A MANUTENÇÃO DA ESTRADA DA AVIAÇÃO</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A MANUTENÇÃO DO CRUZAMENTO DA AV. PINHEIRO MACHADO COM A AV. CASTELO BRANCO.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA GERAL, PARA SECRETARIA DE OBRAS, PATROLAMENTO E ENCASCALHAMENTO DAS RUAS FRANCISCO DUTRA DE OLIVEIRA E NESTOR MARTINS SILVA NO BAIRRO NEGRINHO DO PASTOREIO</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3580/req158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3580/req158.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Estrada Cancha dos Fagundes que liga Estrada do Salso</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3581/req159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3581/req159.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento das Ruas Veranópolis e Afonso Fabrício, Bairro Santa Rita</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3582/req160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3582/req160.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da Rua Esperanto Bairro Mercedes</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3583/req161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3583/req161.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Rua 212 Bairro São Domingos.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3593/req162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3593/req162.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da estrada da Pedra do Segredo, especialmente na_x000D_
 proximidade da entrada dos Rosas</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>ALEX VARGAS, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3594/req163_P4eG3JT.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3594/req163_P4eG3JT.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras, o patrolamento e cascalhamento na Rua Pércio Nicola, no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3595/req164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3595/req164.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras, o patrolamento, cascalhamento e desobstrução de bueiros no Rincão dos Nizas</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3596/req165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3596/req165.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da Rua Pércio Nicola</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3597/req166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3597/req166.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da estrada do Salso próximo ao Cerrito do Ouro neste município</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3598/req167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3598/req167.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da última ponte da estrada as Pontas do Santa Bárbara, que liga ao Segredo próximo a propriedade do seu_x000D_
 Hélio Dotto</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3603/req168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3603/req168.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, o conserto de tubulação de esgoto na Rua Alexandre Madrid Barbosa em frente ao número 10 no Bairro D. Pedro II</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3604/req169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3604/req169.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras, o patrolamento, cascalhamento e desobstrução de bueiros na Rua Retaxerxes Pires Machado.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3608/req170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3608/req170.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3609/req171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3609/req171.pdf</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal conserto do muro e manutenção na cobertura das arquibancadas do estádio Municipal Aristides Dias de Macedo</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3620/req173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3620/req173.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo através da secretaria de obras, o patrolamento, encascalhamento e desobstrução de bueiros na Rua Júlio Zago no bairro Orfila</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3625/req174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3625/req174.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Estrada Rincão dos Vieira</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3633/req175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3633/req175.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Rua Antônio Perceval, Bairro São Domingos</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>ALEX VARGAS, RICARDO ROSSO</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria de obras o patrolamento e encascalhamento no Rincão dos Seixas e corredores</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3636/req177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3636/req177.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da estrada que liga a Aviação ao Passo do Moinho, próximo ao Clube Caça e Pesca</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3644/req178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3644/req178.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento nas Estradas da Guarda Velha, Passo do Umbú, Angelino e Cerro do Martins".</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3645/req179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3645/req179.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento no Rincão da Salete</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3652/req180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3652/req180.pdf</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3653/req181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3653/req181.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento, encascalhamento e colocação de bueiros na localidade do Passo dos Mathias.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3654/req182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3654/req182.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Rua Marta Arlete, Bairro Promorar".</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3655/req183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3655/req183.pdf</t>
   </si>
   <si>
     <t>"Requer ao Poder Executivo Municipal, conserto na canalização de esgoto da Rua General Neto entre a Barão e a Baltazar de Bem, Centro".</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3656/req184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3656/req184.pdf</t>
   </si>
   <si>
     <t>"Requer providencias por parte do superintendente Geral do INSS RS, quando do atendimento ao público e perícias agendadas em outras comarcas"</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3658/req185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3658/req185.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a identificação das ruas do Bairro Promorar</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a manutenção da Rua Breno Osório Pereira Bairro Floresta</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3678/req187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3678/req187.pdf</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3679/req188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3679/req188.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento, encascalhamento e limpeza das sarjetas no Rincão dos Godinho.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3680/req189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3680/req189.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento e encascalhamento na estrada que dá acesso ao lixão.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3693/req190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3693/req190.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da Estrada dos Fagundes."</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3694/req191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3694/req191.pdf</t>
   </si>
   <si>
     <t>REQUER envio de Correspondência ao Senhor Prefeito Municipal solicitando a reforma dos Banheiros do Cemitério das catacumbas.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3707/req192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3707/req192.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento, encascalhamento e Limpeza de Bueiros na Rua Marta Arlete Teixeira no Bairro promorar</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3715/req193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3715/req193.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, desobstrução de bueiros e reparos em Geral da Rua 12 Agosto ( Beco ).</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3716/req194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3716/req194.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a Estrada do Passo do Moinho, depois da ponte."</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3717/req195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3717/req195.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a recuperação de calçamento</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3718/req196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3718/req196.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização da manutenção da Vila Pereirinha."</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3719/req197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3719/req197.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento e encascalhamento na Rua Tomé Medeiros, no trecho entre as ruas Baltazar de Bem e Dom Pedro II, no bairro Mercedes.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3726/req198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3726/req198.pdf</t>
   </si>
   <si>
     <t>REQUER envio de Correspondência ao Senhor Prefeito Municipal solicitando o patrolamento e cascalhamento da primeira a entrada a direita na estrada principal do Pinheiro.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3734/req199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3734/req199.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a realização da manutenção das estradas do interior</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3735/req200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3735/req200.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, para que faça com URGÊNCIA, roçada e limpeza nas laterais do ESCADÃO.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3736/req201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3736/req201.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Vila Dagoberto Barcelos (Caieiras)</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3737/req202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3737/req202.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, departamento de transito, o conserto ou a retirada dos tachões de redutor de velocidade na Rua Barão de Caçapava</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3738/req203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3738/req203.pdf</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3739/req204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3739/req204.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a realização de uma analise de água para o consumo humano da Fonte do Mato</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3740/req205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3740/req205.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a realização da manutenção da iluminação pública no Bairro Sul.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>Requer do poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpada" na Rua Dali Alves em frente ao n° 135.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3750/req207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3750/req207.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a realização de manutenção da estrada do Tarumã</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3760/req208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3760/req208.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a realização da manutenção da Rua Baltazar de Bem.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3761/req209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3761/req209.pdf</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3765/req210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3765/req210.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o conserto de um buraco na esquina da rua Raul Antunes da Rosa com a Av. Castelo Branco.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3766/req211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3766/req211.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras que seja frita a roçada, limpeza das sarjetas e desobstrução de bueiros na rua Afonso Fabrício_x000D_
 entre as ruas flui e Pedro Osório.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -8400,67 +8400,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3601/ind058.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3638/ind059.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3639/ind060.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3640/ind061.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3641/ind062.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3642/ind063.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3650/ind064.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3657/ind065.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3681/ind66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3682/ind67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3706/ind068.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3731/ind069.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3759/ind070.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3585/moc179.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3586/moc180.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3587/moc181.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3599/moc182.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3611/moc184.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3612/moc185.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3613/moc186.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3614/moc187.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3615/moc188.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3616/moc189.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3621/moc190.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3624/moc191.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3626/moc192.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3627/moc193.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3628/moc194.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3629/moc195.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3635/moc196.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3643/moc197.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3666/moc198.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3667/moc199.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3668/moc200.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3674/moc201.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3675/moc202.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3676/moc203.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3677/moc204.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3691/moc205.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3692/moc206.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3698/mo207.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3699/moc208.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3700/moc209.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3701/moc210.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3702/moc211.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3703/moc212.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3704/moc213.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3708/moc214.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3709/moc215.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3711/moc216.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3712/moc217.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3721/moc218.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3722/moc219.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3723/moc220.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3727/moc221.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3728/moc222.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3729/moc223.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3730/moc224.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3742/moc225.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3743/moc226.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3744/moc227.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3745/moc228.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3746/moc229.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3747/moc230.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3748/moc231.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3749/moc232.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3762/moc233.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3763/moc234.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3764/moc235.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3430/pedinf098n.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3602/pedinf106.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3606/pedinf107.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3618/pedinf108.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3619/pedinf109.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3622/pedinf110.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3623/pedinf111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3632/pedinf112.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3651/pedinf113.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3660/pedinf114.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3661/pedinf115.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3662/pedinf116.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3663/pedinf117.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3664/pedinf118.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3665/pedinf119.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3672/pedinf120.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3673/pedinf121.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3683/pedinf122.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3695/pedinf123.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3713/pedinf124.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3724/pedinf125.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3725/pedinf126.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3732/pedinf127.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3733/pedinf128.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3605/pedprov059.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3646/pedprov060.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3647/pedprov061.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3648/pedprov062.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3649/pedprov063.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3696/pedprov064.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3705/pedprov065.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3669/pdl097.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3670/pdl098.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3720/emenda_a_lei_organica_13.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3757/emenda_lo_014.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3590/pl4335.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3591/pl4336.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3592/pl4337.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3607/pl4340.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3617/ldo_2019_116.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3630/pl4342.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3631/pl4343.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3637/pl4344.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3671/pl4345.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3684/pl4346.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3685/pl4347.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3686/pl4348.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3687/pl4349.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3688/pl4350.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3689/pl4351.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3690/pl4352.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3751/pl4354.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3752/pl4355.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3753/pl4356.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3754/1-scan_20181217_114024987.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3755/pl4358.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3758/pl4360.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3588/pl4338.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3589/pl4339.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3710/pl4353.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3756/pl4359.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3697/projrel46.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3580/req158.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3581/req159.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3582/req160.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3583/req161.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3593/req162.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3594/req163_P4eG3JT.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3595/req164.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3596/req165.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3597/req166.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3598/req167.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3603/req168.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3604/req169.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3608/req170.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3609/req171.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3620/req173.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3625/req174.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3633/req175.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3636/req177.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3644/req178.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3645/req179.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3652/req180.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3653/req181.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3654/req182.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3655/req183.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3656/req184.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3658/req185.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3678/req187.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3679/req188.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3680/req189.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3693/req190.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3694/req191.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3707/req192.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3715/req193.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3716/req194.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3717/req195.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3718/req196.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3719/req197.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3726/req198.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3734/req199.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3735/req200.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3736/req201.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3737/req202.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3738/req203.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3739/req204.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3740/req205.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3750/req207.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3760/req208.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3761/req209.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3765/req210.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3766/req211.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3601/ind058.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3638/ind059.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3639/ind060.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3640/ind061.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3641/ind062.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3642/ind063.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3650/ind064.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3657/ind065.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3681/ind66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3682/ind67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3706/ind068.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3731/ind069.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3759/ind070.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3585/moc179.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3586/moc180.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3587/moc181.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3599/moc182.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3611/moc184.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3612/moc185.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3613/moc186.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3614/moc187.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3615/moc188.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3616/moc189.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3621/moc190.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3624/moc191.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3626/moc192.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3627/moc193.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3628/moc194.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3629/moc195.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3635/moc196.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3643/moc197.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3666/moc198.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3667/moc199.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3668/moc200.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3674/moc201.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3675/moc202.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3676/moc203.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3677/moc204.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3691/moc205.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3692/moc206.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3698/mo207.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3699/moc208.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3700/moc209.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3701/moc210.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3702/moc211.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3703/moc212.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3704/moc213.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3708/moc214.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3709/moc215.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3711/moc216.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3712/moc217.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3721/moc218.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3722/moc219.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3723/moc220.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3727/moc221.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3728/moc222.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3729/moc223.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3730/moc224.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3742/moc225.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3743/moc226.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3744/moc227.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3745/moc228.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3746/moc229.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3747/moc230.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3748/moc231.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3749/moc232.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3762/moc233.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3763/moc234.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3764/moc235.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3430/pedinf098n.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3602/pedinf106.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3606/pedinf107.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3618/pedinf108.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3619/pedinf109.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3622/pedinf110.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3623/pedinf111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3632/pedinf112.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3651/pedinf113.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3660/pedinf114.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3661/pedinf115.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3662/pedinf116.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3663/pedinf117.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3664/pedinf118.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3665/pedinf119.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3672/pedinf120.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3673/pedinf121.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3683/pedinf122.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3695/pedinf123.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3713/pedinf124.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3724/pedinf125.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3725/pedinf126.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3732/pedinf127.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3733/pedinf128.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3605/pedprov059.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3646/pedprov060.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3647/pedprov061.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3648/pedprov062.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3649/pedprov063.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3696/pedprov064.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3705/pedprov065.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3669/pdl097.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3670/pdl098.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3720/emenda_a_lei_organica_13.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3757/emenda_lo_014.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3590/pl4335.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3591/pl4336.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3592/pl4337.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3607/pl4340.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3617/ldo_2019_116.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3630/pl4342.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3631/pl4343.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3637/pl4344.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3671/pl4345.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3684/pl4346.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3685/pl4347.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3686/pl4348.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3687/pl4349.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3688/pl4350.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3689/pl4351.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3690/pl4352.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3751/pl4354.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3752/pl4355.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3753/pl4356.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3754/1-scan_20181217_114024987.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3755/pl4358.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3758/pl4360.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3588/pl4338.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3589/pl4339.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3710/pl4353.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3756/pl4359.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3697/projrel46.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3580/req158.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3581/req159.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3582/req160.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3583/req161.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3593/req162.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3594/req163_P4eG3JT.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3595/req164.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3596/req165.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3597/req166.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3598/req167.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3603/req168.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3604/req169.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3608/req170.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3609/req171.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3620/req173.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3625/req174.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3633/req175.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3636/req177.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3644/req178.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3645/req179.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3652/req180.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3653/req181.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3654/req182.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3655/req183.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3656/req184.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3658/req185.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3678/req187.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3679/req188.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3680/req189.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3693/req190.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3694/req191.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3707/req192.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3715/req193.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3716/req194.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3717/req195.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3718/req196.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3719/req197.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3726/req198.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3734/req199.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3735/req200.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3736/req201.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3737/req202.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3738/req203.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3739/req204.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3740/req205.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3750/req207.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3760/req208.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3761/req209.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3765/req210.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2018/3766/req211.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H798"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>