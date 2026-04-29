--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -54,8516 +54,8516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4039/emenda_subst_adt_01_4409.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4039/emenda_subst_adt_01_4409.pdf</t>
   </si>
   <si>
     <t>"Cria o Departamento de Proteção e Bem-Estar Animal, na estrutura da Secretaria da Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALEX VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4245/emenda_aditiva_ao_proj_4445.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4245/emenda_aditiva_ao_proj_4445.pdf</t>
   </si>
   <si>
     <t>Fica assegurada aos candidatos negros a reserva de 20% (vinte por cento) das vagas oferecidas em concursos públicos para provimento de cargos efetivos e empregos públicos nos órgãos da Administração Direta, nas entidades da Administração Indireta e no Poder Legislativo do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4618/emenda_aditiva_ao_proj_4496_GXtRLA0.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4618/emenda_aditiva_ao_proj_4496_GXtRLA0.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Prevenção ao uso de Drogas, Álcool, Tabaco, Suicídio, Bullyng, Depressão, Auto Mutilação nas Escolas, com a criação do Programa Prevenir."</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3771/emenda_modificativa_orcamento.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3771/emenda_modificativa_orcamento.pdf</t>
   </si>
   <si>
     <t>emenda modificativa ao projeto de lei do orçamento</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/emenda_modificativa_002.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/emenda_modificativa_002.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 002</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3779/emenda_modificativa_003.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3779/emenda_modificativa_003.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 003</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3809/emenda_modificativa_001-_4361.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3809/emenda_modificativa_001-_4361.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°00112019 ao Projeto de Lei Executivo n°436112019</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3810/emenda_modificativa_001-_4362.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3810/emenda_modificativa_001-_4362.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°00112019 ao Projeto de Lei Executivo n°436212019</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3811/emenda_modificativa_001-_4363.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3811/emenda_modificativa_001-_4363.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°00112019 ao Projeto de Lei Executivo n 0436312019</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 03 (três) Professores de Educação Infantil para atuarem nas Escolas da Rede Municipal de Ensino, pelo período de 09 (Nove) meses e dá outras providências.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4038/emenda_subst_mod_01_4409.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4038/emenda_subst_mod_01_4409.pdf</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4096/emenda_modificativa_ao_proj_4418.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4096/emenda_modificativa_ao_proj_4418.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratação temporária de 01 (Um) Médico Pediatra, pelo período de 06 (Seis) meses prorrogável por igual período e dá outras providências".</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4097/emenda_modificativa_ao_proj_4421.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4097/emenda_modificativa_ao_proj_4421.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratação temporária de 01 (Um) Arquiteto, pelo período de 06 (Seis) meses prorrogável por igual período e_x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4636/emenda_mod_01_2019_ao_proj_4492.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4636/emenda_mod_01_2019_ao_proj_4492.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para elaboração e Execução da Lei Orçamentária de 2020."</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SILVIO TONDO, Dairan Lima, JOSE SIDNEI GONÇALVES MENEZES (PIROLA), LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4637/emenda_mod_02_2019_ao_proj_4492.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4637/emenda_mod_02_2019_ao_proj_4492.pdf</t>
   </si>
   <si>
     <t>Adiciona recursos no órgão 10— SMS - Unidade Orçamentária 10.02- Fundo Municipal de saúde - Recursos Próprios, destinados Cirurgias de Alta e Média complexidade.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4638/emenda_mod_03_2019_ao_proj_4492.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4638/emenda_mod_03_2019_ao_proj_4492.pdf</t>
   </si>
   <si>
     <t>Adiciona recursos no Órgão 10— SMS - Unidade Orçamentária 10.02 Manutenção do fundo Municipal de saúde - Recursos próprios, destinados a Exames laboratoriais e Exames de Imagens.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4282/emenda_supressiva_01_ao_proj_4446.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4282/emenda_supressiva_01_ao_proj_4446.pdf</t>
   </si>
   <si>
     <t>Suprime-se o Parágrafo Único do Artigo 5° e o Artigo 11 do Projeto de Lei Executivo n° 4466/2019.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>5IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/ind01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/ind01.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, a revisão e atualização do Código de Postura do Município</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3787/ind_02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3787/ind_02.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do gabinete do prefeito, direcionado a Secretaria da Saúde, a criação de um espaço para atendimento ao idoso."</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3848/indicacao_03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3848/indicacao_03.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do gabinete do prefeito, direcionado a Secretaria de Obras, departamento de trânsito, que sejam deslocados os agentes de trânsito para permanecerem próximo a Escola Municipal de Ensino Fundamental Nossa Senhora das Graças, nos horários de entrada e saída escolar".</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3865/indicacao_04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3865/indicacao_04.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, através da Secretaria de Obras, a terceirização do serviço de limpeza e capina do meio-fio das ruas e avenidas da cidade de Caçapava do Sul".</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3875/indicacao_05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3875/indicacao_05.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora, a realização de uma Audiência Pública para debater a Reforma da Previdência".</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3895/indicacao_6.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3895/indicacao_6.pdf</t>
   </si>
   <si>
     <t>"Indica a criação de CONSELHO MUNICIPAL DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>JOSE SIDNEI GONÇALVES MENEZES (PIROLA)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3934/indicacao_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3934/indicacao_07.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora o Titulo de Cidadão Caçapavano à Senhora Neli Coradini Abascal ."</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3945/indicacao_8.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3945/indicacao_8.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora o Título de Cidadão Caçapavano ao Senhor Mário Razzera."</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3946/indicacao_9.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3946/indicacao_9.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, a criação de Ecopontos para o recolhimento de óleo de cozinha".</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/indicacao_10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/indicacao_10.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, que seja enviada uma solicitação junto ao DAER para implantação de redutor de velocidade".</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/indicacao_11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/indicacao_11.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, a construção de Pracinha em madeira"..</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4043/indicacao_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4043/indicacao_12.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, implantação de número de protocolo para denúncias de maus tratos recebidas envolvendo animais no Município."</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4113/indicacao_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4113/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a possibilidade da construção de Quiosques em praças da cidade de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4119/indicacao_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4119/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora do Poder Legislativo o Título de Cidadão Caçapavano ao senhor Dr. Airton D'Avila Krause.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4120/indicacao_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4120/indicacao_15.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que seja firmada uma parceria público-privada com as cooperativas ou associações de catadores e catadoras_x000D_
 devidamente legalizados".</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4152/indicacao_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4152/indicacao_16.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito Municipal a doação definitiva do Imóvel urbano localizado na Vila Batista, Setor 03 Quadra 446, lote 03 ao Empresário Emerson Quadro de Freitas."</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/indicacao_17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a possibilidade de disponibilizar uma Unidade Móvel equipada com consultório médico e gabinete odontológico para atender as comunidades do interior do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4182/indicacao_18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4182/indicacao_18.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que futuros eventos de divulgação e exposição de produtos ou serviços assim como feiras de negócios, sejam realizados no Largo Farroupilha em frente a Igreja Matriz".</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4183/indicacao_19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4183/indicacao_19.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que a Rua XV de Novembro no trecho compreendido entre as Ruas Borges de Medeiros e Barão de Caçapava, seja fechada para o fluxo de veículos todos os Domingos das 14hs ás 18hs com o intuito da comunidade utilizar para o lazer".</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4184/indicacao_20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4184/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora do Poder Legislativo a realização de urna homenagem especial a Associação dos Taxistas de Caçapava do Sul, pela passagem do dia do Taxista, 25 de julho.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4203/indicacao_21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4203/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4216/indicacao_22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4216/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a realização de Sessão Solene Especial a Indústria de Calcário Irmãos Cioccari &amp; Cia Ltda.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4256/indicacao_23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4256/indicacao_23.pdf</t>
   </si>
   <si>
     <t>"indica ao Poder Executivo Municipal, que seja instituído a semana de Orientação e Prevenção da Gravidez na Adolescência no âmbito do município de Caçapava do Sul."</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4257/indicacao_24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4257/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo Municipal a disponibilização de uma psicóloga e palestras para alunos da EMEF Patrício Dias ferreira".</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4258/indicacao_25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4258/indicacao_25.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder Executivo Municipal mais ações para evitar a violência na cidade como instalações de mais câmaras de filmagens nas ruas e locais de_x000D_
 uso público e guardas municipais."</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4259/indicacao_26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4259/indicacao_26.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder Executivo Municipal que sejam colocados monitores em todas as escolas do município".</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4260/indicacao_27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4260/indicacao_27.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder Executivo Municipal o calçamento da frente e lateral da Escola Municipal Patrício Dias Ferreira e a colocação de telas novas e mais altas"</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4261/indicacao_28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4261/indicacao_28.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder Executivo Municipal a reforma dos banheiros da EMEF Patrício Dias ferreira e colocação de chuveiro".</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4262/indicacao_29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4262/indicacao_29.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder Executivo Municipal a construção de um muro entre a Escola Municipal Patrício Dias ferreira e a rodovia RS-357".</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4293/indicacao_30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4293/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a possibilidade de colocar mais containeres para lixo no centro, bairros e vilas da cidade de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4299/indicacao_31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4299/indicacao_31.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora, a realização de Grande Expediente Especial em Comemoração aos 50 anos do CIEE-RS".</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4300/indicacao_32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4300/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICA envio de Correspondência ao Deputado Estadual Ernani poio, solicitando a doação de um 01 (um) veículo para uso exclusivo da nossa APAE."</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SILVIO TONDO, ALEX VARGAS, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4308/indicacao_33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4308/indicacao_33.pdf</t>
   </si>
   <si>
     <t>"Indica ao Banco do Estado do Rio Grande do Sul, BANRISUL, que seja mais amplo o horário de funcionamento dos caixas eletrônicos".</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4329/indicacao_34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4329/indicacao_34.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através da Secretaria de Obras para que de a prioridade de refazer a Pavimentação da Rua Barão do Rio Branco, entre as quadras Barão de Caçapava e Baltazar de Bens". Senhor Presidente,</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4384/indicacao_35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4384/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a possibilidade de doação de terrenos para as construções das Sedes das Torcidas Organizadas da dupla Grenal Alma Farrapa Tricolor e Sentinela Cobrada da cidade de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4385/indicacao_36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4385/indicacao_36.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, o desenvolvimento de um projeto visando a pavimentação da Rua Patrício Pazinato, Bairro Pazinato".</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4391/indicacao_38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4391/indicacao_38.pdf</t>
   </si>
   <si>
     <t>'indica a Departamento de Transito da Secretaria de Obras a colocação de 3 quebra molas na Rua Domingos Dutra Farias no Bairro São Domingos."</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Dairan Lima</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/indicacao_39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a possibilidade de mais fichas de atendimento nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao_40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao_40.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito Municipal a doação de um terreno urbano de propriedade do Município, desafeto do uso público, para Igreja Verdade e Vida."</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4412/indicacao_41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4412/indicacao_41.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, que o complexo Esportivo do Bairro Promorar, seja entregue para alguém da comunidade local que tenha interesse em gerir o local".</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4421/indicacao_42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4421/indicacao_42.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, que no próximo concurso público municipal, seja oferecida a vaga de calceteiro".</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4422/indicacao_43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4422/indicacao_43.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, que seja desenvolvido e apresentado a esta casa um programa habitacional, para baixa renda, utilizando áreas ou terrenos de propriedade do município".</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4448/indicacao_44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4448/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a viabilidade de um estudo para mudança do traçado no acesso de veículos à Rótula da Unipampa que liga a Av. Presidente Kennedy à Av. Pedro Anunciação no município Caçapava do Sul.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4470/indicacao_45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4470/indicacao_45.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, o envio do Projeto que Institui a Política Municipal de prevenção as drogas, Álcool, Tabaco, Suicídio, Bullying, Depressão, Auto Mutilação nas Escolas, com a criação do Programa "Prevenir".</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4472/indicacao_46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4472/indicacao_46.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, que seja constituída uma Comissão Especial para agilizar o REURB no município".</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>RICARDO ROSSO, CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4471/indicacao_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4471/indicacao_47.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do gabinete do prefeito, a viabilidade de colocar em prática a Lei de Liberdade Econômica n°13.874/2019."</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4513/indicacao_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4513/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora do Poder Legislativo de Caçapava do Sul a Distinção Medalha Borges de Medeiros ao senhor Santo Gelei Moreira.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4556/indicacao_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4556/indicacao_49.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do gabinete do prefeito, que seja pertinente a capacitação e treinamento de um servidor público, nos diferentes setores da prefeitura, para atendimento ao idoso, artigo 1- atendimento preferencial imediato e individualizado junto aos órgãos públicos e privados prestadores de serviços à população.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4594/indicacao_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4594/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a possibilidade de disponibilizar Climatizadores de Ar para os berçários e refeitórios das Creches do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4597/indicacao_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4597/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a possibilidade da implantação de uma Academia ao Ar Livre na Praça Gasparina Leal Marques (Vá Zeca) no Bairro Cristo Redentor em Caçapava do Sul.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4619/iindicacao_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4619/iindicacao_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a "Instituição do Serviço Público de Transporte de Encomendas e Passageiros denominado "MOTOTAXI" no Município de Caçapava do Sul".</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
     <t>mensagem modificativa ao projeto de lei do orçamento</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3808/mensagem_retificativa.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3808/mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>mensagem retificativa ao PL 4361</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4095/mensagem_retificativa_01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4095/mensagem_retificativa_01.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei n°4409/2019</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4313/mensagem_retificativa_04_2019.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4313/mensagem_retificativa_04_2019.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 20 da Lei n° 2.111, de 04 de julho de 2007, que instituiu gratificação especial aos Fiscais de Saúde do Município." (ao proj 4440)</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4468/mensagem_a_ldo_2020_e_parecer_ccj.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4468/mensagem_a_ldo_2020_e_parecer_ccj.pdf</t>
   </si>
   <si>
     <t>O PRESENTE PROJETO DE LEI DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2020.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4502/mensagem_ret_01_ao_proj_4484.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4502/mensagem_ret_01_ao_proj_4484.pdf</t>
   </si>
   <si>
     <t>"Alteram os anexos 1 e III da Lei 3672 de 29 de dezembro de 2015, no que tange o Padrão e a Escolaridade do Cargo de AGENTE COMUNITÁRIO DE SAÚDE, bem como revoga a Lei n°3431 de 14 de outubro de 2014",</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>9MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3767/moc001.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3767/moc001.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Luiz Florisbelo dos Santos Pereira (luizinho)".</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3768/moc002.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3768/moc002.pdf</t>
   </si>
   <si>
     <t>Concede Moção de profundo pesar pelo falecimento do senhor Joner Mota Rodrigues (Gaúcho).</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3780/moc03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3780/moc03.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Maria Líria da Silva Félix</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3781/moc04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3781/moc04.pdf</t>
   </si>
   <si>
     <t>Concede Voto de profundo pesar pelo falecimento da Sra. MARIA LURA DA ROSA LOPES</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3791/mocao_05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3791/mocao_05.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Ageo Pereira de Oliveira".</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3792/mocao_06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3792/mocao_06.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr.Isac Pedroso Fernandes."</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3793/mocao_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3793/mocao_07.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra.Marilci Gonçalves Talarico."</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/mocao_08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/mocao_08.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo pesar pelo falecimento da senhora Alda Osório Monteiro".</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/mocao_09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/mocao_09.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo pesar pelo falecimento do Senhor Reinoldes Valcarengui Medeiros (Pingo)".</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/mocao_010.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/mocao_010.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor José Alcebíades de Oliveira (Bidi)".</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3823/mocao_011.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3823/mocao_011.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Maria Candida Ferreira Gervasio".</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3833/mocao_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3833/mocao_12.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora ALCINDA MACIEL BITENCOURT.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3834/mocao_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3834/mocao_13.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Iracema de Freitas Teixeira".</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/mocao_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. Erni dos Santos."</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3853/mocao_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3853/mocao_15.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhor Jurandi Teixeira Rocha".</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3862/mocao_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3862/mocao_16.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Apoio ao chamamento dos aprovados no concurso da Brigada Militar QPM-11CBM 120117".</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3863/mocao_17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3863/mocao_17.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto profundo pesar pelo falecimento do servidor desta Casa, Zauri Oleques de Meio."</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3868/mocao_18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3868/mocao_18.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratutatório a Senhora Tânia Mara Vargas Franco, pelos 34 anos de Banrisul."</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3864/mocao_19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3864/mocao_19.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Osmar Nobre dos Santos Madeira"</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3878/mocao_20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3878/mocao_20.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Eremita Teixeira da Rosa"</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3884/mocao_21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3884/mocao_21.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Eni Ferreira dos Santos."</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3889/mocao_22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3889/mocao_22.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da Maria Olivia dos Santos Oliveira."</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3890/mocao_23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3890/mocao_23.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor Paulo Régis Luiz Moreira."</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/mocao_24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/mocao_24.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a Escola Municipal Nossa Senhora das Graças. "</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3925/mocao_25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3925/mocao_25.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr.Antonio Ladi Teixeira da Rosa"</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3904/mocao_26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3904/mocao_26.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor Leoncio Cantes (Lagartixa)."</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/mocao_27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/mocao_27.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório ao Sr.Dionatan Machado Pinto."</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/mocao_28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/mocao_28.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório ao Sr. Galvão Leão Venite."</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3915/mocao_29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3915/mocao_29.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Rita Lopes Osório (Joceli)".</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3916/mocao_30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3916/mocao_30.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Pedro Alvim Chaves Macedo (Pituca)".</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3917/mocao_31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3917/mocao_31.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Senhora Rosa Lúcia Coradini Vivian pela justa homenagem concedida com Troféu Mérito Mulher Progressista</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3918/mocao_32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3918/mocao_32.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a Loja Impacto Moda Homem."</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3919/mocao_33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3919/mocao_33.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da senhora Maria dos Praseres Ferreira Pereira."</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3920/mocao_34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3920/mocao_34.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da senhora Nair dos Santos Dias."</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3921/mocao_35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3921/mocao_35.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Aldoni Silva de Oliveira".</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/mocao_36_PGe9cKs.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/mocao_36_PGe9cKs.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório ao Servidor José Irineu Marques Costa, pelos 25 anos de serviços prestado ao Poder Legislativo.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3935/mocao_37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3935/mocao_37.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório parabenizando as servidoras municipais Raquel Brito Lemos e Elizandra Silva Madeira pelos serviços realizados na Praça Osvaldo Aranha.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3936/mocao_38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3936/mocao_38.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Cãngratulatório a Dra. Neiza Guterres de Freitas Gomes, pelos 27 anos de atendimento no ESF 03.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3940/mocao_39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3940/mocao_39.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. Gabriel dos Santos Rodrigues.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3941/mocao_40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3941/mocao_40.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório ao Sr. Dalvo Brites de Freitas.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3942/mocao_41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3942/mocao_41.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a Empresa Dagoberto Barcellos."</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3943/mocao_42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3943/mocao_42.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Bila Oliveira da Trindade."</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3944/mocao_43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3944/mocao_43.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório ao Sr. Sandro Meirelles."</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3951/mocao_44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3951/mocao_44.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Eva Cantes dos Santos. "</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3952/mocao_45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3952/mocao_45.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Valter Rodrigues Lopes".</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/mocao_46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/mocao_46.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor Luis Carlos dos Santos Neris (Grilo)."</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/mocao_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/mocao_47.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa Cléo dos Santos Cerâmica"</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3955/mocao_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3955/mocao_48.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa Mundo Real"</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3960/mocao_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3960/mocao_49.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a Escola Estadual de Ensino Fundamental Cônego Ortiz."</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3962/mocao_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3962/mocao_50.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Áurea Célia Dias Araújo"</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3971/mocao_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3971/mocao_51.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Célia Maciel Costa."</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3976/mocao_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3976/mocao_52.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Manchester C.P, Pela organização e realização do Torneio Feminino neste final de semana."</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3977/mocao_53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3977/mocao_53.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de profundo pesar pelo falecimento do senhor Valmi Fontoura Ribeiro</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3978/mocao_54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3978/mocao_54.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Secundino Rodrigues dos Santos (Dino)".</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3982/mocao_55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3982/mocao_55.pdf</t>
   </si>
   <si>
     <t>'Concede Moção de profundo pesar pelo falecimento do Senhor Breno dos Santos Sousa."</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3984/mocao_56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3984/mocao_56.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Laura Teixeira da Silveira".</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3992/mocao_57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3992/mocao_57.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Gustavo Pereira de Oliveira (Xaropinho)".</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3993/mocao_58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3993/mocao_58.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório."</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4003/mocao_59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4003/mocao_59.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Lions Club Caçapava , pela passagem do seu 59° aniversário '</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4004/mocao_60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4004/mocao_60.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Arteiros Volks Club pela Campanha Arteiros da Páscoa edição 2019 ".</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4006/mocao_61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4006/mocao_61.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Cleid Terezinha Stefani Meireles"</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4011/mocao_62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4011/mocao_62.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de profundo pesar pelo falecimento do senhor Antônio Cesar Marques Dias.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4020/mocao_63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4020/mocao_63.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do João Florisbelo Ferreira Dias".</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4028/mocao_64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4028/mocao_64.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório ao Senhor Gilnei de Jesus Pereira Marques pela reeleição do Sindicatos dos Funcionários Públicos Municipais (SFPM)"</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4031/mocao_65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4031/mocao_65.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Apoio.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4035/mocao_66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4035/mocao_66.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto congratulatório a Rádio Caçapava pela passagem do seu 68° aniversário."</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4041/mocao_67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4041/mocao_67.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr.João de Deus Dutra da Silva."</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4042/mocao_68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4042/mocao_68.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Vilson Deick Pereira.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/mocao_69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/mocao_69.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor João de Noé dos Santos Henriques".</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/mocao_70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/mocao_70.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Sr. OVIDIO JOSE DALMAZO."</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4051/mocao_71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4051/mocao_71.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Loiva Alves Baltezan.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4052/mocao_72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4052/mocao_72.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Rui Pereira do Canto"</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4053/mocao_73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4053/mocao_73.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa Lacava Materiais de Construção"</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4054/mocao_74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4054/mocao_74.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa TNT Produtora"</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4055/mocao_75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4055/mocao_75.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa Industria de Calcário Caçapava - INDUCAL"</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4056/mocao_76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4056/mocao_76.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Empresa Roger Comunicações"</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4057/mocao_77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4057/mocao_77.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Farmácia Nicola"</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4063/mocao_78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4063/mocao_78.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Comissão organizadora da 29 1 Feira do Livro."</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4072/mocao_79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4072/mocao_79.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto de Profundo pesar pelo falecimento do Senhor  JOÃO CARLOS DA CUNHA (Ferreiro)."</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4073/mocao_80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4073/mocao_80.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do Senhor Daltro Jesus Ilha, (Jacaré)."</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/mocao_81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/mocao_81.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Celeni Jaime Alves."</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/mocao_82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/mocao_82.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo, falecimento do senhor Olavo Soares Brito (Brizola)".</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4091/mocao_83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4091/mocao_83.pdf</t>
   </si>
   <si>
     <t>"Concede moção de profundo pesar pelo falecimento do senhor Celito Francisco Alves de Melo."</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4092/mocao_84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4092/mocao_84.pdf</t>
   </si>
   <si>
     <t>"Concede voto congratulatório á Equipe Real Minas Futebol Clube pela conquista da primeira Taça Caçapava de Futsal Feminino."</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4085/mocao_85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4085/mocao_85.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Jovem Nathalia Mota Oliveira, Campeã declamação Adulta )(XI Sarau Arte Gaucha Promovido Pelo CTG M'Bororé de Campo Bom."</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4099/mocao_87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4099/mocao_87.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Helena Venturini de Freitas."</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4107/mocao_88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4107/mocao_88.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora HELMI PILGER MARKIJS.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4108/mocao_89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4108/mocao_89.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora ALDA OSÓRIO LEMOS.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4109/mocao_90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4109/mocao_90.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Sra. ENEIDA MARIA SOARES DE MELO VIAN"</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4124/mocao_91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4124/mocao_91.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Lions Club Caçapava , pelo Projeto Criança Cuida Criança, Acuidade Visual "</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4128/mocao_92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4128/mocao_92.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento da Senhora MARIA JULIA DA SILVA.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4131/mocao_93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4131/mocao_93.pdf</t>
   </si>
   <si>
     <t>"Concede moção de profundo pesar pelo falecimento do Sr. João Clóvis Lopes Filho."</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4132/mocao_94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4132/mocao_94.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Jussara Sábado Marques".</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4133/mocao_95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4133/mocao_95.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do Senhor, Jorge Esteves Batista."</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/mocao_96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/mocao_96.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Lucimar de Oliveira Henrique.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>"Concede moção de voto de profundo pesar pelo falecimento do Policial Militar Rodrigo Seixas da Silva".</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4148/mocao_98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4148/mocao_98.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da Senhora Hélia Marques Andrade."</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4151/mocao_99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4151/mocao_99.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Jaira Rosa de Freitas"</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/mocao_100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/mocao_100.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Jovem Maria Eduarda Henrique Fonseca, Campeã da Declamação Feminina Mirim"</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/mocao_101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/mocao_101.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório ao Arteiros Volks Club pela Campanha do Agasalho 2019 em conjunto com a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4171/mocao_102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4171/mocao_102.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Osvaldo Dutra Machado".</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4172/mocao_103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4172/mocao_103.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr. Jorge Luis Rodrigues Silveira"</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4173/mocao_104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4173/mocao_104.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor Ary Lopes de Figueiredo."</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4175/mocao_105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4175/mocao_105.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Maria Augusta Silveira Alves."</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4178/mocao_106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4178/mocao_106.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a equipe Clube Oriente Petroleiro, pela conquista de Campeão da 2 0 Divisão"</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4187/mocao_107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4187/mocao_107.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Sr. JOSE MADEIRA LOPES."</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4188/mocao_108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4188/mocao_108.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Zeno Dias Chaves"</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4198/mocao_109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4198/mocao_109.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Jurema da Silva Teixeira."</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4199/mocao_110_kFujig7.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4199/mocao_110_kFujig7.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo par pelo falecimento da Senhora Celma Maria Lemos Henriques ."</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4200/mocao_111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4200/mocao_111.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Sr CLEBER UNHARES .</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sr. Celi Gestor Campos."</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4202/mocao_113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4202/mocao_113.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Policia Rodoviária Federal, pelos 91 anos da Instituição no Brasil"</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4206/mocao_114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4206/mocao_114.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Marina Dorneles Carvalho . "</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4207/mocao_115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4207/mocao_115.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Nova Diretoria do Sindicato dos Trabalhadores Rurais"</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4209/mocao116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4209/mocao116.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento do Senhor SAMORIN DIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4215/mocao_117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4215/mocao_117.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório aos 35 anos do Núcleo Habitacional PROMORAR"</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4217/mocao_118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4217/mocao_118.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Venízio Dutra de Oliveira."</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4218/mocao_119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4218/mocao_119.pdf</t>
   </si>
   <si>
     <t>°Moção de voto de profundo pesar pelo falecimento da Sra. Terezinha Maria Pignataro Dias."</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4219/mocao_120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4219/mocao_120.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Claudeth Maria Teixeira Rodrigues".</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4222/mocao_121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4222/mocao_121.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Esmelindra Pedroso Pereira."</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do Senhor Aldo de Jesus Corrêa Lopes ."</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4226/mocao_123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4226/mocao_123.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a OAB, Subseção Caçapava do Sul.'</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4232/mocao_124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4232/mocao_124.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório rio a Academia Phiscal, pela passagem do seu 150 aniversário "</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4233/mocao_125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4233/mocao_125.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Fátima Elenara dos Santos Jaime"</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4238/mocao_127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4238/mocao_127.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Remy Fontoura Ribeiro.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4239/mocao_128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4239/mocao_128.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor João Cândido Aires.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4244/mocao_128_JvPhciS.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4244/mocao_128_JvPhciS.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório a Vereadora JUSARETE VARGAS por assumir a Coordenadoria do SINE na agencia local de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4246/mocao_129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4246/mocao_129.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Dionilda Lopes de Meio (Ída)".</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/mocao_130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/mocao_130.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da Senhora Vilma Alves da Silveira.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4248/mocao_131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4248/mocao_131.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da Senhora Maria Odil Moreira da Silva.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4251/mocao_132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4251/mocao_132.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr. Juremy Marques Teixeira."</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4253/mocao_133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4253/mocao_133.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Sra. Maria Guiomar Oliveira Sousa (GUIGUI)."</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4255/mocao_134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4255/mocao_134.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório, aos alunos pela passagem do Dia do Estudante em 11 de Agosto "</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4276/mocao_135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4276/mocao_135.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio à Escola Estadual de Ensino Fundamental Cônego Ortiz, para implantação do Ensino Médio".</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4277/mocao_136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4277/mocao_136.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio à Criação de mais extensão de Ciclovias em outras Ruas e Avenidas em nosso Município".</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4278/mocao_137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4278/mocao_137.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio à Implantação de Câmeras de monitoramento nas vias em frente das escolas Públicas Municipais, Estaduais e Particulares de nosso Município, e também em locais com grande fluxo de pedestres, como: Calçadão, Praças da Matriz e Osvaldo Aranha e Forte O. Pedro II.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4283/mocao_138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4283/mocao_138.pdf</t>
   </si>
   <si>
     <t>Moção de Voto de Profundo pesar pelo falecimento do Senhor PEDRO LUCIO TEIXEIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4284/mocao_139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4284/mocao_139.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Teresina Nunes de Oliveira."</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/mocao_140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/mocao_140.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Rádio Caçapava pela edição 2019 Mulheres Brilhantes "</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/mocao_141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/mocao_141.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Dra Marileybe Sierra Marquez, vencedora na categoria Médica Clínica Geral, Mulheres Brilhantes edição 2019.' '</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/mocao_142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/mocao_142.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Senhorinha dos Santos Garcia (apelido Mica)."</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/mocao_143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/mocao_143.pdf</t>
   </si>
   <si>
     <t>Requer voto congratulatório a Vereadora JUSSARETE VARGAS. pela premiação MULHERES BRILHANTES, POLITICA DESTAQUE 2019,</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4291/mocao_144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4291/mocao_144.pdf</t>
   </si>
   <si>
     <t>Requer voto congratulatório a Sra. CASSIA SENA DE FREITAS pela premiação MULHERES BRILHANTES, SECRETARIA DE MUNICÍPIO, DESTAQUE 2019,</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4292/mocao_145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4292/mocao_145.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Osvaldo dos Santos Freitas.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4305/mocao_146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4305/mocao_146.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Piquete de Laçadores Guarda Velha".</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4306/mocao_147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4306/mocao_147.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Rafaela da Silva (Rafinha)".</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4307/mocao_148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4307/mocao_148.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a RGE SUL Santa Maria".</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4324/mocao_149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4324/mocao_149.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Pedro Dirceu Madrid.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4325/mocao_150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4325/mocao_150.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento de Fabricio Dias Freitas."</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4326/mocao_151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4326/mocao_151.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n° 2112019 de autoria da Dep. Estadual Luciana Genro - Psol que proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios no Estado do RS".</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4327/mocao_152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4327/mocao_152.pdf</t>
   </si>
   <si>
     <t>"Concede Moção Congratulatória, parabenizando o PTG Capão dos Branquilhos, pela passagem do seu vigésimo aniversário, comemorado nó dia 31 de Agosto de 2019."</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4328/mocao_153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4328/mocao_153.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Deputada Estadual Silvana Covatti (PP), eleita Presidente do Movimento Mulher Progressista Gaúcha".</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4333/mocao_154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4333/mocao_154.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento da Sra. Rosemere Luiz dos Santos."</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4354/mocao_155.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4354/mocao_155.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento de Manaoel Zanella Neto ."</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/mocao_156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/mocao_156.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor João Carlos Machado."</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/mocao_157.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/mocao_157.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório ao Sr. Marco Antonio Hansen."</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/mocao_158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/mocao_158.pdf</t>
   </si>
   <si>
     <t>'Moção de voto congratulatório a Universidade Federal do Pampa (Unipampa)."</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/mocao_159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/mocao_159.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Grupo Municipal de Calvalgada Portal do Pampa, em virtude da Cavalgada realizada de 01 a 08 de Setembro 2019"</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4364/mocao_160_rGArpgo.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4364/mocao_160_rGArpgo.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto dê Profundo Pesar pelo falecimento da Senhora Maria de Lourdes Teixeira de Oliveira".</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4369/mocao_161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4369/mocao_161.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor PAULO DE TARSO WALMARATH DA COSTA".</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4370/mocao_162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4370/mocao_162.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr. Darei de Freitas Félix."</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4371/mocao_163.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4371/mocao_163.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Senhora Édita Maria Henriques eleita Patronesse dos Festejos Farroupilha em nosso Municipio."</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4372/mocao_164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4372/mocao_164.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de José de Nossa Senhora Teixeira.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4376/mocao_165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4376/mocao_165.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulalório ao soldado Caçapavano Fábio de Sousa Sanches ID 1:031374557 da nossa gloriosa Brigada Militar por ato de bravura".</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4377/mocao_166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4377/mocao_166.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto congratulatório, homenagear ao 3° Esquadrão, todo o seu efetivo da nossa gloriosa Brigada Militar por ato de bravura ".</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4378/mocao_167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4378/mocao_167.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de profundo pesar pelo falecimento da senhora Gerci Paz de Freitas.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4386/mocao_168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4386/mocao_168.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Gerci Paz de Freitas (Preta)".</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4387/mocao_169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4387/mocao_169.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Juarez Berwanger Veeck ".</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4388/mocao_170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4388/mocao_170.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento senhora Liraci Ribeiro dos Santos".</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4393/mocao_171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4393/mocao_171.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto congratulatório a Paulo Carvalho Machado, Vice Campeão Mini Snoker Guri, , torneio interno do CTG Sentinela dos Cerros, semana farroupilha 2019, representante do Piquete Campeiros do Irapuá".</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4407/mocao_172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4407/mocao_172.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr.Ubaldino Tolfo."</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4408/mocao_173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4408/mocao_173.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento do senhor Francisco Jarbas Machado Lopes (Chico)."</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4409/mocao_174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4409/mocao_174.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da senhora Lisete Pio Marques."</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4410/mocao_175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4410/mocao_175.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio ao movimento contra aprovação da PL 93/2017 que extingue os cargos de oficial escrevente do quadro funcional do Ti-.RS e cria em substituição o cargo de técnico judiciário, com sistema de progressão na carreira."</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4411/mocao_176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4411/mocao_176.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Iracema de Souza Vargas.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4425/mocao_177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4425/mocao_177.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da Senhora Maria Angélica Vivian Rodrigues.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4426/mocao_178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4426/mocao_178.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Rosane Silveira Nunes."</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4427/mocao_179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4427/mocao_179.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto Congratulatório parabenizando a atleta caçapavana Thainá Alves de Oliveira pelo seu desempenho no Campeonato Brasileiro de Atletismo na cidade de Fortaleza-CE.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4428/mocao_180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4428/mocao_180.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento do senhor Aracy Pereira Becker".</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4443/mocao_181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4443/mocao_181.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Geni Silva Ferreira".</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4444/mocao_182_FX29ouu.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4444/mocao_182_FX29ouu.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório à Direção e funcionários do Sindicato Rural pelo brilhante êxito da 84a Expofeira Agropecuária de Caçapava".</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4445/mocao_183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4445/mocao_183.pdf</t>
   </si>
   <si>
     <t>'Moção de voto de profundo pesar pelo falecimento do Sr. Inocencio Rodrigues Machado".</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4446/mocao_184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4446/mocao_184.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Pedro Nicola Ferreira".</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4465/mocao_185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4465/mocao_185.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Senhor EDEMILSON OLIVEIRA DE MORAIS"</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4466/mocao_186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4466/mocao_186.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Ema Dorneles ."</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4455/mocao_187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4455/mocao_187.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Ladi Borba dos Santos."</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4456/mocao_188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4456/mocao_188.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de profundo pesar pelo falecimento do Sr. Alter Regis Jaime Dorneles"</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4464/mocao_189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4464/mocao_189.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo Falecimento da Prof. Maria Jovelina Pereira de Lima.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4476/mocao_190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4476/mocao_190.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório a Igreja do Evangelho Quadrangular pela Organização do Projeto Margarida."</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4477/mocao_191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4477/mocao_191.pdf</t>
   </si>
   <si>
     <t>Moção de Voto Congratulatório parabenizando a ÓTICA LIDER, pela passagem de seus 37 anos de loja ótica em nosso município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4478/mocao_192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4478/mocao_192.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Repudio, posicionando-se contra a revogação dos parágrafos 21 e 50 da Constituição do Estado do Rio Grande do Sul, proposta pela Assembleia Legislativa do RS, através da PEC 2801 2019, a qual dispensa consulta plebiscitária para a venda das estatais CORSAN, PROCERGES E BANRISUL."</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4479/mocao_193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4479/mocao_193.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo Falecimento da Senhora, Sirlei da Silva Lima.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4495/mocao_194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4495/mocao_194.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório para a 27a edição do Festival Estudantil Municipal da Canção (FEMUC)."</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4496/mocao_195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4496/mocao_195.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Terezinha Isolete da Rosa Leão."</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4497/mocao_196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4497/mocao_196.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Senhor Adolirio de Freitas Moreira. "</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4498/mocao_197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4498/mocao_197.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento da Senhora Rosane de Fátima da Silva Dorneles.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4506/mocao_198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4506/mocao_198.pdf</t>
   </si>
   <si>
     <t>"Concede Voto Congratulatório ao Senhor Erivelton Trindade pela conquista do 21 Lugar Trova Martelo e 3 1 Lugar trova Rajada representando Caçapava do Sul no ENART."</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4507/mocao_199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4507/mocao_199.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Voto de Profundo Pesar pelo falecimento do Senhor Oscar de Bades.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4508/mocao_200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4508/mocao_200.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Repúdio contra o Projeto de Reforma Estrutural proposto pelo Governo do Estado do Rio Grande do Sul e enviado a Assembléia Legislativa".</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4509/mocao_201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4509/mocao_201.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Senhora Eugenia Dorneles Menezes."</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4510/mocao_202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4510/mocao_202.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto de Repudio ao Pacote de Reforma do Governo do Estado do RS"</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4511/mocao_203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4511/mocao_203.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Votos de Repudio, ao Senhor Luciano Hang pela sua manifestação desrespeitosa contra as Universidades Federais do nosso pais, atingindo em especial a UFSM, proferida no último dia 09 de Novembro de 2019, no ato de inauguração de uma filial das Lojas Havan no município de Santa Maria - RS".</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4512/mocao_204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4512/mocao_204.pdf</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>RICARDO ROSSO, JOSE SIDNEI GONÇALVES MENEZES (PIROLA), LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4525/mocao_205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4525/mocao_205.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a entidade carnavalesca Pudim de Canha pela passagem do seu 35° aniversário ".</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4526/mocao_206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4526/mocao_206.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a JOÃO ROBERTO FRANCO PEREIRA, 1° lugar, Categoria Universitário, no FEMUC 2019 promovido pela Escola Nossa Senhora das Graças."</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4527/mocao_207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4527/mocao_207.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Lions Clube Caçapava do Sul, pela organização da Boneca Lions edição 2019."</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4528/mocao_208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4528/mocao_208.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a JOÃO CLÉSIO DOS SANTOS PEREIRA, pela organização do evento FEMUC 2019 promovido pela Escola Nossa Senhora das Graças."</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4529/mocao_209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4529/mocao_209.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da senhora Valdani Tavares Teixeira."</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4539/mocao_210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4539/mocao_210.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento do Sr 'VANEI DOS SANTOS DIAS."</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4540/mocao_211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4540/mocao_211.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Escola de Patinação Sonho Sobre Rodas pela realização do show de patinação artística do Word Show 2019":</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4541/mocao_212.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4541/mocao_212.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Sra. Renata Bairros."</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4542/mocao_213.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4542/mocao_213.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Sr. Leônidas Gomes."</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4543/mocao_214.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4543/mocao_214.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Sra. Caroline Correa."</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4544/mocao_215.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4544/mocao_215.pdf</t>
   </si>
   <si>
     <t>"Moção.de Voto Congratulatório a Sra. Luciana Dalmazo."</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4545/mocao_216.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4545/mocao_216.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao CTG Família Nativista."</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4546/mocao_217.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4546/mocao_217.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Manfred Silva Chaves pela realização do 5° Encontro Regional da Identidade Hip Hop '</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4547/mocao_218.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4547/mocao_218.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Maria Eduarda Fonseca, da Invernada Herdeiros da Tradição do CTG Sentinela do Forte"</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4548/mocao_219.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4548/mocao_219.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Invernada Herdeiros da Tradição do CTG Sentinela do Forte"</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4549/mocao_220.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4549/mocao_220.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Sr. Dionatan Machado Pinto."</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4550/mocao_221.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4550/mocao_221.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Sr. Galvão Leão Venite."</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4551/mocao_222.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4551/mocao_222.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento de Etelvino Borges dos Santos.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4553/mocao_223.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4553/mocao_223.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao Lions Clube Caçapava do Sul, pela campanha de arrecadação de medicamentos e a doação dos mesmos a Secretaria da Saúde do município e farmácia municipal, totalizando r$ 40.262,39 (quarenta mil duzentos e sessenta e dois reais e trinta e nove centavos)."</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4562/mocao_224.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4562/mocao_224.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Apoio à EMATER/ASCAR".</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4563/mocao_225.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4563/mocao_225.pdf</t>
   </si>
   <si>
     <t>Moção de voto de profundo pesar pelo falecimento do Sr. Sidi Pontes Marques"</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4564/mocao_226.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4564/mocao_226.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao novo Coordenador da 18° Região Tradicionalista senhor Márcio D'Ávila ".</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4569/mocao_227.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4569/mocao_227.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Círculo de Oração da Igreja Assembléia de Deus de Caçapava do SuL"</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4570/mocao_228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4570/mocao_228.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório, à Equipe do Santos Futebol Clube".</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4571/mocao_228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4571/mocao_228.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da senhora Martha Teixeira Fornier."</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4572/mocao_230.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4572/mocao_230.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório, à Equipe do Caçapava Futebol Clube".</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4573/mocao_231.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4573/mocao_231.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Goreti Dotto 2" Lugar Caí. 5km., Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4574/mocao_232.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4574/mocao_232.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Gilberto Tatsch 30 lugar Cat. 5km , Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS"</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4575/mocao_233.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4575/mocao_233.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Paulo Mendes 1° Lugar Cat. 5km, Circuito Sesc de Corridas 2019, disputado no dia 1° de dezembro na cidade de Torres RS".</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4576/mocao_234.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4576/mocao_234.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Felipe Lima 2° Lugar Cat. 5km, Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS'</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4577/mocao_235.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4577/mocao_235.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Eduardo Zago 1 Lugar Categoria 3km, Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS"</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4578/mocao_236.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4578/mocao_236.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Matheus Marques 2° Lugar Categoria 3km, Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS"</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4579/mocao_237.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4579/mocao_237.pdf</t>
   </si>
   <si>
     <t>"Moção de Apoio aos Servidores da Saúde e demais Servidores Públicos Estaduais."</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4580/mocao_238.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4580/mocao_238.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório ao Sr. Jean Carlos Trindade Binsfeld."</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4587/mocao_239.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4587/mocao_239.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório a Sra. Mirce Pazinato Ribeiro."</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4598/mocao_240.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4598/mocao_240.pdf</t>
   </si>
   <si>
     <t>Moção de voto congratulatório aos 17 anos de serviços prestados pelos servidores da Câmara Municipal de Vereadores de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4599/mocao_241.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4599/mocao_241.pdf</t>
   </si>
   <si>
     <t>"Concede Voto de profundo pesar pelo falecimento da Sra CRISTINA BORGES RODRIGUES GOMES.'</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4600/mocao_242.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4600/mocao_242.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Paulo Benhur Paz, pela participação no Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS".</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4601/mocao_243.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4601/mocao_243.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Sergio Trindade, pela participação no Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS"</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4602/mocao_244.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4602/mocao_244.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a Charles Dias, pela participação no Circuito Sesc de Corridas 2019, disputado no dia 1 de dezembro na cidade de Torres RS"</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4603/mocao_245.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4603/mocao_245.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento Maria de Jesus Andrade Rodrigues."</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4604/mocao_246.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4604/mocao_246.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto de Profundo Pesar pelo falecimento da senhora Maria Gaspar Chalmerens".</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4605/mocao_247.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4605/mocao_247.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a senhora Glacir Maria Dias Saraiva, Rainha 2019 do Clube da Melhor idade Vivência ".</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4606/mocao_248.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4606/mocao_248.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto congratulatório a senhora Maria Zaida Santos, Princesa 2019 do Clube da Melhor idade Vivência."</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4607/mocao_249.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4607/mocao_249.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório a senhora, Lúcia Maria Madrid, Princesa 2019 do Clube da Melhor idade Vivência ".</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4608/mocao_250.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4608/mocao_250.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de repúdio aos escritores Do filme Porta dos Fundos."</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4609/mocao_251.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4609/mocao_251.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Voto Congratulatório ao senhor Lazie Oliveira, pela conquista do 1 lugar no quesito Gestão e Inovação, e 20 lugar no quesito Desempenho, no 30 PMGA- Prêmio Melhoria na Gestão de Almoxarifado".</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4610/mocao_252.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4610/mocao_252.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de profundo pesar pelo falecimento da Senhora Senta Rodrigues Nunes."</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4616/mocao_253.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4616/mocao_253.pdf</t>
   </si>
   <si>
     <t>"Moção de Voto Congratulatório aos Organizadores do "Natal Solidário" Na Vila sul'</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>8PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3788/ped_inf_01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3788/ped_inf_01.pdf</t>
   </si>
   <si>
     <t>" Solicita Informações ao Chefe do Poder Executivo."</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3852/pedido_de_informacao_02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3852/pedido_de_informacao_02.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre os fiscais de Obras."</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3866/ped_de_informacao_03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3866/ped_de_informacao_03.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o Parque da Pedra do Segredo."</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/ped_de_informacao_4.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/ped_de_informacao_4.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/ped_de_informacao_5.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/ped_de_informacao_5.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o transporte escolar."</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3902/pedido_de_informacao_06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3902/pedido_de_informacao_06.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre, o transporte escolar".</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3903/pedido_de_informacao_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3903/pedido_de_informacao_07.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a lista de espera nas EMEIS".</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/ped_de_informacao_08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/ped_de_informacao_08.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo sobre Processo de Sindicância Investigatória de venda de mercadorias pela Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3929/pedido_de_inf_09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3929/pedido_de_inf_09.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo ".</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3930/pedido_de_inf_10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3930/pedido_de_inf_10.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a Copa do Ginásio de Esporte Ciro Carlos de Melo, (Melão)"</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3931/peddido_de_inf_11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3931/peddido_de_inf_11.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a Adesão do novo Ciclo do Programa Saúde na Escola, biênio 2019-2020"</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3949/ped_de_informacao_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3949/ped_de_informacao_12.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre arrecadação de IPTU".</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3950/ped_de_informacao_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3950/ped_de_informacao_13.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre fontes de receitas municipais".</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3959/pedido_de_inf_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3959/pedido_de_inf_14.pdf</t>
   </si>
   <si>
     <t>" Solicita Informações do Chefe do Poder Executivo."</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3974/ped_de_informacao_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3974/ped_de_informacao_15.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a merenda escolar municipal"</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4001/pedido_de_inf_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4001/pedido_de_inf_16.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo, referente aos índices e valores".</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4008/pedido_de_inf_17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4008/pedido_de_inf_17.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Chefe do Executivo."</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4012/pedido_de_inf_18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4012/pedido_de_inf_18.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Chefe do Executivo".</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4015/pedido_de_inf_19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4015/pedido_de_inf_19.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a concessão da copa do Estádio Municipal"</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4016/pedido_de_inf_20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4016/pedido_de_inf_20.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a iluminação pública"</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/pedido_de_inf_21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/pedido_de_inf_21.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre maquinário".</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4023/pedido_de_inf_22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4023/pedido_de_inf_22.pdf</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/ped_de_inf_23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/ped_de_inf_23.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Poder Executivo"</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4048/pedido_de_inf_24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4048/pedido_de_inf_24.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo".</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4067/pedido_de_inf_25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4067/pedido_de_inf_25.pdf</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4069/pedido_de_inf_27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4069/pedido_de_inf_27.pdf</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4070/pedido_de_inf_28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4070/pedido_de_inf_28.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre o meio de transporte que esta sendo utilizado pelos pacientes em tratamento oncológico, para buscarem os medicamentos na cidade de Cachoeira do Sul."</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4071/pedido_de_inf_29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4071/pedido_de_inf_29.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre o transporte escolar do município".</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/pedido_de_inf_30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/pedido_de_inf_30.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal sobre a coordenação do CONCEC."</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/pedido_de_inf_31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/pedido_de_inf_31.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal sobre o Parque da Pedra do Segredo."</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4090/pedido_de_inf_32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4090/pedido_de_inf_32.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal sobre o Fundo Municipal de Turismo."</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4084/pedido_de_inf_33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4084/pedido_de_inf_33.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente a Patrulha Agrícola.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4105/pedido_de_inf_36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4105/pedido_de_inf_36.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre as ZEIS e Loteamentos não regularizados".</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4106/pedido_de_inf_37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4106/pedido_de_inf_37.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a capinadeira ecológica".</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4123/pedido_de_inf_38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4123/pedido_de_inf_38.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre vagas nas escolas municipais e EMEIS."</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4134/pedido_de_inf_39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4134/pedido_de_inf_39.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o andamento de obras no município"</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/pedido_de_inf_40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/pedido_de_inf_40.pdf</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/pedido_de_inf_41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/pedido_de_inf_41.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a extensão da rede de abastecimento de água na Serra do Santa Bárbara"</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/pedido_de_inf_42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/pedido_de_inf_42.pdf</t>
   </si>
   <si>
     <t>" Solicita Informações do Chefe do Poder Executivo' .</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4146/pedido_de_inf_43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4146/pedido_de_inf_43.pdf</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4147/pedido_de_inf_44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4147/pedido_de_inf_44.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre a distribuição de cestas básicas, através da Secretaria de Assistência Social".</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/pedido_de_inf_45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/pedido_de_inf_45.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente doação materiais construção através da Secretaria da Assistência Social.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4185/pedido_de_inf_46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4185/pedido_de_inf_46.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre a permanência do caixa eletrônico no prédio interditado da prefeitura".</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4230/pedido_de_inf_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4230/pedido_de_inf_47.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo"</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4231/pedido_de_inf_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4231/pedido_de_inf_48.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente a Distribuição de Cestas Básicas</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4234/pedido_de_inf_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4234/pedido_de_inf_49.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, através da secretaria de educação".</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4235/pedido_de_inf_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4235/pedido_de_inf_50.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal".</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/pedido_de_inf_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/pedido_de_inf_51.pdf</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4279/pedido_de_inf_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4279/pedido_de_inf_52.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo "</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/pedido_de_inf_53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/pedido_de_inf_53.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre superávit financeiro"</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4302/pedido_de_inf_54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4302/pedido_de_inf_54.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a situação legal do prédio do antigo Círculo Operário Caçapavano"</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4303/pedido_de_inf_55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4303/pedido_de_inf_55.pdf</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4304/pedido_de_inf_56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4304/pedido_de_inf_56.pdf</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o edital n° 2920/2019, modalidade tomada de preço"</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4331/pedido_de_inf_58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4331/pedido_de_inf_58.pdf</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4332/pedido_de_inf_59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4332/pedido_de_inf_59.pdf</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/pedido_de_inf_60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/pedido_de_inf_60.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, referente ao servidor público.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4379/pedido_de_inf_61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4379/pedido_de_inf_61.pdf</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4380/pedido_de_inf_62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4380/pedido_de_inf_62.pdf</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4390/pedido_de_inf_63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4390/pedido_de_inf_63.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre o Projeto Guasqueiro."</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4404/pedido_de_inf_64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4404/pedido_de_inf_64.pdf</t>
   </si>
   <si>
     <t>"Requer Informações do Poder Executivo Municipal sobre o andamento de obras no município."</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4405/pedido_de_inf_65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4405/pedido_de_inf_65.pdf</t>
   </si>
   <si>
     <t>Solicita reiteração de Pedido de Informação N° 0451/2019 do Poder Executivo referente doação materiais construção através da Secretaria da Assistência Social.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4406/pedido_de_inf_66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4406/pedido_de_inf_66.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo referente a doação de materiais de construção através da Secretaria da Assistência Social.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4431/pedido_de_inf_67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4431/pedido_de_inf_67.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal sobre a construção de novas edificações no Cemitério Municipal Santo Antônio".</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4441/pedido_de_inf_68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4441/pedido_de_inf_68.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, cópia da escala médica do Pronto Atendimento do dia 13110/2019".</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4442/pedido_de_inf_69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4442/pedido_de_inf_69.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre os responsáveis da administração municipal pela fiscalização dos serviços prestados_x000D_
 no Pronto Atendimento".</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4463/pedido_de_inf_70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4463/pedido_de_inf_70.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre os veículos que realizaram o transporte de pacientes para as cidades de Porto Alegre e Canoas".</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4480/pedido_de_inf_71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4480/pedido_de_inf_71.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Chefe do Poder Executivo."</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4481/pedido_de_inf_72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4481/pedido_de_inf_72.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre o programa Cartão Reforma, beneficio pago pelo Governo Federal para compra de material de construção".</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4482/pedido_de_inf_73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4482/pedido_de_inf_73.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, o Projeto n° 446212019 que trata de abertura de crédito adicional suplementar no valor de R$ 15.855,30, destinado a material, bem ou serviço de distribuição gratuita".</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4488/pedido_de_inf_74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4488/pedido_de_inf_74.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo."</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>SILVIO TONDO, LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4489/pedido_de_inf_75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4489/pedido_de_inf_75.pdf</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4490/pedido_de_inf_76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4490/pedido_de_inf_76.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal, sobre a iluminação do Complexo Esportivo Areião".</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4516/pedido_de_inf_77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4516/pedido_de_inf_77.pdf</t>
   </si>
   <si>
     <t>"Solicita informações sobre o Projeto de Lei 448512019 que Trata da criação da Guarda Municipal".</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4536/pedido_de_inf_78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4536/pedido_de_inf_78.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre todos os resultados dos processos administrativos disciplinares, referente, a sindicância dos combustíveis da Secretaria de Obras, Portaria n° 18.325 de 2110812014</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4554/pedido_de_inf_79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4554/pedido_de_inf_79.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, a cópia da escala médica do Pronto Atendimento do mês de Outubro de 2019".</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4581/pedido_de_inf_80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4581/pedido_de_inf_80.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre a existência de tratativas junto aos proprietários da Casa dos Ministérios, referente a desapropriação do prédio."</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4582/pedido_de_inf_81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4582/pedido_de_inf_81.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre os cursos, oferecidos e/ou realizados no seguimento do turismo, pela Secretaria de Cultura e Turismo no município de Caçapava do Sul".</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4583/pedido_de_inf_82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4583/pedido_de_inf_82.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre os eventos culturais realizados pela Secretária de Cultura e Turismo nos anos de 2017, 2018 e 2019."</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4584/pedido_de_inf_83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4584/pedido_de_inf_83.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre as agendas realizadas pela Secretaria de Cultura e Turismo junto ao IPHAE, na busca de recursos para a recuperação do Patrimônio Histórico Municipal."</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4585/pedido_de_inf_84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4585/pedido_de_inf_84.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre as políticas criadas pelo poder Público Municipal para estimular ações de preservação do Patrimônio Histórico do município"</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4588/pedido_de_inf_85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4588/pedido_de_inf_85.pdf</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4589/pedido_de_inf_86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4589/pedido_de_inf_86.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre o destino dos alimentos doados à Secretaria da Assistência Social, pela Escola de Patinação Sonhos Sobre Rodas, referente ao Show Word 2019."</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>7PPV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3789/ped_prov_01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3789/ped_prov_01.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para manutenção da Rua 129, bairro Pinheiro.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3790/ped_prov_02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3790/ped_prov_02.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para manutenção da Rua 104, bairro Promorar.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3846/pedido_de_prov._03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3846/pedido_de_prov._03.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria de Obras, o conserto da rede de esgoto no Beco do Vivian. "</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3867/ped_de_prov_04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3867/ped_de_prov_04.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência ao DNIT".</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3893/pedidio_de_prov_5.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3893/pedidio_de_prov_5.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal referente a linha do transporte escolar do Durasnal, pois o veículo que transporta os alunos não possui cinto de segurança e possui varias irregularidades, conforme solicitação já feita ao secretario de educação pela diretora da escola."</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/ped_ido_de_prov_6.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/ped_ido_de_prov_6.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal que seja frito o patrolamento e encascalhainento no Rincão dos Paz."</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3948/ped_de_prov_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3948/ped_de_prov_07.pdf</t>
   </si>
   <si>
     <t>PROPÕE envio de Correspondência ao Senhor Prefeito Municipal solicitando que seja feito uma parceria junto com Comunidade do Rincão dos Seixa, visando a construção de uma pracinha de Brinquedos.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3963/ped_de_prov_8.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3963/ped_de_prov_8.pdf</t>
   </si>
   <si>
     <t>''PROPÕE envio de Correspondência ao Senhor Prefeito Municipal solicitando que seja feito uma parceria junto com Comunidade da Vila Progresso, visando a construção de uma pracinha de Brinquedos."</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3989/pedido_de_prov_9.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3989/pedido_de_prov_9.pdf</t>
   </si>
   <si>
     <t>''PROPÕE envio de Correspondência ao Senhor Secretario de Município de Obras solicitando o patrolamento da estrada do Passo do Moinho."</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4014/pedido_de_prov_11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4014/pedido_de_prov_11.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Ruas Luiz Coelho Leal e do Aterro, Bairro Sul"</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4110/pedido_de_prov_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4110/pedido_de_prov_12.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do poder Executivo Municipal, que seja enviado correspondência a empresa RGE Sul para remoção de um poste que está localizado no meio da ciclovia da Av. Presidente Kennedy, em frente a Churrascaria Rodeio."</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4111/pedido_de_prov_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4111/pedido_de_prov_13.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do poder Executivo Municipal, que seja enviado correspondência a empresa RGE Sul, para remoção de um poste que está localizado no meio do piso tátil na Av. Pedro Anunciação, em frente a Unipampa."</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4114/pedido_de_prov_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4114/pedido_de_prov_14.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para recolhimento de lixo no Patronato (estrada ao lado Escola Municipal Patrício dias Ferreira).</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4115/pedido_de_prov_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4115/pedido_de_prov_15.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para manutenção da Rua do Parreira!, 164 bairro Floresta.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4116/pedido_de_prov_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4116/pedido_de_prov_16.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para reparo em buraco na Rua João Francisco da Silveira, esquina com a Rua Inocêncio 6 de Meio, bairro Negrinho do Pastoreio.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4117/pedido_de_prov_17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4117/pedido_de_prov_17.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para conserto de ponte da estrada da Picada das Graças, que liga a localidade a estrada de acesso a BR 153, nessa localidade."</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4118/pedido_de_prov_18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4118/pedido_de_prov_18.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para conserto da Ponte da Estrada da Calçada.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/pedido_de_prov_19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/pedido_de_prov_19.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal, através da Secretaria de Obras, que seja feita a reforma da Ponte da Localidade do Salsinho."</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/pedido_de_prov_20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/pedido_de_prov_20.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal, através da Secretaria de Obras, a reconstrução da ponte na localidade do Passo da Chácara.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4177/pedido_de_prov_21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4177/pedido_de_prov_21.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Obras, a manutenção do Corredor que dá acesso a Área de Transbordo Municipal (Lixão).</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/pedido_de_prov_22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/pedido_de_prov_22.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal. "</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4252/pedido_de_prov_23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4252/pedido_de_prov_23.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4273/pedido_de_prov_24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4273/pedido_de_prov_24.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo com a maior brevidade possível, serviços de patrolamento e o encascalhamento das Ruas do Bairro Santa Rita, em nosso Município."</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4274/pedido_de_prov_25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4274/pedido_de_prov_25.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo com a maior brevidade possível, serviços de patrolamento, encascalhamento e limpeza nos acessos aos Pontos Turísticos de nosso Município".</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4275/pedido_de_prov_26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4275/pedido_de_prov_26.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo MunicipaL"</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4294/pedido_de_prov_28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4294/pedido_de_prov_28.pdf</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4320/pedido_de_prov_29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4320/pedido_de_prov_29.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para conserto de valeta na Rua Domingos Dutra faria, bairro São Domingos.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4321/pedido_de_prov_30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4321/pedido_de_prov_30.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para conserto da Ponte dos Carvalho localizada nas Pontas do Santa Bárbara.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4322/pedido_de_prov_31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4322/pedido_de_prov_31.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para conserto de buraco Rua Antônio Dourado dos Santos esquina com Rua Francisco Xavier Henriques.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4323/pedido_de_prov_32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4323/pedido_de_prov_32.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para limpeza e roçada na Rua Pedro Linhares, bairro São Domingos.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4447/pedido_de_prov_33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4447/pedido_de_prov_33.pdf</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4462/pedido_de_prov_34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4462/pedido_de_prov_34.pdf</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4483/pedido_de_prov_35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4483/pedido_de_prov_35.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, para que tome providencias cabíveis em relação o Vandalismo a Manutenção nas Estruturas do Parque da Fonte do Mato, pois está em total Abandono ".</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/pedido_de_prov_36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/pedido_de_prov_36.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, Patrolamento, Encascalhamento, Limpeza e Providencia dos Esgotos a Céu Aberto no Bairro São Domingos e na Rua Domingos Dutra Farias esta em péssimas condições de andar, sendo que tem vários ponto que os esgotos estão atravessando a Rua e o mau cheiro direto e o verão está chegando como fica a saúde dos moradores deste Bairro ".</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/pedido_de_prov_37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/pedido_de_prov_37.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, para que tome providencia o mais rápido na Estrada da Cancha dos Fagundes em frente à propriedade do Senhor Breno Dutra ali neste local não tem como passar carro, a Estrada esta Broqueando por baixo e não tem largar suficiente para um carro posar, sendo que o perigo pode acontecer a qualquer momento pedimos agilidade".</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/pedido_de_prov_38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/pedido_de_prov_38.pdf</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/pedido_de_prov_39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/pedido_de_prov_39.pdf</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4500/pedido_de_prov_40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4500/pedido_de_prov_40.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal em relação a Casa dos Ministérios.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4501/pedido_de_prov_41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4501/pedido_de_prov_41.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal que seja feito o patrolamento e encascalhamento na bairro nossa Senhora de Fátima."</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4517/pedido_de_prov_44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4517/pedido_de_prov_44.pdf</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4518/pedido_de_prov_45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4518/pedido_de_prov_45.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4519/pedido_de_prov_46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4519/pedido_de_prov_46.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito ,direcionado a Secretaria de Obras, conserto de esgoto a céu aberto na Rua Potiguara Leão em frente ao número 501 no bairro Promorar".</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4520/pedido_de_prov_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4520/pedido_de_prov_47.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito ,direcionado a Secretaria de Obras, a retirada de galhos da Ponte dos Carvalhos nas Pontas do Santa Barbára"</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4521/pedido_de_prov_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4521/pedido_de_prov_48.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a Secretaria de Obras o patrolamento e encascalhamento da Estrada da Pedra do Segredo, passando as Pontas do Santa Barbára, a propriedade do Professor Cléo, Sr. Gera/do Araújo e também passando a propriedade do Sr. Luiz Francisco Biacizi."</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4523/pedido_de_prov_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4523/pedido_de_prov_49.pdf</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4524/pedido_de_prov_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4524/pedido_de_prov_50.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal, a conclusão de serviços na rua Breno Osório Pereira."</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4533/pedido_de_prov_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4533/pedido_de_prov_51.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para manutenção da Rua Jacinto d Sá e Cunha, no Bairro Nossa Sr. de Fátima.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4535/pedido_de_prov_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4535/pedido_de_prov_52.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal para recolhimento de lixo da Rua Arco-íris, bairro Henriques.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4561/pedido_de_prov_53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4561/pedido_de_prov_53.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência junto ao DAER setor DTR, que seja formalizado o ponto de embarque e desembarque, na localidade VILA PROGRESSO (Faxinal) km 326 em Caçapava do Sul.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4586/pedido_de_prov_55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4586/pedido_de_prov_55.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a Secretaria de Obras, o conserto ou o estudo da construção de um novo banheiro na Praça Osvaldo Aranha (Pracinha do Hospital) '</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4590/pedido_de_prov_56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4590/pedido_de_prov_56.pdf</t>
   </si>
   <si>
     <t>"Propõe envio de Correspondência ao Senhor Prefeito Municipal solicitando a construção de Quebra-Molas na Rua Domingos Dutra Farias na Vila São Domingos."</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4591/pedido_de_prov_57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4591/pedido_de_prov_57.pdf</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4611/pedido_de_prov_58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4611/pedido_de_prov_58.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a Secretaria de Obras, o patrolamento e encascalhamento da Estrada da Pitangueira antes da ponte a direita passando os coqueiros da Fazenda da Marilene Peres"</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3815/proj._decreto_legislativo_100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3815/proj._decreto_legislativo_100.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO EXERCÍCIO DE 2016 DE RESPONSABILIDADE DO EX- PREFEITO OTOMAR OLEQUES VIVIAN E DO EX VICE PREFEITO ILSON TOLFO TONDO.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3816/projeto_de_decreto_101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3816/projeto_de_decreto_101.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO EXERCÍCIO DE 2015 DE RESPONSABILIDADE DO EX PREFEITO OTOMAR OLEQUES VIVIAN E DO EX VICE-PREFEITO ILSON TOLFO TONDO.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3975/proj_de_decreto_leg_102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3975/proj_de_decreto_leg_102.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo CIDADÃO CAÇAPAVANO, a Senhora Neli Coradini Abascal, e dá outras providências".</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3983/proj_de_decreto_103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3983/proj_de_decreto_103.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO A SENHORA LAI CLAUDETE DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4002/proj_de_decreto_leg_104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4002/proj_de_decreto_leg_104.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR MÁRIO RÁZZERA ".</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4366/projeto_de_decreto_105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4366/projeto_de_decreto_105.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR DR. AIRTON D'AVILA KRAUSE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>10ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3998/proj_de_emenda_a_lei_organica_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3998/proj_de_emenda_a_lei_organica_15.pdf</t>
   </si>
   <si>
     <t>Revoga-se o artigo 100 da Lei Orgânica do Município de Caçapava do Sul/RS e dá outras providências.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>ALEX VARGAS, JOSE SIDNEI GONÇALVES MENEZES (PIROLA), LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, MARQUINHO VIVIAN, RICARDO ROSSO, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4336/prop_de_emenda_a_lei_organica_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4336/prop_de_emenda_a_lei_organica_16.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 56-A na Lei Orgânica do Município de Caçapava do Sul, que institui o Orçamento Impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por Emendas Individuais e de Bancadas do Legislativo Municipal em Lei Orçamentária Anual, previstas na Emenda_x000D_
 Constitucional n°86, de 17 de março de 2015 e Emenda Constitucional n° 100, de 26 de junho de 2019.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3784/proj_lei_4361.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3784/proj_lei_4361.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 15 (quinze) Monitores de Educação Infantil, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3785/proj_lei_4362.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3785/proj_lei_4362.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 14 (quatorze) Professores para atuarem nas Escolas da Rede Municipal de Ensino, pelo período dá 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3786/proj_lei_4363.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3786/proj_lei_4363.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de um Enfermeiro (a), pelo período de 12 (doze) meses, podendo ser prorrogado por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/proj_de_lei_4365.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/proj_de_lei_4365.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DE REPOSIÇÃO SALARIAL AOS AGENTES PÚBLICOS DO MUNICÍPIO DE CAÇAPAVA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3832/proj_de_lei_4368.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3832/proj_de_lei_4368.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos §1 0 , §40, §60 do Art. 40. da Lei Municipal n° 1.444 de 08 de Janeiro de 2003 e da outras providencias.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3837/proj_de_lei_4370.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3837/proj_de_lei_4370.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.400,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3854/proj_de_lei_4371.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3854/proj_de_lei_4371.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3855/proj_de_lei_4372.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3855/proj_de_lei_4372.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 12.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3856/proj_de_lei_4373.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3856/proj_de_lei_4373.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 31.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3857/proj_de_lei_4374.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3857/proj_de_lei_4374.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3879/proj._de_lei_4377.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3879/proj._de_lei_4377.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.217,79 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3880/proj_de_lei_4378.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3880/proj_de_lei_4378.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3905/proj_de_lei_4380.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3905/proj_de_lei_4380.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.550,64 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3906/proj_de_lei_4381.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3906/proj_de_lei_4381.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3907/proj_de_lei_4382.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3907/proj_de_lei_4382.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 69.654,23 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3908/proj_de_lei_4383.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3908/proj_de_lei_4383.pdf</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/proj_de_lei_4386.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/proj_de_lei_4386.pdf</t>
   </si>
   <si>
     <t>"Cria o Departamento de Proteção e Bem Estar Animal, na estrutura da Secretaria da Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3922/proj_de_lei_ex_4388.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3922/proj_de_lei_ex_4388.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 12.743,66 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3923/proj_de_lei_ex_4389.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3923/proj_de_lei_ex_4389.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/proj_de_lei_ex_4390.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/proj_de_lei_ex_4390.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 03 (três) Professores de Educação Infantil para atuarem nas Escolas da Rede Municipal de Ensino, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/proj_de_lei_ex_4391.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/proj_de_lei_ex_4391.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.000,00 E DÁ OUTRAS PROVIDÊNCIAS.'</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3939/proj_de_lei_4392.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3939/proj_de_lei_4392.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3964/proj_de_lei_4393.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3964/proj_de_lei_4393.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 291.174,20 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3965/proj_de_eli_4394.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3965/proj_de_eli_4394.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio e conceder subsídio financeiro à EMPRESA LEONARDO DE LIMA TEIXEIRA - ME e dá outras providências.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3966/proj_de_lei_4395.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3966/proj_de_lei_4395.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 60.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3967/proj_de_lei_4396.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3967/proj_de_lei_4396.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 6.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3970/proj_de_lei_4397.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3970/proj_de_lei_4397.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA REGULAMENTAÇÃO MUNICIPAL PARA RECADASTRAMENTO, REGISTRO E TRANSFERÊNCIA DE MARCAS, PARA MARCAÇÃO DE REBANHOS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3968/proj_de_lei_4399.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3968/proj_de_lei_4399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 14,11 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3969/proj_de_lei_4400.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3969/proj_de_lei_4400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 119.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3994/proj_de_lei_4401.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3994/proj_de_lei_4401.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 1 (um) Monitor de Educação Especial, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3995/proj_de_lei_4402.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3995/proj_de_lei_4402.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 3 (três) Monitores de Educação Especial, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3985/proj_de_lei_4404.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3985/proj_de_lei_4404.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 21.678,18 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3986/proj_de_lei_4405.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3986/proj_de_lei_4405.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 481,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3987/proj_de_lei_4406.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3987/proj_de_lei_4406.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3997/proj_de_lei_4408.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3997/proj_de_lei_4408.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 64.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4005/proj_de_lei_4409.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4005/proj_de_lei_4409.pdf</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4009/proj_de_lei_4410.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4009/proj_de_lei_4410.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 489.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4010/proj_de_lei_4411.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4010/proj_de_lei_4411.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4029/proj_de_lei_4412.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4029/proj_de_lei_4412.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei n°4007, de 11 de janeiro de 2019, que aprovou Calendário de Eventos do Município, para excluir o evento 6a Conferência Municipal de Cultura e incluir o evento V Conferência Municipal de Cultura.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4030/proj_de_lei_4413.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4030/proj_de_lei_4413.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei .n° 4007, de 11 de janeiro de 2019, que aprovou o Calendário de Eventos do Município, para incluir os eventos "Aniversário da Rádio Caçapava" e 'Musica na Praça".</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/proj_de_lei_4414.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/proj_de_lei_4414.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS, institui Plano de Amortização ao Déficit Atuarial e dá outras providências.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/proj_de_lei_4415.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/proj_de_lei_4415.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 3.337.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4075/proj_de_lei_4417.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4075/proj_de_lei_4417.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 17.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4076/proj_de_lei_4418.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4076/proj_de_lei_4418.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 01 (um) Médico Pediatra, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4077/proj_de_lei_4419.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4077/proj_de_lei_4419.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 221.300,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4078/proj_de_lei_4420.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4078/proj_de_lei_4420.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 118.516,91 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4079/proj_de_lei_4421.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4079/proj_de_lei_4421.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 01 (um) Arquiteto, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4074/proj_de_lei_ex_4422.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4074/proj_de_lei_ex_4422.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 504.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4093/proj_de_lei_4423.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4093/proj_de_lei_4423.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.248,88 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4094/proj_de_lei_4424.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4094/proj_de_lei_4424.pdf</t>
   </si>
   <si>
     <t>Dá nova redação as atribuições dos cargos de Enfermeiro Padrão 12, Enfermeiro Padrão 15 e Enfermeiro Samu, descrito no Anexo 1 da Lei n° 3672, de 29 de dezembro de 2015 e Anexo da Lei n° 3812, de 28 de dezembro de 2016.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4098/proj_de_lei_4425.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4098/proj_de_lei_4425.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 70.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4100/proj_de_lei_4426.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4100/proj_de_lei_4426.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.000.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4129/proj_de_lei_4427.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4129/proj_de_lei_4427.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Técnico Municipal de Atividades Potencialmente Poluidoras ou Utilizadoras de Recursos Ambientais, e cria a Taxa de Controle e Fiscalização Ambiental Municipal, de acordo com a Lei Federal 6.938181 e alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4130/proj_de_lei_4428.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4130/proj_de_lei_4428.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.970,66 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/proj_de_lei_4431.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/proj_de_lei_4431.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.849,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/proj_de_lei_4432.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/proj_de_lei_4432.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4169/proj_de_lei_4433.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4169/proj_de_lei_4433.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei no 4007, de 11 de janeiro de 2019, que aprovou o Calendário de Eventos do Município, para incluir os eventos "UM DIA NO. PARQUE" e "XX ENCONTRO DA REDE DE UNIDADES DE CONSERVAÇÃO".</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4174/proj_de_lei_4435.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4174/proj_de_lei_4435.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 30 da Lei no 1938, de 18 de abril de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4189/proj_de_lei_4436.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4189/proj_de_lei_4436.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 39.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4190/proj_de_lei_4437.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4190/proj_de_lei_4437.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prorrogar as contratações temporárias de 02 (dois) Enfermeiros(as) e 01 (um) Psicólogo(a) realizadas com base nas Leis Municipais n. 3.98612018 e 3.97812018, pelo período de 12 meses e dá outras providências.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4191/proj_de_lei_4438.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4191/proj_de_lei_4438.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 711.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4192/proj_de_lei_4439.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4192/proj_de_lei_4439.pdf</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4193/proj_de_lei_4440.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4193/proj_de_lei_4440.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2 0 da Lei n° 2.111, de 04 de julho de 2007, que instituiu gratificação especial aos Fiscais de Saúde do município.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4194/proj_de_lei_4441.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4194/proj_de_lei_4441.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei n°4007, de lide janeiro de 2019, que aprovou Calendário de Eventos do Município, para inclusão do evento Escolas em Transição.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/proj_de_lei_4442.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/proj_de_lei_4442.pdf</t>
   </si>
   <si>
     <t>Altera a data do evento V Conferência Municipal de Cultura, descrito na Lei Municipal n° 4052, de 03 de junho de 2019.-</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4196/proj_de_lei_4443.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4196/proj_de_lei_4443.pdf</t>
   </si>
   <si>
     <t>Altera a data do evento 13° Forte em Arte, descrito no anexo da Lei n° 4007, de 11 de Janeiro de 2019, que aprovou o Calendário de. Eventos do Município.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4197/proj_de_lei_4444.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4197/proj_de_lei_4444.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 01 (um) Médico Psiquiatra, pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4220/proj_de_lei_4445.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4220/proj_de_lei_4445.pdf</t>
   </si>
   <si>
     <t>Reserva aos negros 20% (vinte por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da Administração Direta e nas entidades da Administração Indireta do Município de Caçapava do Sul</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4221/proj_de_lei_4446.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4221/proj_de_lei_4446.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial - COMUPIR, o Fórum Municipal de Promoção da Igualdade Racial e dá outras providências.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4240/proj_de_lei_4447.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4240/proj_de_lei_4447.pdf</t>
   </si>
   <si>
     <t>Altera o anexo 1 da Lei 3672 de 29 de dezembro de 2015, no que tange a "Escolaridade" do Cargo de Assistente em Saúde, Padrão 08.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4241/proj_de_lei_4448.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4241/proj_de_lei_4448.pdf</t>
   </si>
   <si>
     <t>Alteram o Anexo 1 e III da Lei n°. 3672 de 29 de dezembro de 2015, para criar e acrescenta no Quadro Geral de Servidores do Município o Cargo de Agente de Combate à Endemias, Padrão 03, 40 horas semanais e dá outras providências.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4242/proj_de_lei_4449.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4242/proj_de_lei_4449.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 150.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4243/proj_de_lei_4450.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4243/proj_de_lei_4450.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 348.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4249/proj_de_lei_4451.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4249/proj_de_lei_4451.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 203912006, que autoriza o Poder Executivo a amortizar a dívida com o Fundo de Assistência à Saúde dos servidores Públicos Municipais (FASM), autoriza a devolução do valor das contribuições recolhidas a maior em parcelas mensais e dá outras providências.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4250/proj_de_lei_4452.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4250/proj_de_lei_4452.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4280/proj_de_lei_4454_iQh1sQJ.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4280/proj_de_lei_4454_iQh1sQJ.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 1 0 e §1 0 da Lei no 2851, de 01 de novembro de 2011, que instituiu gratificação especial aos servidores que exercem suas funções no Centro de Atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4297/proj_de_lei_4455.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4297/proj_de_lei_4455.pdf</t>
   </si>
   <si>
     <t>AUTORIZA. ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 19.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4298/proj_de_lei_4456.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4298/proj_de_lei_4456.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL, CRIA O DEPARTAMENTO DE INSPEÇÃO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4310/proj_de_lei_4457.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4310/proj_de_lei_4457.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir passagens de transporte urbano destinadas aos alunos que frequentam as escolas estaduais Nossa Senhora da Assunção, Januária Leal e Dinarte Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4311/proj_de_lei_4458.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4311/proj_de_lei_4458.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4312/proj_de_lei_4459.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4312/proj_de_lei_4459.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 11.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4314/proj_de_lei_4460.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4314/proj_de_lei_4460.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 450.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4334/proj_de_lei_4461.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4334/proj_de_lei_4461.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de um terreno urbano de propriedade do município, desafetado do uso público, para a Associação Dorcas Assistência Social Evangélica e dá outras providências.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4335/proj_de_lei_4462.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4335/proj_de_lei_4462.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.855,30 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4337/proj_de_lei_4463.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4337/proj_de_lei_4463.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 250.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4381/proj_de_lei_4464.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4381/proj_de_lei_4464.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 4.021, de 29 de Março de 2019 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4382/proj_de_lei_4466.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4382/proj_de_lei_4466.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 341.701,40 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4383/peoj_de_lei_4467.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4383/peoj_de_lei_4467.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de um terreno urbano de propriedade do município, desafetado do uso público, para a Associação de Pais e Amigos dos Excepcionais de Caçapava do Sul e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4419/proj_de_lei_4468.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4419/proj_de_lei_4468.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 59.900,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4420/proj_de_lei_4469.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4420/proj_de_lei_4469.pdf</t>
   </si>
   <si>
     <t>Altera a data do evento XVI Dançarte Festival de Dança Estudantil, descrito no anexo da Lei n° 4007 de 11 de janeiro de 2019, que aprovou o Calendário_x000D_
 de Eventos do Município.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/proj_de_lei_4470.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/proj_de_lei_4470.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.300,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto_lei_ldo_2020.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto_lei_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4415/proj_de_lei_4472.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4415/proj_de_lei_4472.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 01 (um (a)) Assistente Social e 01 (um) Psicólogo (a), pelo período de 12 (doze) meses prorrogável por igual período e dá outras providências</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4416/proj_de_lei_4473.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4416/proj_de_lei_4473.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Contrato de Gestão e Cooperação e conceder incentivo financeiro à EMPRESA SILVEIRA BITENCOURT PADARIA E CONFEITARIA LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4417/proj_de_lei_4474.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4417/proj_de_lei_4474.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 7.300,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4418/proj_de_lei_4475.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4418/proj_de_lei_4475.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4432/proj_de_lei_4476.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4432/proj_de_lei_4476.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4433/proj_de_lei_4477.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4433/proj_de_lei_4477.pdf</t>
   </si>
   <si>
     <t>Altera o nome, promoção, contato e e-mail do evento 20 NATAL LUMEN BRANCO descrito no anexo da Lei n° 4007, de de janeiro de 2019, que aprovou o Calendário de Eventos do Município.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4434/proj_de_lei_4478.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4434/proj_de_lei_4478.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 226.790,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4453/proj_de_lei_4481.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4453/proj_de_lei_4481.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa temporário de pagamento à vista - refis 2019, dos créditos tributários e não-tributários, inscritos em dívida ativa administrativa, protestados e ajuizados com remissão dos juros e multa de mora e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4467/proj_de_lei_4482.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4467/proj_de_lei_4482.pdf</t>
   </si>
   <si>
     <t>Normatiza reajuste de base de cálculo dos tributos, define correção de valores para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4469/proj_de_lei_4483.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4469/proj_de_lei_4483.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 42.128,37 E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4493/proj_de_lei_4484.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4493/proj_de_lei_4484.pdf</t>
   </si>
   <si>
     <t>Alteram os anexos 1 e III da Lei 3672 de 29 de dezembro de 2015, no que tange o Padrão e a Escolaridade do Cargo de AGENTE COMUNITÁRIO DE SAÚDE, bem como revoga a Lei n° 3431 de 14 de outubro de 2014.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4494/proj_de_lei_4485.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4494/proj_de_lei_4485.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Guarda Municipal de Caçapava do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4503/proj_de_lei_4486.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4503/proj_de_lei_4486.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1 0 e 20 e Anexo 1 da Lei n°. 4083, de 22 de agosto de 2019, que criou o Cargo de Agente de Combate à Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4504/proj_de_lei_4487.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4504/proj_de_lei_4487.pdf</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4505/proj_de_lei_4488.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4505/proj_de_lei_4488.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 128.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4530/proj_de_lei_4490.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4530/proj_de_lei_4490.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de um terreno urbano de propriedade do município, desafetado do uso público, para a Empresa Emerson Quadro de Freitas e dá outras providências.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4531/proj_de_lei_4491.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4531/proj_de_lei_4491.pdf</t>
   </si>
   <si>
     <t>Fica instituída, no município de Caçapava do Sul, a Língua Brasileira de Sinais - LIBRAS e dá outras providências.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4555/loa2020_1_0532-a.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4555/loa2020_1_0532-a.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4567/proj_de_lei_4493.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4567/proj_de_lei_4493.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE RS 699.830,09 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4568/proj_de_lei_4494.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4568/proj_de_lei_4494.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 130.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4595/proj_de_lei_4495.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4595/proj_de_lei_4495.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de PEDAGOGO com especialização em PSICOPEDAGOGIA no Plano de Carreira do Magistério Público do Município, Lei 2.55012010 e dá outras providências.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4596/proj_de_lei_4496.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4596/proj_de_lei_4496.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Prevenção ao Uso de Drogas, Álcool, Tabaco, Suicídio, Bullying, Depressão, Auto Mutilação nas Escolas, com a criação do Programa Prevenir".</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4617/proj_de_lei_4497.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4617/proj_de_lei_4497.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação com encargo de um terreno urbano de propriedade do município, desafetado do uso público, para a empresa Rede Vivo Participações Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4653/proj_de_lei_4498.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4653/proj_de_lei_4498.pdf</t>
   </si>
   <si>
     <t>Calendário de Eventos do Município 2020.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/proj_de_lei_4366_legis..pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/proj_de_lei_4366_legis..pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual dos vencimentos dos servidores efetivos (Ativos e Inativos) Cargos em Comissão, Funções Gratificadas e aos Vereadores do Poder Legislativo de Caçapava do Sul.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto_de_lei_4367.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto_de_lei_4367.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei N° 4007 - 11/0112019, para incluir o evento Prova Velocross SK Motos no calendário de Eventos do Município"</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3838/proj_de_lei_4369.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3838/proj_de_lei_4369.pdf</t>
   </si>
   <si>
     <t>Fica proibida a inauguração e a entrega de obras públicas municipais incompletas, sem condições de atender aos fins que se destinam ou impossibilitadas de entrar em funcionamento imediato.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3876/proj_de_lei_4375.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3876/proj_de_lei_4375.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da divulgação mensal dos medicamentos e afins adquiridos pela Secretaria de Município da Saúde e dá outras providências."</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3877/proj_de_lei_4376.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3877/proj_de_lei_4376.pdf</t>
   </si>
   <si>
     <t>"Fica denominada de Ponte Fantina Fernandes de Freitas, a ponte localizada no Seival (Passo do Lageado) neste município."</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>"Altera o anexo da Lei n°4007, de 11 de janeiro de 2019, para alterar o eventos 13° FORTE E ARTE, no calendário de evento do Município e dá outras providências."</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/proj_de_lei_4384.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/proj_de_lei_4384.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei N° 4007 - 11/01/2019, para incluir o evento Festival Anual da Escola de Patinação Sonhos Sobre Rodas, no calendário de eventos do Município."</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3909/proj_de_lei_4385.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3909/proj_de_lei_4385.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei N°4007 - 11/O 1/2019 para alterar a data do evento A FONTE E ROCK no calendário de Eventos do Município"</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3914/proj_de_lei_4387.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3914/proj_de_lei_4387.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de constar a identificação dos estagiários da Prefeitura Municipal de Caçapava do Sul no Portal da Transparência.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3961/proj_de_lei_4398_oVjQ6hD.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3961/proj_de_lei_4398_oVjQ6hD.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "ALUNO CIDADÃO".</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3981/proj_de_lei_leg_4403.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3981/proj_de_lei_leg_4403.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Escola Amiga dos Animais e do Meio Ambiente".</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3996/proj_de_lei_4407.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3996/proj_de_lei_4407.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo da Lei Municipal N°400712019 para definir a data do evento: 40 Encontro de Fuscas, Derivados e Carros Antigos da Região da Campanha e da outras providências"</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4049/proj_de_lei_4416.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4049/proj_de_lei_4416.pdf</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/proj_de_lei_4429.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/proj_de_lei_4429.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei Municipal n° 4007/2019 para definir a data do evento e dá outras providências".</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4150/proj_de_lei_4430.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4150/proj_de_lei_4430.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Orientação e Prevenção da Gravidez na Adolescência no âmbito do município de Caçapava do Sul e dá outras providências?"</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4170/proj_de_lei_4434.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4170/proj_de_lei_4434.pdf</t>
   </si>
   <si>
     <t>"Obriga as empresas e concessionárias que fornecem energia elétrica, telefonia fixa, internet banda larga, Tv a cabo ou outro serviço por meio de rede aérea a retirar dos postes fiação e material excedente sem uso que tenham instalado e dá outras providências.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>RICARDO ROSSO, ALEX VARGAS, CAIO CASANOVA, JOSE SIDNEI GONÇALVES MENEZES (PIROLA), LUIS FERNANDO TORRES, MARCIA GERVASIO DE FREITAS, MARIANO TEIXEIRA, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/proj_de_lei_4453.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/proj_de_lei_4453.pdf</t>
   </si>
   <si>
     <t>"Revoga-se a Lei Municipal n°4021 de 04 de Abril de 2019 .e denomina-se de Patricio Pinos de Freitas, aponte localizada no Seival (Passo do Lajeado) neste município ".</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4338/proj_de_lei_4464.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4338/proj_de_lei_4464.pdf</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4339/proj_de_lei_4465.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4339/proj_de_lei_4465.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo da Lei Municipal N°4007/2019 para definira datado evento: Rodeio do PTG Pealo Xucro do CTG Ronda Crioula das Minas do Camaquã"</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4435/proj_de_lei_4479.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4435/proj_de_lei_4479.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Prevenção ao Uso de Drogas, Álcool, Tabaco, suicídio, booling, Depressão, Auto Mutilação nas escolas, com a criação do Programa Previnir".</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do conserto de buracos e valas abertos nas vias públicas no âmbito do município de Caçapava do Sul e dá outras providências. (Número anulado sem tramitação)</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4532/proj_de_lei_4489.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4532/proj_de_lei_4489.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Público de Transporte de Encomendas e Passageiros denominado "MOTO TAXI" no Município de Caçapava do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3772/projresol047.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3772/projresol047.pdf</t>
   </si>
   <si>
     <t>Designa Membros para compor a Comissão Especial para examinar Projeto de Emenda a Lei Orgânica Municipal n° 01412018 e dá outras providências.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3773/projresol048.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3773/projresol048.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 41 da Resolução 036/2017 para incluir Parágrafo único, altera a redação do Inciso IV, § 1 1 do Art. 6° e altera da redação do Art. 81.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4022/proj_de_resolucao_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4022/proj_de_resolucao_49.pdf</t>
   </si>
   <si>
     <t>Designa Membros para compor a Comissão Especial para Revisão do Regimento Interno da Câmara de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4040/proj_de_resolucao_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4040/proj_de_resolucao_50.pdf</t>
   </si>
   <si>
     <t>Designa Membros para compor a Comissão Especial para examinar Projeto de Emenda a Lei Orgânica Municipal n° 015/2019 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4365/projeto_de_resolucao_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4365/projeto_de_resolucao_51.pdf</t>
   </si>
   <si>
     <t>Designa Membros para compor a Comissão Especial para examinar Projeto de Emenda a Lei Orgânica Municipal n° 0161/2019 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4454/proj_de_resolucao_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4454/proj_de_resolucao_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre viagens a serviço, concessão de diárias e ressarcimento por deslocamento em veículo não oficial para vereadores ou servidores  do Poder Legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>6REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3769/req01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3769/req01.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/req02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/req02.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da estrada do Passo do Umbú".</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, que o recolhimento de lixo doméstico  na localidade do Rincão dos Godinho, passe a ser semanalmente.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/req04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/req04.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, que o recolhimento de lixo doméstico na localidade da Coxilha de São José, passe a ser semanalmente.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3782/req05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3782/req05.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a substituição com urgência da ambulância das Minas do Camaquã, devido as péssimas condições da mesma.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3783/req06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3783/req06.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Planejamento , um estudo orçamentário para o calçamento da Rua Pedro Leandro Ferreira na Vila Figueira</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3794/req_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3794/req_07.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da estrada que da acesso a Cascata do Salso."</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3795/req_008.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3795/req_008.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da Rua Piauí, Bairro: São João, especialmente próximo ao P1° 207."</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3796/req_09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3796/req_09.pdf</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3797/req_10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3797/req_10.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3798/req_11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3798/req_11.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3799/req_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3799/req_12.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria da saúde, que seja tomada providências para o cumprimento da Lei 3970 de 20 de julho de 2018.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3800/req_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3800/req_13.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria da saúde, que seja tomada providências para o cumprimento da Lei 3910 de 13 de novembro de 2017.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3801/req_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3801/req_14.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria de obras o patrolamento e encascalhamento na rua Veranópolis entre as ruas flui e Benjamim Constante.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3802/req_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3802/req_15.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria de obras o patrolamento, encascalhamento e limpeza de sarjetas na Rua Anita Haag Alves, no bairro_x000D_
 promorar.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3803/req_16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3803/req_16.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria de obras o patrolamento, encascalhamento e desobstrução de bueiros na Rua Marta Arlete Teixeira no bairro Promorar.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3804/req_17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3804/req_17.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da secretaria de obras o patrolamento e encascalhamento na rua Retaxerxes Pires Machado.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3805/req_18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3805/req_18.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento e encascalhamento na rua do Aterro, no bairro sul</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3806/req_19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3806/req_19.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento, encascalhamento e desobstrução de bueiros na rua Patrício Pazinato, no bairro Pazinato.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3807/req_20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3807/req_20.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento e encascalhamento na rua João Francisco Dorneles, no bairro  Pazinato.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3812/req_21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3812/req_21.pdf</t>
   </si>
   <si>
     <t>- Encaminhar documentação oficial da Escola Nossa Senhora da Assunção solicitando a inclusão da mesma no programa Escola Digital.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3813/req_22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3813/req_22.pdf</t>
   </si>
   <si>
     <t>requer da Secretaria de Obras que seja colocado lixeiras na pracinha vo dilma que fica ou lado do forte Dom Pedro i.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3814/req_23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3814/req_23.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Rua Cipriano Guedes de Souza, Bairro Negrinho do Pastoreio".</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3824/req_24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3824/req_24.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua Oscar Teixeira Marques próximo ao n° 30 Bairro Pinheiro."</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3825/req_25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3825/req_25.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento no prolongamento da rua Baltazar de Bem, próximo ao n° 139 Bairro Santa Rita."</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3826/req_26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3826/req_26.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua 295, Travessa ljuí, Bairro Pazinato."</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3827/req_27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3827/req_27.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua Miguel Meireles, Bairro Negrinho do Pastoreio."_x000D_
 Senhor Presidente,</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3828/req_28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3828/req_28.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Parada Mário".</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3829/req_29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3829/req_29.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, que seja feito patrolamento, alargamento , encascalhamento, desobstrução e troca _x000D_
 de bueiros quando necessário na estrada do Lanceiros e corredores da localidade.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3830/req_30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3830/req_30.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, que seja feito patrolamento, alargamento , encascalhamento, desobstrução e troca de bueiros quando necessário na estrada do Salsinho.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3831/req_31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3831/req_31.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, que seja feito patrolamento, alargamento , encascalhamento, desobstrução e troca de bueiros quando necessário na estrada da Calçada.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3835/requerimento_32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3835/requerimento_32.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, que tome providência com Urgência para canalizar o valão que tem esgoto céu aberto na Rua Pedro Osório em frete o Numero 903, Bairro São João."</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3836/requerimento_33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3836/requerimento_33.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, Patrolamento, Encascalhamento e Roçada na Estradada Picada Das Graças".</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3839/req_34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3839/req_34.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, o patrolamento e encascalhamento do Rincão dos Paz"</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/req_35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/req_35.pdf</t>
   </si>
   <si>
     <t>"Requer da Mesa Diretora desta casa, que seja criada uma comissão para averiguar o trabalho dos agentes de trânsito do município de Caçapava do SuL"</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3840/req_36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3840/req_36.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, o patrolamento e encascalhamento do Corredor dos Rosa"</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3841/req_37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3841/req_37.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, o patrolamento e encascalhamento da Estrada da Picada Grande".</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/req_38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/req_38.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, o patrolamento e encascalhamento do Rincão dos Godinho".</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/req_39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/req_39.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras, departamento de trânsito, a pintura de faixa amarela na quadra da Rua Lino Azambuja em frente a empresa Ouro e Prata":</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/req_40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/req_40.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras, patrolamento, encascalhamento, reposição de lâmpadas e limpeza em geral nas ruas da localidade das Minas do Camaquã".</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3849/req_41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3849/req_41.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização da manutenção das estradas do interior".</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3850/req_42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3850/req_42.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização de uma analise de água para o consumo humano da Fonte do Mato."</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3851/req_43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3851/req_43.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização da manutenção da Rua Breno Osório, Bairro Floresta."</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3858/req_44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3858/req_44.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, para Secretaria de Obras iluminação pública, troca de lâmpadas na Vila Progresso ".</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3859/req_45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3859/req_45.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, consertos de Buracos na Rua Lucio Jaime em frente à Borracharia do ZÉ, quadra entre Rua Benjamin Constant e AV. Coriotano Castro".</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3860/req_46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3860/req_46.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, para que seja colocada uma Lixeira Grande na Estrada da Aviação, após Olaria do Senhor Leonardo".</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3861/req_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3861/req_47.pdf</t>
   </si>
   <si>
     <t>"REQUER envio de Correspondência ao Senhor Secretario de Município de Obras, solicitando a pintura da Faixa de Segurança na Av. Santos Dumont Vila São Domingos em frente a Parada de ônibus."</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3869/req_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3869/req_48.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através daSecretaria de Obras, setor Iluminação Pública, a inspeção e reposição de lâmpadas no Bairro Sul.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3870/req_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3870/req_49.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da iluminação pública na Rua Bernabé Machado Leão Bairro Sul."</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3871/req_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3871/req_50.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da iluminação pública ao longo da Av. Santos Dumont."</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3872/req_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3872/req_51.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a recuperação do cruzamento da Av. Pinheiro Machado com a Av. Castelo Branco."</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3873/req_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3873/req_52.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e encascalhamento principalmemte no final da rua Dr° Victor Lang, Bairro Vivian."</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3874/req_53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3874/req_53.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento, encascalhamento e vistoria na ponte da estrada do Rincão Nossa Senhora das Graças."</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3881/req_54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3881/req_54.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, setor de limpeza a roçada e limpeza do Parque da Fonte do Mato.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3882/req_55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3882/req_55.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, setor de limpeza, que seja feito roçada e limpeza do Complexo Desportivo Danilo do Couto (areião).</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3883/req_56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3883/req_56.pdf</t>
   </si>
   <si>
     <t>REQUER envio de Correspondência ao Senhor Secretario de Município de Obras solicitando o patrolamento da estrada do Rincão dos Lourdes, trecho que começa na propriedade da Senhora "Edelmira Vargas até BR 290."</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/req_57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/req_57.pdf</t>
   </si>
   <si>
     <t>REQUER a criação de uma Comissão Especial do Poder Legislativo, com objetivo de debater e achar uma solução para o não fechamento da agência local do INSS.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3887/req_58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3887/req_58.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, Implantação de um redutor de velocidade (lombada) na Rua Gal. Osório.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/req_59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/req_59.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, realização de manutenção da EMEI Dionéia Soares, Bairro Promorar.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3891/req_60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3891/req_60.pdf</t>
   </si>
   <si>
     <t>"Requer envio de correspondência ao Senhor Nelson César Carvalho Martins, Superintendente Regional da Superintendência do DAER de Bagé, para solicitar o patrolamento e encascalhamento na RS 625 que dá acesso a localidade das Minas do Camaquã."</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3892/req_61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3892/req_61.pdf</t>
   </si>
   <si>
     <t>"Requer envio de correspondência ao Diretor Geral do Detran/RS solicitando a doação de dois veículos para a área da Saúde do município de Caçapava do Sul"</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3896/req_62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3896/req_62.pdf</t>
   </si>
   <si>
     <t>"Requer da Mesa Diretora do Poder Legislativo, envio de MOÇÃO DE APOIO à Secretaria de Segurança Pública do Estado e a Associação de Bombeiros do Estado do Rio Grande do Sul, (ABERGS) para que sejam nomeados todos os candidatos aprovados no último Concurso Público Estadual para Soldado_x000D_
 Bombeiro Militar.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3897/req_63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3897/req_63.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, setor de limpeza que seja realizada roçada na Av. Santos Dumont, em toda sua extensão.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/req_64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/req_64.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, setor de limpeza que seja realizada roçada na praça Josué Pazinato, bairro Pazinato.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3932/requerimento_65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3932/requerimento_65.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção de esgoto na Rua Lucio Jaime em frente ao n° 234."</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3933/requerimento_66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3933/requerimento_66.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção do calçamento na Rua Travessa Tamandaré em frente ao n° 37."</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3937/req_67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3937/req_67.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, a poda ou retirada de árvore em frente ao portão da EMEF Inocência Prates Chaves".</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3938/req_68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3938/req_68.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, o conserto de esgoto na Rua Miguel Paz Bairro Sul.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3947/req_69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3947/req_69.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a colocação de lixeiras no centro comercial da cidade."</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3957/req_70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3957/req_70.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, a manutenção da Rua Dali Alves, Bairro Sul.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3958/req_71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3958/req_71.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, que seja cumprida a lei Federal no 13.72212018</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3972/req_72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3972/req_72.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, cercamento da quadra de esporte da Escola Municipal Patrício Dias Ferreira."</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3973/req_73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3973/req_73.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, retirada de lixo de pátio na Rua Tiradentes."</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3979/req_74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3979/req_74.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua João Carlos Torres próximo ao n° 624 Bairro Floresta."</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3980/req_75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3980/req_75.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua dos Nunes em frente a EMEI Nilza Torres Dorneles, Bairro Batista."</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3988/req_76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3988/req_76.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação da Rua Tomé Medeiros, quadra entre a Rua Baltazar de Bem e Rua João José Teixeira".</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3990/req_77_ECpa81W.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3990/req_77_ECpa81W.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a limpeza do local onde foi recuperado um esgoto na Av. Presidente Kennedy no Caçapava e Borges de Medeiros."</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3991/req_78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3991/req_78.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a recuperação da pavimentação na Rua Borges de Medeiros esquina com a Rua Coronel Romão"</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3999/req_79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3999/req_79.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, direcionado a Secretaria de Obras o patrolamento e encascalhamento da Rua Potiguara Leão próximo ao número 406 Bairro Promorar."</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4000/req_80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4000/req_80.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que seja providenciado Equipamento de Proteção Individual - EPI, para os servidores que trabalham na limpeza urbana."</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4007/req_81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4007/req_81.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, Patrolamento, Encascalhamento e Roçada na Estrada Rincão dos Correias".</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4013/req_82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4013/req_82.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da iluminação pública."</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4021/req_83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4021/req_83.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da iluminação pública ao longo da Rua Gal. Osório."</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4024/req_84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4024/req_84.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o Patrolamento e Encascalhamento na Rua Antonio Dourado dos Santos.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4025/req_85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4025/req_85.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras, patrolamento e cascalhamento do corredor localizado abaixo da Escola Municipal Patrício Dias Ferreira (Patronato)".</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras conserto, patrolamento e cascalhamento da estrada do Cerro da Picada, próximo a propriedade da família Garra."</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4027/req_87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4027/req_87.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a construção da rede de capitação das águas pluviais."</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4032/req_88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4032/req_88.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a recuperação da pavimentação na Rua Silva Jardim."</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4033/req_89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4033/req_89.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização de vistoria técnica em pontilhão, na Estrada do Salso."</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4034/req_90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4034/req_90.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de obras, conserto, patrolamento e encascalhamento da Rua Victor Lang próximo ao n° 242 Bairro Henriques."</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4036/req_91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4036/req_91.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da Rua Franklin Jacinto da Rosa."</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4037/req_92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4037/req_92.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da Rua João Antônio Rosa. "</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, a inspeção . e manutenção de luminárias Pública na Rua Veranópolis, esquina com João Galvão Machado, Bairro Batista".</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4059/req_94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4059/req_94.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Vila Dagoberto Barcelos (Caieiras) especialmente nas proximidades do mercado Fagundes.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4060/req_95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4060/req_95.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o encascalhamento da Rua' Padre Júlio Marin, Bairro Batista."</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4061/req_96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4061/req_96.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o conserto de esgoto na Rua Silva Jardim em frente ao n° 10."</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4062/req_97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4062/req_97.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a aplicação do código Postura do Município."</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4064/req_98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4064/req_98.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, através do Setor de Transito que seja instalado uni Redutor de velocidade na Rua General Osório, em frente à Escola Coeducar.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4065/req_99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4065/req_99.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através de Secretaria de Obras, setor iluminação pública, reposição de lâmpada na Rua Vergíllo Paz em frente ao n° 270 no bairro São Domingos.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4066/req_100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4066/req_100.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o conserto de um buraco na esquina das ruas Modesto Ferreira com Olavo Silveira da Rosa no bairro SuL</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4086/req_101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4086/req_101.pdf</t>
   </si>
   <si>
     <t>"Requer do poder Executivo Municipal, a manutenção ao longo do Corredor dos Maciel."</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização de estudos técnicos para avaliar a possibilidade de reabertura das bocas de lobo espalhadas pela cidade."</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/req_103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/req_103.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/req_104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/req_104.pdf</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4101/req_107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4101/req_107.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao DNIT a doação do rejeito que esta sendo retirado na BR 392 a Prefeitura Municipal da Caçapava do Sul."</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4102/req_108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4102/req_108.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo municipal, a construção da rede de captação das águas pluviais, na Rua Nunes.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4103/req_109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4103/req_109.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, a canalização de vala na Rua Artidor Araujo esquina com a Rua Boaventura Machado dos Santos em frente do ESF da Vila Henriques.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4104/req_110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4104/req_110.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, a manutenção da Cel. Romão.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4112/req_111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4112/req_111.pdf</t>
   </si>
   <si>
     <t>"Requer do DAER - Departamento Autônomo de Estradas de Rodagem, a implantação de um redutor de Velocidade (lombada), bem como melhorias na sinalização de trânsito em frente a Vila Pereirinha, localizada as margens da ERS 357, que liga a cidade de Caçapava do Sul a cidade de Lavras do Sul".</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4121/req_112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4121/req_112.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a secretaria de obras, o conserto de tubulação de esgoto da Rua Antonio Dourado no bairro Pinheiro em toda sua extensão"</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4122/req_113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4122/req_113.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a secretaria de obras, o conserto de tubulação de esgoto da Rua Pedro Osório Pereira, bairro São João (ao lado do estádio municipal)".</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/req_114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/req_114.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal a instalação de bueiros na Rua Modesto Silva Ferreira, 355, bairro Sul.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/req_115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/req_115.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a elaboração de documento oficial direcionado à Secretaria da Agricultura, Pecuária e Desenvolvimento Rural do Rio Grande do Sul."</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/req_116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/req_116.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, conserto da rede de esgoto da Rua Tomé Medeiros entre Barão de Caçapava e Baltazar de Bem, Centro".</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/req_117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/req_117.pdf</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/req_118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/req_118.pdf</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>ALEX VARGAS, PAULO SERGIO DUTRA PEREIRA, RICARDO ROSSO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/req_119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/req_119.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, a criação  de uma subprefeitura no Distrito das Minas do Camaquã".</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/req_120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/req_120.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria Geral, direcionado a Secretaria de Obras o patrolamento e encascalhamento da Estrada dos Maciel (Associação Banco da Amizade) Rincão dos Maciel.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/req_121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/req_121.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de correspondência a Agencia Nacional de Telecomunicações - ANATEL, solicitando fiscalização para melhorias no sinal de telefonia móvel no município de Caçapava do Sul".</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4145/req_122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4145/req_122.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, que realize licitação para novo ponto de táxi.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4155/req_123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4155/req_123.pdf</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4156/req_124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4156/req_124.pdf</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/req_125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/req_125.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a implantação de um redutor de velocidade (quebramola), em frente ao Centro Clínico".</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/req_126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/req_126.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a canalização de olho D'água na Rua Dagoberto Barcelos em frente ao n° 468, Bairro Floresta."</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/req_127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/req_127.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da Estrada do Seival."</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/req_128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/req_128.pdf</t>
   </si>
   <si>
     <t>"Requer da Secretaria de Obras que seja frito patrolamento e encascalhamento na Rua Arnaldo Vale entre as quadras com da Benjamim Constam e Felix da Cunha."</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal encascalhamento e manutenção de trecho da estrada dos Lanceiros entre a Ponte dos Lanceiros e a Ponte do Santa Barbara.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4179/req_130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4179/req_130.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da AV. Barão do Cerro Formoso, Bairro Santa Rita, a partir do ESF 02."</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4180/req_131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4180/req_131.pdf</t>
   </si>
   <si>
     <t>"Requer do poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpada" no Rincão dos Seixas ao lado da Cancha do Cebinho."</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4181/req_132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4181/req_132.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação da Rua Benjamin Constant, quadras entre a Rua Edenir C. Seixas e Rua Nestor M. Silva".</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4186/req_133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4186/req_133.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o conserto de um esgoto que se rompeu na Rua Luiz Coelho Leal, Bairro Sul."</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4204/req_134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4204/req_134.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através •da Secretaria de Obras, que seja feita a reposição do rejeito asfáltico na Rua Baltazar de Bem, entre a Rua Bento Gonçalves e a General Neto, Centro.'</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4205/req_135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4205/req_135.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto de bueiro, encascalhamento e patrolamento na Rua Pércio Nicola, Bairro Cidade Jardim."</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4208/req_136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4208/req_136.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o Patrolamento e Encascalhamento na Estrada do Pinheiro que passa enfrente Capela, enfrente antiga Escola e desce até o fim da Estrada, chegando ao final pega a esquerda e vai até o fim do corredor, onde e a casa do Sr. Antonio conhecido como Toninho".</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4210/req_137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4210/req_137.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que seja desenvolvido um projeto de drenagem pluvial, para resolver os problemas de alagamento nas residências na Rua Adelino Zago, Bairro Pinheiro."</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4211/req_138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4211/req_138.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o desenvolvimento de projeto para pavimentação da Rua Vereador Luis Coelho Leal, Bairro Sul."</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4212/req_139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4212/req_139.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a manutenção da iluminação pública no Corredor do Mário Veloso, Estrada da Aviação."</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4213/req_140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4213/req_140.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o encascalhamento do Corredor do Mário Veloso, Estrada da Aviação."</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4214/req_141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4214/req_141.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a recuperação do calçamento na rotatória da Benjamim Constant com a Presidente Kenedy."</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4223/req_142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4223/req_142.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Vila da Coxilha de São José, ao lado do Sítio Santa Clara."</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4225/req_143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4225/req_143.pdf</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4227/req_144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4227/req_144.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, Implantação de um redutor de velocidade (lombada) na AV. Santos Dumont 101, Bairro Pinheiro. Em frente EMEI Dona Iracema Cidade.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4228/req_145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4228/req_145.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, Implantação de um redutor de velocidade (lombada) na AV Coronel Coroliano de Castro, Bairro Centro. Em frente Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4229/req_146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4229/req_146.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o conserto da drenagem pluvial na Rua Fileno Correio, Bairro Sul."</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4254/req_147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4254/req_147.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria e Obras, conserto, encascalhamento e patrolamento da Estrada da Picada, Especialmente no trecho até o V das estradas."</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4263/req_148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4263/req_148.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, setor de transito que seja asfaltada o corredor de acesso principal da Escola_x000D_
 Municipal Patrício Dias Ferreira".</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4264/req_149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4264/req_149.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, que sejam tomadas providências no sentido de melhorias, restauração e asfaltamento em toda a extensão da Rua Baltazar de Bem, pois esta se encontra em grande parte esburacada e com bastante detrimento nas partes onde possui asfalto".</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4265/req_150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4265/req_150.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Educação e Cultura para criação de um local apropriado para que as crianças de baixa renda do município possam realizar aulas/ treinos de vôlei, futebol e outras atividades que possibilitem a participação em competições no município e região, tudo acompanhado por profissional capacitado".</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4266/req_151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4266/req_151.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, Setor de Trânsito, que seja refeita a pintura das faixas de segurança em frente às escolas estaduais, particulares e municipais, e melhorias nas sinalizações referentes a vagas de deficientes e idosos da cidade e deste Município".</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4267/req_152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4267/req_152.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, melhorias na continuação da Rua Benjamin Constante demais Ruas do Bairro São João, e também na Estrada do Salso".</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4268/req_153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4268/req_153.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, que seja providenciada a construção de um escoadouro na Rua Esperanto."</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4269/req_154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4269/req_154.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Educação e Cultura para criação de aulas de defesa pessoal para crianças e jovens".</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4270/req_155.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4270/req_155.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, reparos na Rua Baltazar de Bem em frente ao N° 678."</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4271/req_156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4271/req_156.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, reparos na Rua Felix da Cunha esquina com Rua 7 de Setembro."</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4272/req_157.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4272/req_157.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador Lasier Martin uma Emenda Parlamentar para calçamento da Rua Arlindo Duarte em Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4281/req_158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4281/req_158.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, o patrolamento e o encascalhamento da Rua Idio Perceval, Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4296/req_159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4296/req_159.pdf</t>
   </si>
   <si>
     <t>"Requer do Governo do Estado do Rio Grande do Sul, através da Secretaria da Casa Civil, a agilidade na reabertura da unidade do IPE em Caçapava do Sul".</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4295/req_160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4295/req_160.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, o patrolamento e o encascalhamento da Rua Silvano Luis dos Santos.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4301/req_161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4301/req_161.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização de uma vistoria técnica nas edificações da sede do antigo Círculo Operário Caçapavano."</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4315/req_162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4315/req_162.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretária de Obras, conserto, encascalhamento e patrolamento da Rua Valdemar Seixas, Bairro Pazinato."</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4316/req_163.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4316/req_163.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o Patrolamento e Encascalhamento na Estrada do Lagoão, entrando na BR 290 vai até o entroncamento do Passo do Lagoão".</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4317/req_164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4317/req_164.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal colocação de rejeito de asfalto na Rua Romana Ceccin, bairro Prômorar.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4318/req_165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4318/req_165.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o encascalhamento da Rua Carlos Alberto Oliveira, Bairro São Gerônimo."</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4319/req_166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4319/req_166.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o recolhimento de lixo proveniente da limpeza de uma pracinha localizada na Rua Iracema Cidade, Bairro São Judas Tadeu."</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4330/req_167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4330/req_167.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras através do departamento de transito que seja frito uma faixa de segurança na rua XV de Novembro n;739 em frente a escolinha Infantil ALICE NO PAIS DAS MARAVILHAS.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4340/req_168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4340/req_168.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, que seja feito o recolhimento de lixo de pátio no Bairro da Vila Henriques.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4341/req_169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4341/req_169.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Obras, colocação de cascalho, na rua Liberato Feiteiro, bairro sul em frente ao número 152.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4342/req_170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4342/req_170.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a limpeza de valas e o desentupimento dos bueiros da Rua dos Lanceiros, Bairro Floresta."</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4343/req_171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4343/req_171.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a recuperação do calçamento da Rua Adão Teixeira da Silveira, em frente a um consultório odontológico, Bairro Centro."</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4344/req_172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4344/req_172.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a conclusão do conserto de um esgoto rompido na Rua Décio Martins Costa, esquina com a Rua Silva Jardim, Bairro Centro."</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4345/req_173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4345/req_173.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o patrolamento e encascalhamento da Rua Inocêncio Gonçalves Meio, Bairro São Judas Tadeu."</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4346/req_174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4346/req_174.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o encascalhamento da Rua Domingos Dutra Farias, do trecho não pavimentado, Bairro São Domingos."</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4347/req_175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4347/req_175.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras, o conserto de um buraco na Rua Marta Arlete Teixeira abaixo do CTG Heróis do Seival, no bairro Promorar."</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4348/req_176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4348/req_176.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo através da Secretaria de Obras, a colocação de tubos na Rua Retaxerxes Pires Machado.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4349/req_177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4349/req_177.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras, o conserto de esgoto na Rua Lúcio Jaime, próximo da Rua Baltazar de Bem.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4350/req_178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4350/req_178.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o conserto de esgoto na Rua dos Comerciários em frente ao n°24 na Vila Batista.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4351/req_179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4351/req_179.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da secretaria de obras o patrolamento e encascalhamento na 1° estrada à esquerda descendo o corredor do patronato</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4352/req_180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4352/req_180.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o conserto de um buraco na Avenida Presidente Kennedy em frente ao n° 751, na Vila Batista.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/req_181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/req_181.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento e encascalhamento na Rua Marta Rejane (Beco do Pelé), no bairro Floresta."</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/req_182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/req_182.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento, encascalhamento e colocação de bueiros Rua Alexandre Madri Barbosa, abaixo do Melão, no bairro Dom Pedro II."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4361/req_183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4361/req_183.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento e encascalhamento na Rua dos Lanceiros no bairro Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4362/req_184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4362/req_184.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento e encascalhamento da Rua Dagoberto Barcelos no bairro Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4363/req_185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4363/req_185.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento e encascalhamento na Rua Leodoro da Conceição, no bairro Dom Pedro II.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4367/req_186.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4368/req_187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4367/req_186.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4368/req_187.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, para que faça um reparo na Rua Borges de Medeiros onde tem um Buraco em frente o N° 1135, entre as quadras Bento Gonçalves e General Neto".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4373/req_188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4373/req_188.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, patrolamento e encascalhamento da Rua Patrício Pazinato, Bairro Pazinato."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4374/req_189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4374/req_189.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, que seja feito conserto da ponte que liga o Salso ao Pinheiro."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4375/req_190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4375/req_190.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o patrolamento e encascalhamento na Rua 129, Bairro Pinheiro, abaixo da Associação Mônego, sendo que enfrente o N° 40 não tem condições de entrar de carro na garagem".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4389/req_191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4389/req_191.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, realização de manutenção do entorno do Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4392/req_192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4392/req_192.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, o patrolamento e o encascalhamento do Corredor da antiga chácara do Francisco Madeira, Estrada da Aviação.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/req_193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/req_193.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras, a colocação de tubos na Rua Favo rifo Dias em frente ao n° 657.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/req_194.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/req_195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/req_194.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/req_195.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras que seja realizado recolhimento de lixo doméstico semanalmente na ERS 357 até a entrada da localidade da Boa Vista".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4401/req_196_VCM3UcL.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4401/req_196_VCM3UcL.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal através do Gabinete do Prefeito, direcionado a Secretaria de Obras, Departamento de Trânsito, solicitando melhorias nas ponteiras de todas as faixas de segurança do município".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4403/req_198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4403/req_198.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a realização de uma nova vistoria técnica no ônibus que faz o transporte de alunos, linha ETERGS, Colônia do Santa Bárbara."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4413/req_199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4413/req_199.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras providências referente ao esgoto que corre a céu aberto no final da Rua Clarimundo Walmarath, Bairro Floresta".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4414/req_200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4414/req_200.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretaria de Obras o patrolamento, encascalhamento e desobstrução de bueiros na Rua Breno Osório Pereira, no bairro Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4423/req_201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4423/req_201.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, para reposição de dois ou três bueiros na Rua dos Comerciários enfrente o N° 64, Bairro Batista, bueiros quebrados esgoto a céu aberto".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4424/req_202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4424/req_202.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o controle imediato e o recadastramento das gavetas municipais, bem como das demais capelas e túmulos do Cemitério Municipal Santo Antônio."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4429/req_203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4429/req_203.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal Através da Secretaria de Obras, conserto da rede de esgoto, que corre a céu aberto na Rua Barão de Caçapava, Centro".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4430/req_204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4430/req_204.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que os portões do Cemitério Municipal sejam fechados após a 18hs".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4436/req_205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4436/req_205.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na Rua Modesto Cândido Garcia, Bairro Centro".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4437/req_206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4437/req_206.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o Parolamento e Encascalhamento na Rua Vereador Aneci Guterres, Bairro Henriques".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4438/req_207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4438/req_207.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que o cardápio da merenda escolar oferecida aos alunos das EMEIS, seja fixado em local visível aos pais ou responsáveis."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4439/req_208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4439/req_208.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o desenvolvimento de um programa de instruções para uma higiene bucal adequada nas instituições de ensino Municipal."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4440/req_209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4440/req_209.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que casos complexos e graves de saúde, bem como as transferências de pacientes para outros municípios, principalmente os que envolvam crianças e idosos, sejam tratados com a maior agilidade possível."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4449/req_210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4449/req_210.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras, recolocação de paralepípidos na Rua Barão de Caçapava em frente ao n°1740.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4450/req_211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4450/req_211.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras, recolocação de paralepipidos na Rua Silva Jardim em frente ao n°206.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4451/req_212.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4451/req_212.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras que seja feito patrolamento e encascalha mento em toda a Estrada do Serro do Martim e faça a limpeza do (Passo) que fica na mesma Estrada.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4452/req_213.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4452/req_213.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras que seja feito colocação de paralelepípedo na rua Baltazar de bem entre as quadras da rua Gal; Neto e Bento Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4457/req_214.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4457/req_214.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Correspondência ao Senador Senhor Luiz Carlos Heinz , solicitando uma emenda parlamentar para ser aplicado em nosso Município."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4458/req_215.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4458/req_215.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, Patrolamento, Encascalhamento na Estrada Cancha dos Fagundes".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4459/req_216.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4459/req_216.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Obras, limpeza e pinturas no cemitério municipal.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4460/req_217.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4460/req_217.pdf</t>
   </si>
   <si>
     <t>REQUER envio de Correspondência ao Senador Senhor Lasier Martins , solicitando uma emenda parlamentar para ser aplicado em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4461/req_218.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4461/req_218.pdf</t>
   </si>
   <si>
     <t>REQUER envio de Correspondência ao Deputado Federal Senhor Pedro Westphalen, solicitando uma emenda parlamentar para ser aplicado em nosso Município."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/req_219.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/req_219.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpada na Rua João Francisco Dorneles, Bairro Pazinato, próximo ao N° 237".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4474/req_220.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4474/req_220.pdf</t>
   </si>
   <si>
     <t>"REQUER da Secretaria de Obras, que seja fiscalizado o esgoto que corre a céu aberto do Presídio Estadual na Rua Tiradentes."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4475/req_221.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4475/req_221.pdf</t>
   </si>
   <si>
     <t>"REQUER da Secretaria de Obras, limpeza de bocas de lobo na Rua Baltazar de Bem esquina com Tiradentes."</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4491/req_222.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4491/req_222.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, o concerto de um Buraco sobre o Meio da Rua Pinheiro Machado, próximo a Esquina Borges de Medeiros, esse buraco já faz muitos dias que só tem um cavalete sobre esse local, mas só que esta broqueando por baixo devido muita chuva ali e muito perigoso um carro passar próximo a este local e desmoronar e vir acontecer um acidente".</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4492/req_223.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4492/req_223.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto, encascalhamento e patrolamento da Estrada do Passo do Cação."</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4499/req_224.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4499/req_224.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto encascalhamento e patrolamento da Rua Alberto Severo."</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4514/req_225.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4514/req_225.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, encascalhamento e patrolamento da estrada da localidade do Santa Bárbara.".</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4515/req_226.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4515/req_226.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que seja averiguado o desmatamento de uma área que vem acontecendo no final da Rua Elpídio Giambastiani, Bairro Centro."</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4522/req_227.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4522/req_227.pdf</t>
   </si>
   <si>
     <t>"Requer envio de correspondência a Assembleia Legislativa do RS e ao Governo do Rio Grande do Sul".</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4534/req_228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4534/req_228.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto de canalização rede pluvial, esgoto e reposição calçamento na Rua Padre Júlio Marin, Bairro Batista.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4537/req_229.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4537/req_229.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o patrolamento e o encascalhamento do Corredor do Ronaldo, Estrada da Cascata."</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4538/req_230.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4538/req_230.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a desobstrução dos desaguadouros na Estrada Calçada, no trecho a 300m antes do antigo Colégio dos Leão, Picada Grande."</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4552/req_231.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4552/req_231.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, que seja incluído nas 2000 hs de máquinas contratadas, a recuperação das estradas das localidades da Picada das Vassouras, Rincão da Palmeira, Rincão Bonito e Seivalsinho ."</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4557/req_232.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4557/req_232.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através do Departamento de Trânsito, a viabilidade da mudança de local, do quebra-molas da Rua Félix da Cunha, para a quadra da Escola Estadual Prof. Januaria Leal."</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4558/req_233.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4558/req_233.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, o conserto de um esgoto que se rompeu na Rua Luis Coelho Leal, na altura do cerrinho, Bairro Sul.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4559/req_234.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4559/req_234.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, a manutenção da iluminação pública, ao longo da Rua Luiz Coelho Leal, Bairro Sul.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4560/req_235.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4560/req_235.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, o patrolamento e o encascalhamento da Rua Vereador Olício Linhares, Quadra 22, Bairro Promorar.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4565/req_236.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4565/req_236.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação da Rua Pedro Leandro Ferreira.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4566/req_237.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4566/req_237.pdf</t>
   </si>
   <si>
     <t>Requer envio de correspondência ao Excelentíssimo Senhor Doutor Diogo Gomes Taborda Promotor de Justiça de Caçapava do Sul.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4592/req_238.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4592/req_238.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal".</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4593/req_239.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4593/req_239.pdf</t>
   </si>
   <si>
     <t>"REQUER da Secretaria de Obras, que seja feito limpeza roçadas e capina em torno do Estádio Municipal Áristides de Macedo."</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>MARCIA GERVASIO DE FREITAS, LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4612/req_240.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4612/req_240.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal a colocação de um quebramolas na Av. Castelo Branco."</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4613/req_241.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4613/req_241.pdf</t>
   </si>
   <si>
     <t>"Requer do.Poder Executivo Municipal, que seja disponibilizado um profissional para a realização da medição da distância da rede elétrica que passa as margens da rodovia ERS 357 até o poço artesiano, na localidade da Coxilha São José."</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4614/req_242.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4614/req_242.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, a reposição das lâmpadas nos postes na localidade da Vila Pereirinha ."</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4615/req_243.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4615/req_243.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, o patrolamento, o encascalhamento, a limpeza de valas e bueiros, das ruas, na localidade da Vila Pereirinha."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8870,67 +8870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4039/emenda_subst_adt_01_4409.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4245/emenda_aditiva_ao_proj_4445.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4618/emenda_aditiva_ao_proj_4496_GXtRLA0.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3771/emenda_modificativa_orcamento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3779/emenda_modificativa_003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3809/emenda_modificativa_001-_4361.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3810/emenda_modificativa_001-_4362.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3811/emenda_modificativa_001-_4363.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4038/emenda_subst_mod_01_4409.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4096/emenda_modificativa_ao_proj_4418.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4097/emenda_modificativa_ao_proj_4421.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4636/emenda_mod_01_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4637/emenda_mod_02_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4638/emenda_mod_03_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4282/emenda_supressiva_01_ao_proj_4446.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/ind01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3787/ind_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3848/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3865/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3875/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3895/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3934/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3945/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3946/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4043/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4113/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4119/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4120/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4152/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4182/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4183/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4184/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4203/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4216/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4256/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4257/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4258/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4259/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4260/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4261/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4262/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4293/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4299/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4300/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4308/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4329/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4384/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4385/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4391/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4412/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4421/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4422/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4448/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4470/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4472/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4471/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4513/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4556/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4594/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4597/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4619/iindicacao_52.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3808/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4095/mensagem_retificativa_01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4313/mensagem_retificativa_04_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4468/mensagem_a_ldo_2020_e_parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4502/mensagem_ret_01_ao_proj_4484.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3767/moc001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3768/moc002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3780/moc03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3781/moc04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3791/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3792/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3793/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3823/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3833/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3834/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3853/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3862/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3863/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3868/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3864/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3878/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3884/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3889/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3890/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3925/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3904/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3915/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3916/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3917/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3918/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3919/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3920/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3921/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/mocao_36_PGe9cKs.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3935/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3936/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3940/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3941/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3942/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3943/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3944/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3951/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3952/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3955/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3960/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3962/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3971/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3976/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3977/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3978/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3982/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3984/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3992/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3993/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4003/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4004/mocao_60.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4006/mocao_61.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4011/mocao_62.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4020/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4028/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4031/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4035/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4041/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4042/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/mocao_69.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/mocao_70.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4051/mocao_71.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4052/mocao_72.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4053/mocao_73.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4054/mocao_74.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4055/mocao_75.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4056/mocao_76.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4057/mocao_77.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4063/mocao_78.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4072/mocao_79.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4073/mocao_80.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/mocao_81.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/mocao_82.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4091/mocao_83.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4092/mocao_84.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4085/mocao_85.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4099/mocao_87.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4107/mocao_88.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4108/mocao_89.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4109/mocao_90.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4124/mocao_91.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4128/mocao_92.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4131/mocao_93.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4132/mocao_94.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4133/mocao_95.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/mocao_96.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4148/mocao_98.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4151/mocao_99.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/mocao_100.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/mocao_101.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4171/mocao_102.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4172/mocao_103.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4173/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4175/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4178/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4187/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4188/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4198/mocao_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4199/mocao_110_kFujig7.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4200/mocao_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4202/mocao_113.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4206/mocao_114.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4207/mocao_115.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4209/mocao116.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4215/mocao_117.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4217/mocao_118.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4218/mocao_119.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4219/mocao_120.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4222/mocao_121.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4226/mocao_123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4232/mocao_124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4233/mocao_125.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4238/mocao_127.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4239/mocao_128.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4244/mocao_128_JvPhciS.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4246/mocao_129.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/mocao_130.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4248/mocao_131.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4251/mocao_132.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4253/mocao_133.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4255/mocao_134.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4276/mocao_135.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4277/mocao_136.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4278/mocao_137.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4283/mocao_138.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4284/mocao_139.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/mocao_140.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/mocao_141.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/mocao_142.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/mocao_143.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4291/mocao_144.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4292/mocao_145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4305/mocao_146.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4306/mocao_147.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4307/mocao_148.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4324/mocao_149.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4325/mocao_150.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4326/mocao_151.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4327/mocao_152.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4328/mocao_153.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4333/mocao_154.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4354/mocao_155.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/mocao_156.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/mocao_157.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/mocao_158.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/mocao_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4364/mocao_160_rGArpgo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4369/mocao_161.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4370/mocao_162.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4371/mocao_163.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4372/mocao_164.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4376/mocao_165.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4377/mocao_166.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4378/mocao_167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4386/mocao_168.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4387/mocao_169.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4388/mocao_170.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4393/mocao_171.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4407/mocao_172.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4408/mocao_173.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4409/mocao_174.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4410/mocao_175.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4411/mocao_176.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4425/mocao_177.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4426/mocao_178.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4427/mocao_179.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4428/mocao_180.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4443/mocao_181.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4444/mocao_182_FX29ouu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4445/mocao_183.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4446/mocao_184.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4465/mocao_185.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4466/mocao_186.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4455/mocao_187.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4456/mocao_188.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4464/mocao_189.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4476/mocao_190.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4477/mocao_191.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4478/mocao_192.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4479/mocao_193.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4495/mocao_194.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4496/mocao_195.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4497/mocao_196.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4498/mocao_197.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4506/mocao_198.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4507/mocao_199.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4508/mocao_200.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4509/mocao_201.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4510/mocao_202.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4511/mocao_203.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4512/mocao_204.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4525/mocao_205.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4526/mocao_206.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4527/mocao_207.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4528/mocao_208.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4529/mocao_209.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4539/mocao_210.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4540/mocao_211.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4541/mocao_212.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4542/mocao_213.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4543/mocao_214.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4544/mocao_215.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4545/mocao_216.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4546/mocao_217.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4547/mocao_218.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4548/mocao_219.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4549/mocao_220.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4550/mocao_221.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4551/mocao_222.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4553/mocao_223.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4562/mocao_224.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4563/mocao_225.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4564/mocao_226.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4569/mocao_227.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4570/mocao_228.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4571/mocao_228.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4572/mocao_230.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4573/mocao_231.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4574/mocao_232.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4575/mocao_233.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4576/mocao_234.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4577/mocao_235.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4578/mocao_236.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4579/mocao_237.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4580/mocao_238.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4587/mocao_239.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4598/mocao_240.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4599/mocao_241.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4600/mocao_242.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4601/mocao_243.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4602/mocao_244.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4603/mocao_245.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4604/mocao_246.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4605/mocao_247.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4606/mocao_248.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4607/mocao_249.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4608/mocao_250.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4609/mocao_251.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4610/mocao_252.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4616/mocao_253.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3788/ped_inf_01.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3852/pedido_de_informacao_02.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3866/ped_de_informacao_03.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/ped_de_informacao_4.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/ped_de_informacao_5.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3902/pedido_de_informacao_06.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3903/pedido_de_informacao_07.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/ped_de_informacao_08.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3929/pedido_de_inf_09.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3930/pedido_de_inf_10.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3931/peddido_de_inf_11.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3949/ped_de_informacao_12.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3950/ped_de_informacao_13.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3959/pedido_de_inf_14.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3974/ped_de_informacao_15.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4001/pedido_de_inf_16.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4008/pedido_de_inf_17.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4012/pedido_de_inf_18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4015/pedido_de_inf_19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4016/pedido_de_inf_20.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/pedido_de_inf_21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4023/pedido_de_inf_22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/ped_de_inf_23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4048/pedido_de_inf_24.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4067/pedido_de_inf_25.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4069/pedido_de_inf_27.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4070/pedido_de_inf_28.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4071/pedido_de_inf_29.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/pedido_de_inf_30.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/pedido_de_inf_31.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4090/pedido_de_inf_32.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4084/pedido_de_inf_33.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4105/pedido_de_inf_36.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4106/pedido_de_inf_37.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4123/pedido_de_inf_38.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4134/pedido_de_inf_39.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/pedido_de_inf_40.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/pedido_de_inf_41.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/pedido_de_inf_42.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4146/pedido_de_inf_43.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4147/pedido_de_inf_44.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/pedido_de_inf_45.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4185/pedido_de_inf_46.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4230/pedido_de_inf_47.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4231/pedido_de_inf_48.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4234/pedido_de_inf_49.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4235/pedido_de_inf_50.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/pedido_de_inf_51.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4279/pedido_de_inf_52.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/pedido_de_inf_53.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4302/pedido_de_inf_54.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4303/pedido_de_inf_55.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4304/pedido_de_inf_56.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4331/pedido_de_inf_58.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4332/pedido_de_inf_59.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/pedido_de_inf_60.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4379/pedido_de_inf_61.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4380/pedido_de_inf_62.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4390/pedido_de_inf_63.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4404/pedido_de_inf_64.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4405/pedido_de_inf_65.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4406/pedido_de_inf_66.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4431/pedido_de_inf_67.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4441/pedido_de_inf_68.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4442/pedido_de_inf_69.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4463/pedido_de_inf_70.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4480/pedido_de_inf_71.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4481/pedido_de_inf_72.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4482/pedido_de_inf_73.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4488/pedido_de_inf_74.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4489/pedido_de_inf_75.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4490/pedido_de_inf_76.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4516/pedido_de_inf_77.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4536/pedido_de_inf_78.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4554/pedido_de_inf_79.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4581/pedido_de_inf_80.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4582/pedido_de_inf_81.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4583/pedido_de_inf_82.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4584/pedido_de_inf_83.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4585/pedido_de_inf_84.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4588/pedido_de_inf_85.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4589/pedido_de_inf_86.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3789/ped_prov_01.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3790/ped_prov_02.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3846/pedido_de_prov._03.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3867/ped_de_prov_04.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3893/pedidio_de_prov_5.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/ped_ido_de_prov_6.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3948/ped_de_prov_07.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3963/ped_de_prov_8.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3989/pedido_de_prov_9.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4014/pedido_de_prov_11.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4110/pedido_de_prov_12.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4111/pedido_de_prov_13.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4114/pedido_de_prov_14.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4115/pedido_de_prov_15.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4116/pedido_de_prov_16.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4117/pedido_de_prov_17.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4118/pedido_de_prov_18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/pedido_de_prov_19.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/pedido_de_prov_20.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4177/pedido_de_prov_21.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/pedido_de_prov_22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4252/pedido_de_prov_23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4273/pedido_de_prov_24.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4274/pedido_de_prov_25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4275/pedido_de_prov_26.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4294/pedido_de_prov_28.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4320/pedido_de_prov_29.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4321/pedido_de_prov_30.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4322/pedido_de_prov_31.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4323/pedido_de_prov_32.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4447/pedido_de_prov_33.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4462/pedido_de_prov_34.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4483/pedido_de_prov_35.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/pedido_de_prov_36.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/pedido_de_prov_37.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/pedido_de_prov_38.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/pedido_de_prov_39.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4500/pedido_de_prov_40.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4501/pedido_de_prov_41.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4517/pedido_de_prov_44.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4518/pedido_de_prov_45.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4519/pedido_de_prov_46.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4520/pedido_de_prov_47.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4521/pedido_de_prov_48.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4523/pedido_de_prov_49.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4524/pedido_de_prov_50.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4533/pedido_de_prov_51.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4535/pedido_de_prov_52.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4561/pedido_de_prov_53.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4586/pedido_de_prov_55.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4590/pedido_de_prov_56.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4591/pedido_de_prov_57.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4611/pedido_de_prov_58.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3815/proj._decreto_legislativo_100.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3816/projeto_de_decreto_101.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3975/proj_de_decreto_leg_102.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3983/proj_de_decreto_103.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4002/proj_de_decreto_leg_104.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4366/projeto_de_decreto_105.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3998/proj_de_emenda_a_lei_organica_15.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4336/prop_de_emenda_a_lei_organica_16.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3784/proj_lei_4361.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3785/proj_lei_4362.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3786/proj_lei_4363.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/proj_de_lei_4365.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3832/proj_de_lei_4368.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3837/proj_de_lei_4370.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3854/proj_de_lei_4371.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3855/proj_de_lei_4372.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3856/proj_de_lei_4373.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3857/proj_de_lei_4374.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3879/proj._de_lei_4377.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3880/proj_de_lei_4378.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3905/proj_de_lei_4380.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3906/proj_de_lei_4381.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3907/proj_de_lei_4382.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3908/proj_de_lei_4383.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/proj_de_lei_4386.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3922/proj_de_lei_ex_4388.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3923/proj_de_lei_ex_4389.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/proj_de_lei_ex_4390.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/proj_de_lei_ex_4391.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3939/proj_de_lei_4392.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3964/proj_de_lei_4393.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3965/proj_de_eli_4394.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3966/proj_de_lei_4395.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3967/proj_de_lei_4396.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3970/proj_de_lei_4397.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3968/proj_de_lei_4399.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3969/proj_de_lei_4400.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3994/proj_de_lei_4401.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3995/proj_de_lei_4402.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3985/proj_de_lei_4404.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3986/proj_de_lei_4405.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3987/proj_de_lei_4406.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3997/proj_de_lei_4408.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4005/proj_de_lei_4409.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4009/proj_de_lei_4410.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4010/proj_de_lei_4411.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4029/proj_de_lei_4412.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4030/proj_de_lei_4413.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/proj_de_lei_4414.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/proj_de_lei_4415.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4075/proj_de_lei_4417.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4076/proj_de_lei_4418.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4077/proj_de_lei_4419.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4078/proj_de_lei_4420.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4079/proj_de_lei_4421.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4074/proj_de_lei_ex_4422.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4093/proj_de_lei_4423.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4094/proj_de_lei_4424.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4098/proj_de_lei_4425.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4100/proj_de_lei_4426.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4129/proj_de_lei_4427.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4130/proj_de_lei_4428.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/proj_de_lei_4431.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/proj_de_lei_4432.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4169/proj_de_lei_4433.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4174/proj_de_lei_4435.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4189/proj_de_lei_4436.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4190/proj_de_lei_4437.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4191/proj_de_lei_4438.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4192/proj_de_lei_4439.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4193/proj_de_lei_4440.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4194/proj_de_lei_4441.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/proj_de_lei_4442.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4196/proj_de_lei_4443.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4197/proj_de_lei_4444.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4220/proj_de_lei_4445.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4221/proj_de_lei_4446.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4240/proj_de_lei_4447.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4241/proj_de_lei_4448.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4242/proj_de_lei_4449.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4243/proj_de_lei_4450.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4249/proj_de_lei_4451.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4250/proj_de_lei_4452.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4280/proj_de_lei_4454_iQh1sQJ.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4297/proj_de_lei_4455.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4298/proj_de_lei_4456.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4310/proj_de_lei_4457.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4311/proj_de_lei_4458.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4312/proj_de_lei_4459.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4314/proj_de_lei_4460.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4334/proj_de_lei_4461.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4335/proj_de_lei_4462.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4337/proj_de_lei_4463.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4381/proj_de_lei_4464.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4382/proj_de_lei_4466.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4383/peoj_de_lei_4467.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4419/proj_de_lei_4468.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4420/proj_de_lei_4469.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/proj_de_lei_4470.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto_lei_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4415/proj_de_lei_4472.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4416/proj_de_lei_4473.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4417/proj_de_lei_4474.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4418/proj_de_lei_4475.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4432/proj_de_lei_4476.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4433/proj_de_lei_4477.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4434/proj_de_lei_4478.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4453/proj_de_lei_4481.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4467/proj_de_lei_4482.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4469/proj_de_lei_4483.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4493/proj_de_lei_4484.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4494/proj_de_lei_4485.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4503/proj_de_lei_4486.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4504/proj_de_lei_4487.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4505/proj_de_lei_4488.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4530/proj_de_lei_4490.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4531/proj_de_lei_4491.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4555/loa2020_1_0532-a.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4567/proj_de_lei_4493.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4568/proj_de_lei_4494.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4595/proj_de_lei_4495.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4596/proj_de_lei_4496.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4617/proj_de_lei_4497.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4653/proj_de_lei_4498.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/proj_de_lei_4366_legis..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto_de_lei_4367.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3838/proj_de_lei_4369.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3876/proj_de_lei_4375.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3877/proj_de_lei_4376.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/proj_de_lei_4384.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3909/proj_de_lei_4385.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3914/proj_de_lei_4387.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3961/proj_de_lei_4398_oVjQ6hD.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3981/proj_de_lei_leg_4403.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3996/proj_de_lei_4407.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4049/proj_de_lei_4416.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/proj_de_lei_4429.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4150/proj_de_lei_4430.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4170/proj_de_lei_4434.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/proj_de_lei_4453.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4338/proj_de_lei_4464.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4339/proj_de_lei_4465.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4435/proj_de_lei_4479.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4532/proj_de_lei_4489.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3772/projresol047.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3773/projresol048.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4022/proj_de_resolucao_49.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4040/proj_de_resolucao_50.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4365/projeto_de_resolucao_51.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4454/proj_de_resolucao_52.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3769/req01.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/req02.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/req04.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3782/req05.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3783/req06.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3794/req_07.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3795/req_008.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3796/req_09.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3797/req_10.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3798/req_11.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3799/req_12.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3800/req_13.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3801/req_14.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3802/req_15.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3803/req_16.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3804/req_17.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3805/req_18.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3806/req_19.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3807/req_20.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3812/req_21.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3813/req_22.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3814/req_23.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3824/req_24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3825/req_25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3826/req_26.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3827/req_27.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3828/req_28.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3829/req_29.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3830/req_30.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3831/req_31.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3835/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3836/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3839/req_34.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/req_35.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3840/req_36.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3841/req_37.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/req_38.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/req_39.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/req_40.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3849/req_41.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3850/req_42.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3851/req_43.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3858/req_44.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3859/req_45.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3860/req_46.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3861/req_47.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3869/req_48.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3870/req_49.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3871/req_50.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3872/req_51.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3873/req_52.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3874/req_53.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3881/req_54.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3882/req_55.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3883/req_56.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/req_57.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3887/req_58.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/req_59.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3891/req_60.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3892/req_61.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3896/req_62.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3897/req_63.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/req_64.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3932/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3933/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3937/req_67.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3938/req_68.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3947/req_69.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3957/req_70.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3958/req_71.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3972/req_72.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3973/req_73.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3979/req_74.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3980/req_75.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3988/req_76.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3990/req_77_ECpa81W.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3991/req_78.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3999/req_79.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4000/req_80.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4007/req_81.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4013/req_82.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4021/req_83.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4024/req_84.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4025/req_85.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4027/req_87.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4032/req_88.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4033/req_89.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4034/req_90.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4036/req_91.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4037/req_92.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4059/req_94.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4060/req_95.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4061/req_96.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4062/req_97.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4064/req_98.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4065/req_99.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4066/req_100.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4086/req_101.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/req_103.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/req_104.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4101/req_107.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4102/req_108.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4103/req_109.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4104/req_110.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4112/req_111.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4121/req_112.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4122/req_113.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/req_114.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/req_115.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/req_116.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/req_117.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/req_118.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/req_119.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/req_120.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/req_121.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4145/req_122.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4155/req_123.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4156/req_124.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/req_125.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/req_126.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/req_127.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/req_128.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4179/req_130.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4180/req_131.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4181/req_132.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4186/req_133.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4204/req_134.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4205/req_135.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4208/req_136.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4210/req_137.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4211/req_138.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4212/req_139.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4213/req_140.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4214/req_141.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4223/req_142.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4225/req_143.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4227/req_144.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4228/req_145.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4229/req_146.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4254/req_147.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4263/req_148.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4264/req_149.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4265/req_150.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4266/req_151.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4267/req_152.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4268/req_153.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4269/req_154.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4270/req_155.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4271/req_156.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4272/req_157.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4281/req_158.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4296/req_159.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4295/req_160.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4301/req_161.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4315/req_162.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4316/req_163.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4317/req_164.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4318/req_165.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4319/req_166.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4330/req_167.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4340/req_168.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4341/req_169.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4342/req_170.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4343/req_171.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4344/req_172.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4345/req_173.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4346/req_174.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4347/req_175.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4348/req_176.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4349/req_177.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4350/req_178.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4351/req_179.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4352/req_180.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/req_181.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/req_182.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4361/req_183.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4362/req_184.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4363/req_185.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4367/req_186.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4368/req_187.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4373/req_188.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4374/req_189.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4375/req_190.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4389/req_191.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4392/req_192.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/req_193.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/req_194.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/req_195.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4401/req_196_VCM3UcL.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4403/req_198.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4413/req_199.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4414/req_200.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4423/req_201.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4424/req_202.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4429/req_203.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4430/req_204.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4436/req_205.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4437/req_206.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4438/req_207.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4439/req_208.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4440/req_209.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4449/req_210.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4450/req_211.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4451/req_212.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4452/req_213.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4457/req_214.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4458/req_215.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4459/req_216.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4460/req_217.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4461/req_218.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/req_219.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4474/req_220.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4475/req_221.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4491/req_222.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4492/req_223.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4499/req_224.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4514/req_225.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4515/req_226.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4522/req_227.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4534/req_228.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4537/req_229.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4538/req_230.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4552/req_231.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4557/req_232.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4558/req_233.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4559/req_234.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4560/req_235.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4565/req_236.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4566/req_237.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4592/req_238.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4593/req_239.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4612/req_240.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4613/req_241.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4614/req_242.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4615/req_243.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4039/emenda_subst_adt_01_4409.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4245/emenda_aditiva_ao_proj_4445.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4618/emenda_aditiva_ao_proj_4496_GXtRLA0.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3771/emenda_modificativa_orcamento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3778/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3779/emenda_modificativa_003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3809/emenda_modificativa_001-_4361.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3810/emenda_modificativa_001-_4362.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3811/emenda_modificativa_001-_4363.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4038/emenda_subst_mod_01_4409.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4096/emenda_modificativa_ao_proj_4418.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4097/emenda_modificativa_ao_proj_4421.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4636/emenda_mod_01_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4637/emenda_mod_02_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4638/emenda_mod_03_2019_ao_proj_4492.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4282/emenda_supressiva_01_ao_proj_4446.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3774/ind01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3787/ind_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3848/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3865/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3875/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3895/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3934/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3945/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3946/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4018/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4019/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4043/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4113/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4119/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4120/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4152/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4160/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4182/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4183/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4184/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4203/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4216/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4256/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4257/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4258/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4259/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4260/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4261/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4262/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4293/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4299/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4300/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4308/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4329/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4384/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4385/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4391/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4394/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4398/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4412/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4421/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4422/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4448/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4470/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4472/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4471/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4513/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4556/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4594/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4597/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4619/iindicacao_52.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3808/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4095/mensagem_retificativa_01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4313/mensagem_retificativa_04_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4468/mensagem_a_ldo_2020_e_parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4502/mensagem_ret_01_ao_proj_4484.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3767/moc001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3768/moc002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3780/moc03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3781/moc04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3791/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3792/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3793/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3820/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3821/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3822/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3823/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3833/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3834/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3847/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3853/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3862/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3863/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3868/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3864/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3878/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3884/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3889/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3890/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3901/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3925/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3904/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3911/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3912/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3915/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3916/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3917/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3918/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3919/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3920/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3921/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3926/mocao_36_PGe9cKs.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3935/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3936/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3940/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3941/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3942/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3943/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3944/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3951/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3952/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3953/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3954/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3955/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3960/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3962/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3971/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3976/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3977/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3978/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3982/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3984/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3992/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3993/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4003/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4004/mocao_60.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4006/mocao_61.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4011/mocao_62.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4020/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4028/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4031/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4035/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4041/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4042/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4045/mocao_69.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4050/mocao_70.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4051/mocao_71.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4052/mocao_72.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4053/mocao_73.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4054/mocao_74.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4055/mocao_75.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4056/mocao_76.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4057/mocao_77.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4063/mocao_78.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4072/mocao_79.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4073/mocao_80.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4080/mocao_81.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4081/mocao_82.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4091/mocao_83.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4092/mocao_84.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4085/mocao_85.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4099/mocao_87.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4107/mocao_88.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4108/mocao_89.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4109/mocao_90.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4124/mocao_91.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4128/mocao_92.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4131/mocao_93.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4132/mocao_94.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4133/mocao_95.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4141/mocao_96.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4148/mocao_98.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4151/mocao_99.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4159/mocao_100.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4166/mocao_101.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4171/mocao_102.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4172/mocao_103.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4173/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4175/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4178/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4187/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4188/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4198/mocao_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4199/mocao_110_kFujig7.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4200/mocao_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4202/mocao_113.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4206/mocao_114.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4207/mocao_115.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4209/mocao116.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4215/mocao_117.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4217/mocao_118.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4218/mocao_119.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4219/mocao_120.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4222/mocao_121.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4226/mocao_123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4232/mocao_124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4233/mocao_125.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4238/mocao_127.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4239/mocao_128.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4244/mocao_128_JvPhciS.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4246/mocao_129.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4247/mocao_130.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4248/mocao_131.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4251/mocao_132.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4253/mocao_133.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4255/mocao_134.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4276/mocao_135.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4277/mocao_136.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4278/mocao_137.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4283/mocao_138.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4284/mocao_139.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4285/mocao_140.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4286/mocao_141.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4289/mocao_142.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4290/mocao_143.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4291/mocao_144.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4292/mocao_145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4305/mocao_146.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4306/mocao_147.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4307/mocao_148.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4324/mocao_149.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4325/mocao_150.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4326/mocao_151.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4327/mocao_152.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4328/mocao_153.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4333/mocao_154.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4354/mocao_155.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4355/mocao_156.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4356/mocao_157.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4357/mocao_158.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4358/mocao_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4364/mocao_160_rGArpgo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4369/mocao_161.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4370/mocao_162.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4371/mocao_163.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4372/mocao_164.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4376/mocao_165.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4377/mocao_166.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4378/mocao_167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4386/mocao_168.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4387/mocao_169.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4388/mocao_170.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4393/mocao_171.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4407/mocao_172.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4408/mocao_173.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4409/mocao_174.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4410/mocao_175.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4411/mocao_176.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4425/mocao_177.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4426/mocao_178.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4427/mocao_179.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4428/mocao_180.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4443/mocao_181.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4444/mocao_182_FX29ouu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4445/mocao_183.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4446/mocao_184.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4465/mocao_185.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4466/mocao_186.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4455/mocao_187.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4456/mocao_188.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4464/mocao_189.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4476/mocao_190.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4477/mocao_191.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4478/mocao_192.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4479/mocao_193.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4495/mocao_194.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4496/mocao_195.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4497/mocao_196.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4498/mocao_197.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4506/mocao_198.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4507/mocao_199.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4508/mocao_200.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4509/mocao_201.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4510/mocao_202.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4511/mocao_203.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4512/mocao_204.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4525/mocao_205.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4526/mocao_206.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4527/mocao_207.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4528/mocao_208.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4529/mocao_209.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4539/mocao_210.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4540/mocao_211.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4541/mocao_212.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4542/mocao_213.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4543/mocao_214.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4544/mocao_215.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4545/mocao_216.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4546/mocao_217.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4547/mocao_218.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4548/mocao_219.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4549/mocao_220.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4550/mocao_221.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4551/mocao_222.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4553/mocao_223.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4562/mocao_224.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4563/mocao_225.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4564/mocao_226.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4569/mocao_227.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4570/mocao_228.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4571/mocao_228.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4572/mocao_230.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4573/mocao_231.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4574/mocao_232.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4575/mocao_233.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4576/mocao_234.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4577/mocao_235.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4578/mocao_236.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4579/mocao_237.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4580/mocao_238.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4587/mocao_239.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4598/mocao_240.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4599/mocao_241.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4600/mocao_242.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4601/mocao_243.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4602/mocao_244.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4603/mocao_245.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4604/mocao_246.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4605/mocao_247.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4606/mocao_248.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4607/mocao_249.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4608/mocao_250.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4609/mocao_251.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4610/mocao_252.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4616/mocao_253.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3788/ped_inf_01.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3852/pedido_de_informacao_02.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3866/ped_de_informacao_03.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3899/ped_de_informacao_4.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3900/ped_de_informacao_5.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3902/pedido_de_informacao_06.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3903/pedido_de_informacao_07.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3924/ped_de_informacao_08.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3929/pedido_de_inf_09.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3930/pedido_de_inf_10.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3931/peddido_de_inf_11.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3949/ped_de_informacao_12.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3950/ped_de_informacao_13.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3959/pedido_de_inf_14.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3974/ped_de_informacao_15.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4001/pedido_de_inf_16.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4008/pedido_de_inf_17.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4012/pedido_de_inf_18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4015/pedido_de_inf_19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4016/pedido_de_inf_20.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4017/pedido_de_inf_21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4023/pedido_de_inf_22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4044/ped_de_inf_23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4048/pedido_de_inf_24.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4067/pedido_de_inf_25.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4069/pedido_de_inf_27.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4070/pedido_de_inf_28.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4071/pedido_de_inf_29.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4088/pedido_de_inf_30.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4089/pedido_de_inf_31.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4090/pedido_de_inf_32.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4084/pedido_de_inf_33.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4105/pedido_de_inf_36.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4106/pedido_de_inf_37.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4123/pedido_de_inf_38.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4134/pedido_de_inf_39.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4135/pedido_de_inf_40.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4136/pedido_de_inf_41.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4137/pedido_de_inf_42.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4146/pedido_de_inf_43.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4147/pedido_de_inf_44.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4162/pedido_de_inf_45.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4185/pedido_de_inf_46.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4230/pedido_de_inf_47.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4231/pedido_de_inf_48.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4234/pedido_de_inf_49.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4235/pedido_de_inf_50.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4236/pedido_de_inf_51.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4279/pedido_de_inf_52.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4287/pedido_de_inf_53.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4302/pedido_de_inf_54.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4303/pedido_de_inf_55.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4304/pedido_de_inf_56.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4331/pedido_de_inf_58.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4332/pedido_de_inf_59.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4353/pedido_de_inf_60.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4379/pedido_de_inf_61.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4380/pedido_de_inf_62.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4390/pedido_de_inf_63.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4404/pedido_de_inf_64.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4405/pedido_de_inf_65.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4406/pedido_de_inf_66.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4431/pedido_de_inf_67.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4441/pedido_de_inf_68.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4442/pedido_de_inf_69.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4463/pedido_de_inf_70.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4480/pedido_de_inf_71.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4481/pedido_de_inf_72.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4482/pedido_de_inf_73.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4488/pedido_de_inf_74.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4489/pedido_de_inf_75.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4490/pedido_de_inf_76.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4516/pedido_de_inf_77.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4536/pedido_de_inf_78.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4554/pedido_de_inf_79.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4581/pedido_de_inf_80.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4582/pedido_de_inf_81.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4583/pedido_de_inf_82.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4584/pedido_de_inf_83.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4585/pedido_de_inf_84.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4588/pedido_de_inf_85.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4589/pedido_de_inf_86.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3789/ped_prov_01.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3790/ped_prov_02.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3846/pedido_de_prov._03.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3867/ped_de_prov_04.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3893/pedidio_de_prov_5.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3894/ped_ido_de_prov_6.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3948/ped_de_prov_07.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3963/ped_de_prov_8.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3989/pedido_de_prov_9.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4014/pedido_de_prov_11.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4110/pedido_de_prov_12.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4111/pedido_de_prov_13.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4114/pedido_de_prov_14.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4115/pedido_de_prov_15.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4116/pedido_de_prov_16.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4117/pedido_de_prov_17.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4118/pedido_de_prov_18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4163/pedido_de_prov_19.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4164/pedido_de_prov_20.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4177/pedido_de_prov_21.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4237/pedido_de_prov_22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4252/pedido_de_prov_23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4273/pedido_de_prov_24.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4274/pedido_de_prov_25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4275/pedido_de_prov_26.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4294/pedido_de_prov_28.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4320/pedido_de_prov_29.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4321/pedido_de_prov_30.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4322/pedido_de_prov_31.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4323/pedido_de_prov_32.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4447/pedido_de_prov_33.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4462/pedido_de_prov_34.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4483/pedido_de_prov_35.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4484/pedido_de_prov_36.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4485/pedido_de_prov_37.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4486/pedido_de_prov_38.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4487/pedido_de_prov_39.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4500/pedido_de_prov_40.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4501/pedido_de_prov_41.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4517/pedido_de_prov_44.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4518/pedido_de_prov_45.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4519/pedido_de_prov_46.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4520/pedido_de_prov_47.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4521/pedido_de_prov_48.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4523/pedido_de_prov_49.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4524/pedido_de_prov_50.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4533/pedido_de_prov_51.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4535/pedido_de_prov_52.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4561/pedido_de_prov_53.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4586/pedido_de_prov_55.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4590/pedido_de_prov_56.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4591/pedido_de_prov_57.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4611/pedido_de_prov_58.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3815/proj._decreto_legislativo_100.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3816/projeto_de_decreto_101.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3975/proj_de_decreto_leg_102.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3983/proj_de_decreto_103.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4002/proj_de_decreto_leg_104.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4366/projeto_de_decreto_105.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3998/proj_de_emenda_a_lei_organica_15.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4336/prop_de_emenda_a_lei_organica_16.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3784/proj_lei_4361.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3785/proj_lei_4362.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3786/proj_lei_4363.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3817/proj_de_lei_4365.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3832/proj_de_lei_4368.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3837/proj_de_lei_4370.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3854/proj_de_lei_4371.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3855/proj_de_lei_4372.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3856/proj_de_lei_4373.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3857/proj_de_lei_4374.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3879/proj._de_lei_4377.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3880/proj_de_lei_4378.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3905/proj_de_lei_4380.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3906/proj_de_lei_4381.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3907/proj_de_lei_4382.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3908/proj_de_lei_4383.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3913/proj_de_lei_4386.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3922/proj_de_lei_ex_4388.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3923/proj_de_lei_ex_4389.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3927/proj_de_lei_ex_4390.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3928/proj_de_lei_ex_4391.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3939/proj_de_lei_4392.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3964/proj_de_lei_4393.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3965/proj_de_eli_4394.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3966/proj_de_lei_4395.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3967/proj_de_lei_4396.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3970/proj_de_lei_4397.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3968/proj_de_lei_4399.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3969/proj_de_lei_4400.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3994/proj_de_lei_4401.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3995/proj_de_lei_4402.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3985/proj_de_lei_4404.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3986/proj_de_lei_4405.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3987/proj_de_lei_4406.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3997/proj_de_lei_4408.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4005/proj_de_lei_4409.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4009/proj_de_lei_4410.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4010/proj_de_lei_4411.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4029/proj_de_lei_4412.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4030/proj_de_lei_4413.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4046/proj_de_lei_4414.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4047/proj_de_lei_4415.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4075/proj_de_lei_4417.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4076/proj_de_lei_4418.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4077/proj_de_lei_4419.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4078/proj_de_lei_4420.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4079/proj_de_lei_4421.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4074/proj_de_lei_ex_4422.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4093/proj_de_lei_4423.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4094/proj_de_lei_4424.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4098/proj_de_lei_4425.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4100/proj_de_lei_4426.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4129/proj_de_lei_4427.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4130/proj_de_lei_4428.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4167/proj_de_lei_4431.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4168/proj_de_lei_4432.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4169/proj_de_lei_4433.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4174/proj_de_lei_4435.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4189/proj_de_lei_4436.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4190/proj_de_lei_4437.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4191/proj_de_lei_4438.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4192/proj_de_lei_4439.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4193/proj_de_lei_4440.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4194/proj_de_lei_4441.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4195/proj_de_lei_4442.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4196/proj_de_lei_4443.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4197/proj_de_lei_4444.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4220/proj_de_lei_4445.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4221/proj_de_lei_4446.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4240/proj_de_lei_4447.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4241/proj_de_lei_4448.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4242/proj_de_lei_4449.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4243/proj_de_lei_4450.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4249/proj_de_lei_4451.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4250/proj_de_lei_4452.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4280/proj_de_lei_4454_iQh1sQJ.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4297/proj_de_lei_4455.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4298/proj_de_lei_4456.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4310/proj_de_lei_4457.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4311/proj_de_lei_4458.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4312/proj_de_lei_4459.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4314/proj_de_lei_4460.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4334/proj_de_lei_4461.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4335/proj_de_lei_4462.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4337/proj_de_lei_4463.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4381/proj_de_lei_4464.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4382/proj_de_lei_4466.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4383/peoj_de_lei_4467.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4419/proj_de_lei_4468.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4420/proj_de_lei_4469.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4396/proj_de_lei_4470.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4397/projeto_lei_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4415/proj_de_lei_4472.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4416/proj_de_lei_4473.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4417/proj_de_lei_4474.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4418/proj_de_lei_4475.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4432/proj_de_lei_4476.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4433/proj_de_lei_4477.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4434/proj_de_lei_4478.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4453/proj_de_lei_4481.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4467/proj_de_lei_4482.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4469/proj_de_lei_4483.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4493/proj_de_lei_4484.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4494/proj_de_lei_4485.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4503/proj_de_lei_4486.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4504/proj_de_lei_4487.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4505/proj_de_lei_4488.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4530/proj_de_lei_4490.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4531/proj_de_lei_4491.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4555/loa2020_1_0532-a.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4567/proj_de_lei_4493.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4568/proj_de_lei_4494.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4595/proj_de_lei_4495.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4596/proj_de_lei_4496.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4617/proj_de_lei_4497.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4653/proj_de_lei_4498.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3818/proj_de_lei_4366_legis..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3819/projeto_de_lei_4367.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3838/proj_de_lei_4369.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3876/proj_de_lei_4375.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3877/proj_de_lei_4376.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3910/proj_de_lei_4384.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3909/proj_de_lei_4385.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3914/proj_de_lei_4387.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3961/proj_de_lei_4398_oVjQ6hD.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3981/proj_de_lei_leg_4403.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3996/proj_de_lei_4407.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4049/proj_de_lei_4416.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4144/proj_de_lei_4429.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4150/proj_de_lei_4430.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4170/proj_de_lei_4434.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4288/proj_de_lei_4453.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4338/proj_de_lei_4464.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4339/proj_de_lei_4465.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4435/proj_de_lei_4479.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4532/proj_de_lei_4489.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3772/projresol047.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3773/projresol048.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4022/proj_de_resolucao_49.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4040/proj_de_resolucao_50.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4365/projeto_de_resolucao_51.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4454/proj_de_resolucao_52.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3769/req01.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3775/req02.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3777/req04.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3782/req05.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3783/req06.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3794/req_07.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3795/req_008.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3796/req_09.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3797/req_10.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3798/req_11.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3799/req_12.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3800/req_13.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3801/req_14.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3802/req_15.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3803/req_16.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3804/req_17.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3805/req_18.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3806/req_19.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3807/req_20.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3812/req_21.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3813/req_22.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3814/req_23.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3824/req_24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3825/req_25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3826/req_26.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3827/req_27.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3828/req_28.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3829/req_29.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3830/req_30.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3831/req_31.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3835/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3836/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3839/req_34.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3844/req_35.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3840/req_36.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3841/req_37.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3842/req_38.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3843/req_39.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3845/req_40.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3849/req_41.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3850/req_42.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3851/req_43.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3858/req_44.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3859/req_45.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3860/req_46.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3861/req_47.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3869/req_48.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3870/req_49.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3871/req_50.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3872/req_51.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3873/req_52.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3874/req_53.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3881/req_54.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3882/req_55.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3883/req_56.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3886/req_57.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3887/req_58.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3888/req_59.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3891/req_60.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3892/req_61.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3896/req_62.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3897/req_63.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3898/req_64.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3932/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3933/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3937/req_67.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3938/req_68.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3947/req_69.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3957/req_70.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3958/req_71.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3972/req_72.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3973/req_73.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3979/req_74.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3980/req_75.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3988/req_76.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3990/req_77_ECpa81W.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3991/req_78.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/3999/req_79.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4000/req_80.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4007/req_81.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4013/req_82.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4021/req_83.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4024/req_84.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4025/req_85.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4027/req_87.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4032/req_88.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4033/req_89.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4034/req_90.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4036/req_91.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4037/req_92.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4059/req_94.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4060/req_95.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4061/req_96.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4062/req_97.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4064/req_98.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4065/req_99.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4066/req_100.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4086/req_101.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4082/req_103.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4083/req_104.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4101/req_107.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4102/req_108.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4103/req_109.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4104/req_110.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4112/req_111.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4121/req_112.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4122/req_113.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4125/req_114.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4126/req_115.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4127/req_116.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4138/req_117.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4139/req_118.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4140/req_119.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4142/req_120.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4143/req_121.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4145/req_122.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4155/req_123.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4156/req_124.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4157/req_125.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4158/req_126.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4161/req_127.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4165/req_128.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4179/req_130.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4180/req_131.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4181/req_132.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4186/req_133.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4204/req_134.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4205/req_135.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4208/req_136.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4210/req_137.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4211/req_138.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4212/req_139.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4213/req_140.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4214/req_141.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4223/req_142.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4225/req_143.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4227/req_144.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4228/req_145.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4229/req_146.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4254/req_147.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4263/req_148.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4264/req_149.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4265/req_150.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4266/req_151.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4267/req_152.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4268/req_153.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4269/req_154.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4270/req_155.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4271/req_156.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4272/req_157.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4281/req_158.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4296/req_159.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4295/req_160.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4301/req_161.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4315/req_162.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4316/req_163.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4317/req_164.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4318/req_165.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4319/req_166.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4330/req_167.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4340/req_168.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4341/req_169.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4342/req_170.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4343/req_171.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4344/req_172.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4345/req_173.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4346/req_174.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4347/req_175.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4348/req_176.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4349/req_177.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4350/req_178.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4351/req_179.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4352/req_180.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4359/req_181.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4360/req_182.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4361/req_183.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4362/req_184.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4363/req_185.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4367/req_186.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4368/req_187.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4373/req_188.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4374/req_189.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4375/req_190.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4389/req_191.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4392/req_192.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4395/req_193.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4399/req_194.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4400/req_195.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4401/req_196_VCM3UcL.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4403/req_198.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4413/req_199.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4414/req_200.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4423/req_201.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4424/req_202.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4429/req_203.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4430/req_204.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4436/req_205.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4437/req_206.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4438/req_207.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4439/req_208.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4440/req_209.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4449/req_210.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4450/req_211.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4451/req_212.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4452/req_213.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4457/req_214.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4458/req_215.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4459/req_216.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4460/req_217.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4461/req_218.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4473/req_219.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4474/req_220.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4475/req_221.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4491/req_222.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4492/req_223.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4499/req_224.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4514/req_225.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4515/req_226.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4522/req_227.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4534/req_228.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4537/req_229.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4538/req_230.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4552/req_231.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4557/req_232.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4558/req_233.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4559/req_234.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4560/req_235.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4565/req_236.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4566/req_237.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4592/req_238.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4593/req_239.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4612/req_240.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4613/req_241.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4614/req_242.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2019/4615/req_243.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H857"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="192.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>