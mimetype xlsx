--- v0 (2026-02-06)
+++ v1 (2026-04-18)
@@ -54,12217 +54,12217 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9259/emend_aditiva_n01_ao_projeto_de_lei_n5091_de_2023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9259/emend_aditiva_n01_ao_projeto_de_lei_n5091_de_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao n°01 Projeto de Lei n°5091</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9260/emend_aditiva_n02_ao_projeto_de_lei_n5091_de_2023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9260/emend_aditiva_n02_ao_projeto_de_lei_n5091_de_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao n°02 Projeto de Lei n°5091</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9261/emend_aditiva_n03_ao_projeto_de_lei_n5091_de_2023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9261/emend_aditiva_n03_ao_projeto_de_lei_n5091_de_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n°03 ao Projeto de Lei n°5091 de 2023</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9210/emenda_aditiva_ao_n04_projeto_de_lei_n5091.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9210/emenda_aditiva_ao_n04_projeto_de_lei_n5091.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 04 AO PROJETO DE LEI N° 5.091, DE 2023.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CIDBES - Comissão de Infraestrutura, Desenvolvimento e Bem Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9251/emenda_aditiva_ao_n01_projeto_de_lei_n5038.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9251/emenda_aditiva_ao_n01_projeto_de_lei_n5038.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao n°01 Projeto de Lei n°5038.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8925/emenda_redacional_n1_ao_pl_5031.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8925/emenda_redacional_n1_ao_pl_5031.pdf</t>
   </si>
   <si>
     <t>Emenda Redacional ao PL 01 n° 5031/2023.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_supressiva_n01_ao_projeto_de_lei_n4887_de_2022.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_supressiva_n01_ao_projeto_de_lei_n4887_de_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n°001/23 ao Projeto de Lei n°4887 de 2022.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_supressiva_n01_ao_projeto_de_lei_n4894_de_2022.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_supressiva_n01_ao_projeto_de_lei_n4894_de_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n°001/23 ao Projeto de Lei n°4894 de 2022.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8107/emenda_supressiva_n01_ao_projeto_de_lei_n4895_de_2022.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8107/emenda_supressiva_n01_ao_projeto_de_lei_n4895_de_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n°001/23 ao Projeto de Lei n°4895 de 2022.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8849/emenda_supressiva_ao_projeto_de_lei_n5032_de_2023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8849/emenda_supressiva_ao_projeto_de_lei_n5032_de_2023.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 2° do projeto de Lei 5023/2023.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9252/emenda_supressiva_n01__ao_projeto_de_lei_n_5.038_de_2023..pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9252/emenda_supressiva_n01__ao_projeto_de_lei_n_5.038_de_2023..pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°01 , AO PROJETO DE LEI N° 5.038, DE 2023.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>5IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8108/ind_n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8108/ind_n01.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a reabertura do "Restaurante Popular", que poderá atender duas principais finalidades, a social, por propiciar refeições a preços muito acessiveis a pessoas de baixa renda e em vulnerabilidade social, bem como, atender a área de Educação, podendo fornecer a merenda escolar pronta às escolas que não possuem cozinha ou merendeiras."</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8109/ind_n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8109/ind_n02.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que efetue a revitalização e reforma do Estádio Municipal"</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8110/ind_n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8110/ind_n03.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a reativação da Usina de asfalto, que encontra-se desativada, sendo que poderia ser grande valia para a Secretaria de Obras do Município - Bairro Promorar"</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8111/ind_n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8111/ind_n04.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que crie políticas públicas afim de viabilizar a implantação de um Pavilhão, um centro de compras, logística, vendas e distribuição dos produtos oriundos da agricultura familiar em nosso Município."</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8112/ind_n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8112/ind_n05.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, projeto de lei queverse sobre a reconstituição do piso das ruas , e logradouros públicos , que vierem a ser danificados por obras reformas ou manutenção de edificações rede elétrica , rede de esgoto e saneamento"</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8113/ind_n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8113/ind_n06.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do programa. "Meu imposto no meu Bairro", onde os recursos do IPTU arrecadado sejam investidos de forma parcial (percentual) ou integral, no próprio bairro da origem da tributação"</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8114/ind_n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8114/ind_n07.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder executivo municipal a retornada da linha de ônibus Minas do Camaquã/Caçapava pela dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela localidade, Interior - Minas do Camaquã"</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8115/ind_n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8115/ind_n08.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal a retomada da linha de ônibus Caieiras/Caçapava pela dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela_x000D_
 localidade"</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8116/ind_n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8116/ind_n09.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que conceda isenção de taxa de inscrição nos concursos públicos Municipais, para mesários e_x000D_
 demais voluntários que, convocados, atuem nas eleições"</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8117/ind_n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8117/ind_n10.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que realize eventos oficiais em homenagem ao centenário da revolução de 1923, com inclusão dos mesmos no calendário de eventos do Município"</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8118/ind_n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8118/ind_n11.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal a criação de um programa de sustentabilidade , através de incentivos fiscais no IPTU , para unidades residenciais comerciais e_x000D_
 industriais que possuírem ou implantarem sistemas de energia fotovoltaica e captação e reaproveitamento de água (cisternas)."</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8119/ind_n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8119/ind_n12.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que estude a elaboração de um projeto de calçamento/pavimentação na Rua Bruno Reck, Bairro - Centro"</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8120/ind_n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8120/ind_n13.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore e execute um projeto de Cercamento Eletrônico em nosso Município"</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8121/ind_n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8121/ind_n14.pdf</t>
   </si>
   <si>
     <t>"Indica ao poder executivo municipal, através da secretaria da cultura e turismo, a criação de um parque municipal no forte Dom Pedro II, com infra estrutura de banheiros, bem como quiosques de_x000D_
 alimentação, lazer, espaços culturais temáticos, expondo capítulos da história do próprio forte, um museu a céu aberto, também com a história de nosso Município".</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8122/ind_n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8122/ind_n15.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal a que estude a elaboração de um projeto de calçamento/ pavimentação na Rua Vereador  Eleodoro Garcia - Bairro Floresta"</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8123/ind_n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8123/ind_n16.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um estudo sobre a viabilidade construção de uma USINA FOTOVOLTAICA MUNICIPAL"</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, MIRELLA BIACCHI</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8124/ind_n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8124/ind_n17.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do Banco de Ração para animais em situação de abandono ou de pessoas carentes"</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8125/ind_n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8125/ind_n18.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que elabore projeto de lei e efetive a criação de um Centro Municipal de Atendimento ao Autista, em nosso Município, em parceria com a Secretária da Ação Social, Secretaria da Educação e Secretaria da Saúde"</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8126/ind_n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8126/ind_n19.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal a reativação da Sub-prefeitura na localidade das Minas do Camaquã"</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8127/ind_n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8127/ind_n21.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que elabore e realize um Projeto de inclusão da Língua de Sinais (Libras), na grade curricular das Escolas Municipais."</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8128/ind_n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8128/ind_n22.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal realize um estudo e efetue um Projeto de investimentos adequações é incentivos aos Esportes Paralimpicos".</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8129/ind_n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8129/ind_n23.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que realize um estudo da viabilidade de pavimentação/calçamento na Rua da Fonte do Mato, caso haja viabilidade, requer a execução da referida obra, Bairro - Centro"</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8130/ind_n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8130/ind_n24.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação de um centro de convivência para idosos, onde os mesmos permanecam por turnos, pernoitando em seus lares"</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8131/ind_n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8131/ind_n25.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do Programa HORTA ESCOLAR, em nosso Município"</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8132/ind_n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8132/ind_n26.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal que estude a elaboração de um projeto de calçamento/ pavimentação na Rua Wagner Dotto, Bairro - Centro"</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8133/ind_n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8133/ind_n27.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do programa "SAUDE NA PALMA DA MÃO" que consiste na implantação de aplicativo de conversação virtual e suporte, com interação em tempo real, para agenciamento, acompanhamento e cancelamento de consultas, procedimentos e exames médicos, na rede pública de saúde do município de Caçapava do Sul/RS."</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8134/ind_n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8134/ind_n28.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal; que realize um estudo da viabilidade de pavimentação/calçamento da Rua dos Parreirais, e, sendo viável, requer execução da referida obra - Bairro Floresta"</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8135/ind_n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8135/ind_n29.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um projeto, com um plano de parcerias para a implantação de imcubadoras de empresas em nosso Município"</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8136/ind_n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8136/ind_n30.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a construção de um mirante para o Vale dos Lanceiros "coqueiro", na Localidade da Coxilha de_x000D_
 São José - interior do Município"</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8137/ind_n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8137/ind_n31.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que dê o devido andamento para a breve efetivação do processo de Municipalização e de restauração do Clube Recreativo 1° de maio."</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8138/ind_n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8138/ind_n32.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que dê o devido andamento para a breve efetivação do processo de Municipalização e de restauração da Casa dos Ministérios."</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8139/ind_n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8139/ind_n33.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação, no ambito Municipal, do programa Municipal "nota fiscal premiada", aderindo ao programa Estadual "nota fiscal gaúcha" , a fim de incentivar as pessoas a exigirem que seja incluído seu CPF no cupom fiscal em consonância ao programa estadual já existente,_x000D_
 que premia os participantes com sorteios instantâneos, bem como sorteios mensais de prêmios aos participantes, além de contribuir para o controle da arrecadação tributária, e devolução de valores, como estímulo para as pessoas cadastrarem seu CPF nas respectivas notas, onde ganha o Estado e o Município, fortalecendo ainda o comercio local, todos ganham"</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8140/ind_n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8140/ind_n34.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que inove e invista na instalação de ECOPONTES e Passarelas nas estradas do interior, substituindo as já danificadas ou destruídas, por este novo modelo , bem como as que possuem risco de dano ou desabamento, de forma gradativa."</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8141/ind_n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8141/ind_n35.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Legislativo a outorga de Título de Cidadão Caçapavano ao empresário Alexandre Nabaes Ferreira."</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8142/ind_n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8142/ind_n36.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do programa "PLANTANDO O FUTURO" em nosso Município."</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MIRELLA BIACCHI</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8143/ind_n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8143/ind_n37.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy à CONSTRUÇÃO de uma quadra de esportes para prática de futebol e vôlei de areia no local próximo ao Ginásio Melão, ao lado da quadra de cimento já existente."</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8144/ind_n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8144/ind_n38.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva o Projeto de Lei para Compra de Produtos oriundos da Agricultura Familiar para montagem de Cestas a serem Distribuídas às Famílias Carentes do Município."</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8145/ind_n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8145/ind_n39.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva juntamente a Secretaria de Planejamento e a Secretaria de Obras do Município ,os locais e ruas que dão acesso a Escolas, Creches e Postos de Saúde que de acordo com o Critério do "Programa Pavimenta II " do Estado de RS receberão pavimentação e infraestrutura de esgoto e acessibilidade."</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8146/ind_n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8146/ind_n40.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva através da Secretaria de Assistência Social que seja feito o Cadastramento do Fundo Municipal do Idoso Junto Ao Ministério da Mulher , da Família e dos Direitos Humanos, para que o mesmo participe da destinação dos recursos Oriundos do Imposto de Renda de Pessoas Físicas ou Jurídicas, em conformidade com o artigo 115 da Lei n° 10.741/2003."</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8147/ind_n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8147/ind_n41.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva a utilização do trabalho dos Agentes de Endemias do Município para que, juntamente, às visitas em residências para controle da "Dengue", seja feito o Censo dos Animais Domésticos, afim de que os dados sejam utilizados para o planejamento das ações de proteção e esterilização dos mesmos."</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8148/ind_n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8148/ind_n42.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva através da Secretaria de Assistência Social a criação da "Coordenadoria Municipal de Políticas Públicas para Mulheres", com as seguintes finalidades: Assessoria; Planejar; Coordenar e Articular a execução de Políticas Públicas para as Mulheres do Município de Caçapava do Sul."</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8149/ind_n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8149/ind_n43.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy que seja criado deposito em ambiente fechado pra armazenagem de pneus até que os mesmos sejam recolhidos para reciclagem."</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8150/ind_n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8150/ind_n44.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy a CONSTRUÇAO de uma praça na localidade de Nossa Senhora de Fátima, onde antes existia um Quiosque. Será um espaço para as crianças da região e moradores da comunidade possam ter a possibilidade de lazer e interatividade."</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8181/ind_n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8181/ind_n45.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que desenvolva em parceria com a EMATER o Programa Hortas Comunitárias utilizando terrenos baldios em posse da Prefeitura Municipal."</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8182/ind_n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8182/ind_n46.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que seja feito um estudo técnico para a instalação de um Redutor de velocidade na Av. Presidente Kennedy, próximo ao N° 1174, Bairro Batista".</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8207/ind_n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8207/ind_n47.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que seja alterada a entidade beneficiária e objeto da Emenda Impositiva Individual no 10/2022, no valor de R$ 5.000,00 (cinco mil reais), inicialmente destinado ao Centro de Tradições Gaúchas Clareira da Mata, mas que diante dos impedimentos técnicos apurados pela PCM, será indicada como nova entidade beneficiária, o Centro de Tradições Gaúchas Família Nativista."</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8208/ind_n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8208/ind_n48.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que seja alterada a entidade beneficiária e objeto das Emendas impositivas Individuais n° 07/2022, 11/2022 e 12/2022, que totalizam o montante de R$ 15.000,00 (quinze mil reais), inicialmente destinados ao Centro de Tradições Gaúchas Sentinela dos Cerros, mas que diante dos impedimentos técnicos apurados pela PGM, serão indicadas como novas entidades beneficiárias, o Piquete Ronda das Sesmarias, o Piquete Os Maragatos e o Piquete Campeiros do Irapuá."</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8209/indic_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8209/indic_49.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo através da sua mesa diretora, que introduza um(a) interprete de Libras nas transmissões das sessões Plenárias pela TV Câmara.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8210/indic_50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8210/indic_50.pdf</t>
   </si>
   <si>
     <t>Propõe ao Senhor Giovani Amestoy Prefeito Municipal, a Construção da LIXEIRA RURAL, em pontos estratégicos nas localidades rurais para coleta de lixo doméstico.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8211/indic_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8211/indic_51.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva através da Secretaria de Assistência Social a criação da "Coordenadoria Municipal de Políticas Públicas para Mulheres", com as seguintes finalidades: Assessoria; Planejar; Coordenar e Articular a execução de Políticas Públicas para as Mulheres do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a contratação de médico para atender no Posto de Saúde da Coxilha São José.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PATRICIA CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8213/indic_53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8213/indic_53.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja feita reposição de valores, no vale alimentação dos funcionários públicos municipais de Caçapava do Sul —RS.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8214/indic_54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8214/indic_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria de Saúde que seja criado Plantões Odontológicos nos finais de semana e feriados em Caçapava do Sul.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8215/indic_55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8215/indic_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja feito estudo/elaboração de Projeto para Calçamento/Pavimentação da Rua Pércio Nicola- Bairro Cidade Jardim - Caçapava do Sul —RS.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8216/indic_56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8216/indic_56.pdf</t>
   </si>
   <si>
     <t>Indica o Poder executivo, o envio de proposta para implementação de Centros Regionais de Referências em Transtorno do Espectro Autista (CRR) no Estado.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8217/indic_57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8217/indic_57.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria Geral que seja designado funcionário que possa atuar como zelador no cemitério das Catacumbas em Caçapava do Sul.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8218/indic_58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8218/indic_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy a REFORMA da quadra de esportes, próximo ao Ginásio Melão, quadra de cimento já existente no local, para prática de futebol, vôlei e basquete, sendo necessário a montagem de tabelas para a prática do basquete.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8219/indic_59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8219/indic_59.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo: Municipal, que. seja feito um estudo técnico para a instalação de um Redutor de velocidade na Av. Lima e Silva, próximo a Cotrisul"</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8220/indic_60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8220/indic_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Assistência Social, que o valor da Emenda Impositiva Individual N ° 15/2022 seja usado para compras de Cestas Básicas contendo os seguintes itens: 5kg de Arroz, 5kg de Farinha, 2kg de Açúcar, 2kg de Feijão, 1/2 de Café e 1kg de Massa.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8221/indic_61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8221/indic_61.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o Título de Cidadão Caçapavano a Sra. Carmem Lucia de Oliveira Franco.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8222/indic_62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8222/indic_62.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja contratado mais um médico Clinico Geral para área do ESF II no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8223/indic_63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8223/indic_63.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora o Título de Cidadão Caçapavano ao Senhor Pedro Valdir Lauermann.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8224/indic_64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8224/indic_64.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja firmada uma parceria público-privada com as cooperativas ou associações de catadores e catadoras de material recicláveis devidamente legalizados, para realizar a coleta seletiva no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8225/indic_65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8225/indic_65.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a instituição da coleta Seletiva ao Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8286/indic._66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8286/indic._66.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o retorno dos campeonatos esportivos no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8287/indic._67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8287/indic._67.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que desenvolva um projeto piloto para iluminação pública, através da troca de lâmpadas dos postes tradicionais pelas lâmpadas de LED, ao longo da rua XV de Novembro.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8288/indic._68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8288/indic._68.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elaborem projeto para construção de um refeitório na escola José Luiz Moreira. Vila Progresso.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8316/indic._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8316/indic._n69.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, através da Secretaria de Educação, a continuidade do projeto de entrega dos uniformes escolares aos alunos da rede municipal de ensino."</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8317/indic._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8317/indic._n70.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a revisão e atualização do Código de Postura do Município.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8318/indic._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8318/indic._n71.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para o prolongamento da rua Cel. Baltazar de Bem, no trecho _x000D_
 compreendido entre a Av. Cerro Formoso e rua Veranópolis, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8319/indic._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8319/indic._n72.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para Rua Patrício Pazinato, Bairro Pazinato.</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8326/indic._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8326/indic._n73.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal desenvolvimento e a implantação do Projeto Farmácia Solidária, no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8327/indic._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8327/indic._n74.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja instituído o Orçamento Participativo no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8328/indic._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8328/indic._n75.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Legislativo Municipal, a outorga de Título de Cidadão Caçapavano a Senhora Doutora Ana Maria Paiva de Sousa.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8366/indic._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8366/indic._n76.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executiva Municipal, que realize um estudo da viabilidade de pavimentação/calçamento da Rua Dagoberto Barcelos, e, sendo viável, requer execução da referida obra - Bairro Floresta"</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8367/indic._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8367/indic._n77.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8368/indic._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8368/indic._n78.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para a Rua Juca Medeiros, Bairro Floresta.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8369/indic._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8369/indic._n79.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja atualizado o projeto do rodoanel que liga o Bairro Sul ao Bairro Promorar.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8373/indic._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8373/indic._n80.pdf</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8374/indic._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8374/indic._n81.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a nomeação dos aprovados nas vagas do cargo para Guarda Municipal.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8382/indic._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8382/indic._n82.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo -Municipal , a construção de uma cancha de bocha Municipal no complexo - do Areião, que pode, inclusive, ser executada em PPP (Parceria Público Privada)"</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8383/indic._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8383/indic._n83.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal , a inclusão da disciplina - CIDADANIA DIGITAL, na grade curricular do Município"</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8391/indic._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8391/indic._n84.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a nomeação com urgência de um Intérprete de Libras para compor o quadro de servidor do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8400/indic._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8400/indic._n85.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria de Obras que seja executado mutirão de limpezas nos bairros em Caçapava do Sul</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8401/indic._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8401/indic._n86.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria Geral que seja estipulado uma idade limite para crianças poderem usar os brinquedos públicos das pracinhas em Caçapava do Sul.</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8402/indic._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8402/indic._n87.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a criação de um programa de prevenção à estiagem, formando parcerias com a Unipampa, Governo do Estado e _x000D_
 Governo Federal, a fim de minimizar a falta de recursos hidricos"</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8403/indic._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8403/indic._n88.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja verificado a possibilidade de instalação de Câmeras de Segurança nas escolas municipais, creches e secretarias municipais.</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8404/indic._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8404/indic._n89.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que efetue o cadastramento de projetos culturais, em conformidade com o Edital Sedac. n° 03/2023 Chamada Pública de Coinvestimento - Eventos Culturais Populares, da Secretaria de Estado da Cultura"</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8416/indic._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8416/indic._n90.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que amplie o funcionamento do Posto de Saúde (ESF) das Caieiras para pelo menos três vezes por semana."</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8417/indic._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8417/indic._n91.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja implantado um sistema de registro nas portarias de creches e escolas municipais, para toda e qualquer pessoa que por ventura queiram acessar o interior das instituições, devam apresentar documento de identificação.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8418/indic._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8418/indic._n92.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja mantida a cedência da monitora de séries iniciais à Escola Gladi Machado Garcia, na localidade da Mina do Camaquã.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8428/indic._n93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8428/indic._n93.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido e implantado um projeto de captação e reaproveitamento das águas pluviais, para fins não potáveis em escolas municipais, creches e departamentos públicos do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8429/indic._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8429/indic._n94.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, o cadastramento da escola Patricio Dias Ferreira, no Ministério da Educação, como escola de turno integral"</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8446/indic._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8446/indic._n95.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Giovani Amestoy Prefeito Municipal, através da Secretaria de Saúde, a destinação de mais um médico para atender no Pronto Socorro Municipal".</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a contratação de um Médico Clínico Geral para atendimento de sintomas gripais na Policlínica para atender livre demanda, das 17h ás 22h de segunda a sexta-feira."</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8448/indic._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8448/indic._n97.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um estudo da viabilidade de pavimentação/calçamento na Rua General Neto entre a Rua Barão de Caçapava e Baltazar de Bem."</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8449/indic._n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8449/indic._n98.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora do Poder Legislativo Municipal, que sejam feitas Rampas de Acesso para Cadeirantes na Câmara Municipal de Vereadores."</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8450/indic._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8450/indic._n99.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação visando concluir o trecho inacabado da Av. Castelo Branco (Passo das Tropas).</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8452/indic._n100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8452/indic._n100.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, o desenvolvimento e implantação do Plano Municipal de Acessibilidade no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8453/indic._n101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8453/indic._n101.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que realize atendimentos médicos e odontológicos na Vila Pereirinha, através da unidade móvel de saúde."</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que realize um estudo da viabilidade de pavimentação/calçamento na Rua Alberto Severo, caso haja viabilidade, requer a execução da referida obra, Bairro - Persa"</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8469/indic._n103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8469/indic._n103.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo construção de abrigo em parada de ônibus.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um projeto, com um plano de parceria com a UNIPAMPA para a implantação de um convenio para prestação de serviços de Georeferenciamento, para auxiliar na regularização fundiária do Município."</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do FUNDO MUNICIPAL DE PAVIMENTAÇÃO com recursos oriundos do retorno do IPVA."</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8515/indic._n106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8515/indic._n106.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria de Saúde que seja contratado um Médico Pediatra Plantonista para atender as demandas do Pronto Atendimento da nossa Cidade - Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8516/indic._n107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8516/indic._n107.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através da Secretária da Saúde , que elabore e efetue um projeto para melhor atendimento dos munícipes acima de 70 anos que aguardam nas filas nos postos de saúde (ESF) para buscar fichas de atendimento."</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8517/indic.__n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8517/indic.__n108.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que faça a análise da viabilidade para a criação, por lei, do Selo Empresa Amiga do Esporte e do Lazer, em nosso Município"</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8545/indic._n109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8545/indic._n109.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora do Poder Legislativo Municipal, o retorno das Sessões Ordinárias da Câmara de Vereadores no interior do município (interiorização), sendo uma vez por bimestre em localidades diferentes."</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8535/indic._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8535/indic._n110.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que crie um Projeto para receber doações de materiais de demolição tipo janelas portas e demais materiais de construção a fim de serem reciclados e posteriormente encaminhados a doação para famílias carentes."</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8536/indic._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8536/indic._n111.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, seja incluído nas políticas públicas de educação, a doação de absorventes para alunas de baixa renda das escolas Municipais, a fim de evitar a evasão escolar"</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8537/indic._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8537/indic._n112.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que amplie o funcionamento do Posto de Saúde (ESF) da Coxilha de São José para pelo menos duas vezes por mês."</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8549/indic._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8549/indic._n113.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um estudo da viabilidade de pavimentação/calçamento na Rua Pedro Anunciação."</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8550/indic._n114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8550/indic._n114.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação das OLIMPÍADAS SENIOR no Município de Caçapava do Sul/RS."</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8551/indic._n115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8551/indic._n115.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a Instalação em pracinhas, de brinquedos adaptados e equipamentos especiais desenvolvidos para lazer e recreação de crianças com deficiência e/ou portadoras de mobilidade reduzida e necessidades especiais."</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8559/indic._n116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8559/indic._n116.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja enviado a esta casa um projeto de lei que altere/reajuste, o padrão de vencimentos dos ENFERMEIROS, TECNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM, que compõe o quadro de funcionários do município, com o devido relatório de estudo de impacto Orçamentário e Financeiro, conforme Lei Federal aprovada e sancionada n° 14.434 de 05 de agosto de 2022.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8560/indic._n117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8560/indic._n117.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja instituído o Programa Banco Municipal de Alimentos, no Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8561/indic._n118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8561/indic._n118.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido e implantado um projeto de vídeo monitoramento nas escolas e EMEIs da rede municipal de ensino do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8562/indic._n119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8562/indic._n119.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que o decreto executivo que trata sobre a regulamentação da abertura das redes de supermercados aos domingos no município de Caçapava do Sul, seja tramitado como projeto lei.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8564/indic._n120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8564/indic._n120.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um projeto para a criação do Fundo Municipal de Segurança Alimentar"</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8566/indic._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8566/indic._n121.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que faça a análise da viabilidade para instituir o programa de gestão de resíduos sólidos na rede municipal de _x000D_
 ensino de nosso Município"</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8567/indic._n122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8567/indic._n122.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal a realização de licitação para linha de ônibus Caçapava/Coxilha São José pela _x000D_
 dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela localidade"</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8574/indic._n123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8574/indic._n123.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal, que solicite a contratação emergencial de 02 (dois) pedreiros para Secretaria de Obras."</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8579/indic._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8579/indic._n124.pdf</t>
   </si>
   <si>
     <t>"Indica a Mesa Diretora da Câmara de Vereadores, realização de sessão solene em homenagem as entidades e personalidades tradicionalistas do nosso município".</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8581/indic._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8581/indic._n125.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para rua Dos Lanceiros bairro Floresta.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8582/indic._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8582/indic._n126.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para rua Riachuelo, trecho compreendido entre as ruas Alter Cintra de Oliveira e Cel. Baltazar de Bem, bairro centro.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8618/indic._n127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8618/indic._n127.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva através da Secretaria de Educação que seja construído um refeitório na escola Municipal São Judas Tadeu.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8632/indic._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8632/indic._n128.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do departamento de transito, que seja feita uma faixa de segurança na Av. Presidente Kennedy em frente a Cevei, na Vila Batista."</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8639/indic._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8639/indic._n129.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do departamento de transito, que seja feita uma faixa de segurança na Av. Presidente Kennedy em frente a Cevei, na Vila Batista.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8640/indic._n130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8640/indic._n130.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Banco de sementes de árvores frutíferas no município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8641/indic._n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8641/indic._n131.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria da Assistencia Social, a criação de uma LOJA SOLIDARIA no município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja destinado um servidor da área da limpeza para atuar pelo menos uma vez por semana no Posto do IGP - Posto Caçapava do Sul.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8655/indic._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8655/indic._n133.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja destinado um servidor da área de segurança para atuar junto a Escola Municipal Dagoberto Barcelos.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8657/indic._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8657/indic._n134.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora, a realização de uma Audiência Pública em parceria com a Assembleia Legislativa do Rio Grande do Sul, para debater a possibilidade da criação de um Instituto Federal de Educação em nosso município.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8656/indic._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8656/indic._n135.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja realizado um estudo técnico objetivando a cedência perante contrato, de um terreno de propriedade da prefeitura municipal, à Associação de Catadores de Materiais Recicláveis - Recicla Pampa para construção de suas instalações.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8665/indic._n136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8665/indic._n136.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que solicite, através de ofício à Receita Federal, doação/cessão de veículo (camioneta) para o Departamento de Transito do município.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8666/indic._n137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8666/indic._n137.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore um projeto de cedência do campo de futebol da Cristo Redentor para a Escolinha de futebol do Santos</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8667/indic._n138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8667/indic._n138.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação da Loteria Municipal em Caçapava do Sul.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8668/indic._n139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8668/indic._n139.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que normatize a instituição de pagamento de adicional de periculosidade aos conselheiros tutelares.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8669/indic._n140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8669/indic._n140.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que crie e sinalize vagas para idosos e pessoas com deficiência em frente a Câmara Municipal.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8670/indic._n141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8670/indic._n141.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do programa de 'Vale Alimentação", visando beneficiar os munícipes de baixo poder aquisitivo (Cad.único) que se deslocarem para atendimento de saúde fora do Município.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8689/indic._n142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8689/indic._n142.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que viabilize as medidas necessárias para que seja realizado, em parceria com as empresas instaladas no Município, aliadas a entidades vinculadas a indústria e comércio, um feirão de ofertas de empregos à comunidade.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8690/indic._n143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8690/indic._n143.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Giovani Amestoy da Silva através da Secretaria de Obras e Departamento Municipal de Trânsito que seja agendado uma reunião junto ao Conselho Municipal de Trânsito, afim de, tratar sobre o entroncamento oblíquo e entre a Av. Presidente Kennedy e Av. Pedro Anunciação nesse Município.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>JEFERSON LUIS GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8704/indic._n144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8704/indic._n144.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Conselho Municipal dê Segurança Pública - COMSEG e do Fundo Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8705/indic._n145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8705/indic._n145.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a instalação de câmeras de monitoramento e segurança nos prédios da Administração Municipal e seu entorno, bem como nos parques e praças públicas.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8706/indic._n146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8706/indic._n146.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Memorial do Carnaval de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8710/indic._n147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8710/indic._n147.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a implementação de curso preparatório pré-enem e pré-vestibular gratuito para alunos de baixa renda no município _x000D_
 de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8711/indic._n148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8711/indic._n148.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que o horário de atendimento da farmácia municipal seja estendido até ás 17 horas.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8712/indic._n149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8712/indic._n149.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja destinada uma linha telefônica exclusivamente para distribuição de fichas e agendamento de consultas aos _x000D_
 idosos na policlínica.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8713/indic._n150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8713/indic._n150.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja reavaliado o processo de distribuição de fichas na policlínica e posteriormente traçadas novas estratégias para tentar evitar que as pessoas tenham que pernoitar no local para conseguir uma ficha.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8714/indic._n151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8714/indic._n151.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de um caminhão tipo cavalo mecânico para a Prefeitura Municipal os qual será designado à Secretaria de Obras do município.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8716/indic._n152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8716/indic._n152.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de um veículo ( camionete ) para a Prefeitura Municipal o qual será designado à Secretaria de Obras do município departamento de iluminação Pública.</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8718/indic._n153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8718/indic._n153.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de um ônibus para a Prefeitura Municipal os qual será designado à Secretaria de Saúde do município, a fim de fazer o transporte de pacientes que realizam hemodiálise.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8720/indic._n154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8720/indic._n154.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de _x000D_
 um veículo tipo Furgão para a Prefeitura Municipal os qual será designado à Secretaria de Saúde do município , departamento de municipal proteção animal.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8715/indic._n155.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8715/indic._n155.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil; do pedido de um caminhão Baú para a Prefeitura Municipal o qual será designado à Secretaria de Ação Social do município.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8717/indic._n156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8717/indic._n156.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de dois veículos tipo camionete para a Prefeitura Municipal os quais serão designado à Secretaria de Obras do município.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8719/indic._n157.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8719/indic._n157.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva o envio à Receita Federal do Brasil, do pedido de um veículo ( camionete ) para a Prefeitura Municipal o qual será designado à Secretaria de Agropecuária Indústria e Comércio.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8727/indic._n158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8727/indic._n158.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal , a criação de ecopontos em nosso Município, onde coletam baterias, garrafas, lampadas, dentre outros, projeto esse, que poderá ser efetivado através de PPP (Parceria Público Privada).</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8728/indic._n159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8728/indic._n159.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação de Legislação Municipal regulamentando/autorizando a instalação e funcionamento do sistema de Internet 5G em nosso Município.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8729/indic._n160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8729/indic._n160.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize o cadastro e adesão ao Compromisso Nacional Criança Alfabetizada, do Ministério da Educação - _x000D_
 Governo Federal.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8731/indic._n161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8731/indic._n161.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através da Secretaria de Educação, a instalação ou extensão de uma Escola de Educação Infantil -EMEI, na localidade das Minas do Camaquã."</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8732/indic._n162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8732/indic._n162.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que, efetue, quando necessário, a cedência de um transporte coletivo (ônibus) para equipes/times esportiva(o)s, _x000D_
 que necessitem se deslocar para competições oficiais em outros municípios"</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8734/indic._n163.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8734/indic._n163.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue, quando necessário, a cedência de um transporte coletivo (ônibus) para as invernadas artísticas tradicionalistas de nosso Município, para o deslocamento das mesmas em eventos e competições artísticas oficiais, em outros Municípios.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8736/indic._n164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8736/indic._n164.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize o cadastramento de Caçapava do Sul/RS, no programa "Minha casa, Minha vida" do Governo Federal, para recebimento de recursos do (FAR) Fundo de Arrendamento Residencial.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8739/indic._n165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8739/indic._n165.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que encaminhe a essa Egrégia Casa das Legislativa um projeto de lei, regulamentando ,recolhimento de resíduos. sólidos recicláveis, oriundos de eventos promovidos pelo Município de Caçapava do Sul daqueles que receberem recursos públicos."</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8740/indic._n166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8740/indic._n166.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a retomada de auxilio financeiro Municipal à FEMAPRO - Feira Municipal de Artesanatos e Produtos, localizada na rua 7 de setembro"</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8784/indic._n167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8784/indic._n167.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria da Saúde, que seja alterado o formato de agendamento de consultas (fichas), no Centro Materno, a fim de evitar filas durante madrugada.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8804/indic._n168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8804/indic._n168.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que normatize a instituição de pagamento de adicional de periculosidade aos motoristas do conselho tutelar.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8814/indic._n169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8814/indic._n169.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja destinado um trator à comunidade indígena Guarani na Aldeia Irapua, para ser usado na preparação do solo em tempo hábil para receber o plantio que se inicia este mês.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8825/indic._n170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8825/indic._n170.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, que elabore um projeto para a criação de cursos de qualificação e aperfeiçoamento em gestão e administração para pequenos empreendedores locais, em parceria com o SEBRAE."</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8828/indic._n171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8828/indic._n171.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretaria Municipal da Educação, que realize o cadastramento e adesão ao Programa Escola em Tempo Integral (Portaria 1495 de 02 de agosto de 2023) do Ministério da Educação.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8829/indic._n172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8829/indic._n172.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore um projeto para a criação de espaços públicos (parklets) que poderão ser implementados em parceria público privada.</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8834/indic._n173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8834/indic._n173.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Fundo Municipal de Restauração dos Bens Públicos e Patrimônio Histórico.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8839/indic._n174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8839/indic._n174.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore e efetive um convênio de Parceria Público Privada, para a cessão de uso do quiosque do parque da _x000D_
 fonte do mato.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8841/indic._n175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8841/indic._n175.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a instalação de energia fotovoltaica no prédio da Câmara de Vereadores visando economia e sustentabilidade.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8840/indic._n176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8840/indic._n176.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore e efetive um convênio de Parceria Público Privada, para a cessão de uso do quiosque da praça Mathias Velho.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8851/indic._n177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8851/indic._n177.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a retomada das atividades regulares do Clube da Melhor Idade Vivência.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8868/indic._n178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8868/indic._n178.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva que seja Projeto de Lei que disponha pelo direito de paciente optar pelo acompanhamento por DOULA durante o trabalho de parto, parto e pós- parto, bem como nas consultas e exames de pré-natal, sempre que solicitado • pela parturiente, nas maternidades hospitais e demais estabelecimentos da rede municipal de saúde Pública.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8869/indic._n179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8869/indic._n179.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue cadastramento no programa "segundo tempo" do Ministério do Esporte - Governo Federal.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8870/indic._n180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8870/indic._n180.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize um estudo da viabilidade de pavimentação/calçamento na Rua Olício Linhares - Promorar.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8888/indic._n181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8888/indic._n181.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal , através da SECULTUR, em parceria público privada, a instalação de espaços públicos (parklets) no interior do Forte Dom Pedro II.</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8893/indic._n182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8893/indic._n182.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que o(s) responsável(eis) pelos agendamentos de qualquer natureza médica na Secretaria de Saúde, seja de responsabilidade de um servidor concursado.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8894/indic._n183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8894/indic._n183.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja destinado um local apropriado para que a população efetue o descarte consciente de móveis velhos e eletrônicos.</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8907/indic._n184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8907/indic._n184.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do departamento de trânsito, para que efetue colocação de placa de carga e descarga na Rua Lucio Jaime, quase esquina com a Barão de Caçapava, no sentido bairro-centro.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8920/indic._n185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8920/indic._n185.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue melhorias na iluminação do complexo esportivo Areião.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, JEFERSON LUIS GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8922/indic._n186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8922/indic._n186.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a adesão ao software "marca e sinal", importante ferramenta para o Município no combate ao abigeato.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8948/indic._n187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8948/indic._n187.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a concessão do Título de Cidadão Caçapavano ao Sr. Carlos André de Barcellos Almeida.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8965/indic._n188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8965/indic._n188.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora do Poder Legislativo Municipal, que seja realizada, uma sessão Solene em homenagem as Escolas Municipais, pelo desempenho no índice Municipal de Educação do Rio Grande do Sul (Imers), divulgado pelo Governo do Estado.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8977/indic._n189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8977/indic._n189.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através da Secretaria da Educação, que seja efetuada a compra de cordões para identificação de Autistas.</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8985/indic._n190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8985/indic._n190.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva que através da Secretaria de Planejamento seja_x000D_
 feito o cadastramento do município junto ao Ministério da Integração e do, Desenvolvimento Regional , para aquisição de equipamentos e máquinas para o município.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8998/indic._n191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8998/indic._n191.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr.  Prefeito Municipal Giovani Amestoy da Silva juntamente secretaria de Educação do Município de seja criado Projeto de lei com um programa para subsidio de transporte aos estudantes carentes do nosso município que utilizam o transporte para Santa Maria a fim de cursarem faculdade no turno da noite, bem como os cursos técnicos nos sábados.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9004/indic._n192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9004/indic._n192.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação de um acampamento farroupilha municipal, com funcionamento durante a semana farroupilha.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9005/indic._n193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9005/indic._n193.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue a inscrição de projetos no novo PAC, do Governo Federal, que prevê investimentos de 65,4 Bilhões na primeira etapa, a qual os Municípios devem se inscrever até o dia 10/11/2023.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9010/indic._n194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9010/indic._n194.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Legislativo Municipal a realização de Sessão solene em Homenagem as Igrejas Evangélicas e Católica do nosso Município."</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9011/indic._n195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9011/indic._n195.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Setor de Trânsito, que seja implementado um estacionamento rotativo de 15 minutos na frente da_x000D_
 Padaria Ki Delicia, na Av. Presidente Kennedy."</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9016/indic._n196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9016/indic._n196.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que crie e sinalize vagas para idosos, gestantes, pessoas com deficiência e advogados em frente ao fórum de Caçapava do sul.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9029/indic._n197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9029/indic._n197.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja disponibilizado um Container para coleta de lixo doméstico na esquina das Ruas XV de Novembro com Felix da Cunha.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9037/indic._n198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9037/indic._n198.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, a prorrogação do último concurso público realizado em nosso município no ano dê 2021".</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9038/indic._n199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9038/indic._n199.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja incluída na grade curricular das escolas Municipais uma disciplina de fomento ao turismo , que verse sobre a nossa história cultura , nosso patrimônio histórico, nossas belezas naturais e a importância de sua preservação, a fim de fomentar e qualificar nosso _x000D_
 turismo receptivo.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9039/indic._n200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9039/indic._n200.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através do Prefeito Municipal, que solicite apoio da engenharia do Exército Brasileiro, para reparos emergenciais nas _x000D_
 estradas e pontes Municipais castigadas pelas fortes enxurradas e temporais, amparado no Decreto do Poder Executivo Municipal de situação de emergência em Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9049/indic._n201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9049/indic._n201.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo. através da Secretaria Municipal de Cultura para que se inscreva e efetue o cadastramento de projetos no Programa Política Nacional Aldir Blanc, com inscrições abertas até o dia 11 de dezembro.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9084/indic._n202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9084/indic._n202.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de arborização para a avenida que corta o Forte Dom Pedro II.</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9085/indic._n203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9085/indic._n203.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para Rua Carlos Lang, Bairro Vivian.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9129/indic._n204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9129/indic._n204.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido um projeto de pavimentação para rua Dom Pedro II, trecho compreendido entre as ruas_x000D_
 Lúcio Jaime e Riachuelo, bairro centro.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9128/indic._n205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9128/indic._n205.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora, a realização de uma Audiência Pública em parceria com o Ministério do Desenvolvimento Agrário e Agricultura Familiar - MDA, para debater sobre as potencialidades e desafios da cadeia produtiva das oliveiras nas pequenas propriedades dos municípios da região da campanha.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9160/indic._n206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9160/indic._n206.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que encaminhe ao Estado do Rio Grande do Sul, solicitação oficial para a pavimentação da RS'625, da BR 153 até as Minas do Camaquã, engajando na campanha ASFALTO JÁ - RS 625, idealizada por este vereador.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9197/indic._n207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9197/indic._n207.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que sejam implementadas as providências cabíveis para ser declarada como estrada Municipal, a via conhecida _x000D_
 como "corredor do Veloso".</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9198/indic._n208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9198/indic._n208.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja disponibilizada um Container para coleta de lixo doméstico na esquina das Ruas Bento Gonçalves com a Barão de Caçapava.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9202/indic._n209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9202/indic._n209.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a concessão e outorga do título Medalha Borges de Medeiros ao senhor José Erli Pereira de Vargas.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>9MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8183/mocao_n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8183/mocao_n01.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Igreja Evangélica Assembleia de Deus de Caçapava do Sul por estar completando no mês de Janeiro 70 anos em nosso Município".</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8269/moc._02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8269/moc._02.pdf</t>
   </si>
   <si>
     <t>Moção de voto de aplauso a Rádio Haragano 95.1 FM, por sua inauguração nas ondas FM de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8270/moc._03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8270/moc._03.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos ao atleta Eduardo Freitas Moreira.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8291/moc._04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8291/moc._04.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso aos Postos de Combustíveis Pampeano pelos 50 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8292/moc._05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8292/moc._05.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Dhama Clínica Veterinária pelo 6 1 aniversário da empresa, a qual realiza diversos atendimentos salvando vidas.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8384/moc._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8384/moc._n06.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de aplauso a Escola Municipal de Ensino Fundamental Dagoberto Barcellos."</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8385/moc._n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8385/moc._n07.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de aplauso a Empresa Dagoberto Barcelos."</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8387/moc._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8387/moc._n08.pdf</t>
   </si>
   <si>
     <t>"Moção de voto congratulatório a Escola Estadual de Ensino Fundamental Cônego Ortiz."</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8388/moc._n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8388/moc._n09.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso a Loja Impacto Moda Homem"</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
     <t>Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8419/moc._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8419/moc._n10.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Empresa Dagoberto Barcelos pelos 105 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8422/moc._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8422/moc._n11.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Apoio à Instalação de uma Comissão Parlamentar de Inquérito- CPI na Assembleia Legislativa do Rio Grande do Sul, para investigar o processo de venda da Companhia Rio-Grandense de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8431/moc._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8431/moc._n12.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Escola Municipal São João Batista pelos 60 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8451/moc._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8451/moc._n13.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos aos motoristas e a responsável pelo setor de transporte da Secretaria da Saúde de Caçapava do Sul".</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8454/moc._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8454/moc._n14.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Clinidente Clinica Odontológica pelos 20 anos de atividade em nosso Munícipio.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8477/moc._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8477/moc._n15.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Leandro Leivas Marques, pelo excelente resultado no campeonato de fisiculturismo que aconteceu em Porto Alegre no último dia do mês de abril 30/04/23.</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8478/moc._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8478/moc._n16.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a APAE de Caçapava do Sul, pelos 55 anos de existência, que junto à comunidade desempenham um lindo trabalho educacional e social em nossa Cidade".</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8489/moc._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8489/moc._n17.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG FAMILIA NATIVISTA, pelos 45 anos de fundação, um verdadeiro patrimônio tradicionalista, social, histórico e Cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8546/moc._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8546/moc._n18.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Sr. Dilvane Loreto Jaime Presidente do Partido Progressista de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8529/moc._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8529/moc._n19.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Invernada Artística Herdeiros Da Tradição CTG Sentinela Do Forte - Caçapava do Sul - RS.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8544/moc._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8544/moc._n20.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplausos ao casal Maria Leci Chaves Luiz e Adão de Jesus Santos Luiz, pelo aniversário de 50 anos de casamento".</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8552/moc._21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8552/moc._21.pdf</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8569/moc._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8569/moc._n22.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos à Senhora Aline Medeiros - Secretária Adjunta de Saúde de Caçapava do Sul —RS.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Trovador e Pajador, Erivelton Trindade, pelo 2 lugar na categoria pajada na festa do carreteiro em São Luiz Gonzaga.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8576/moc._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8576/moc._n24.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À UFSM PELO TRABALHO EM PROL DO RECONHECIMENTO DO GEOPARQUE DE CAÇAPAVA DO SUL PELA UNESCO.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8577/moc._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8577/moc._n25.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSO À UNIPAMPA PELO TRABALHO EM PROL DO RECONHECIMENTO DO GEOPARQUE DE CAÇAPAVA DO SUL PELA UNESCO.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8634/moc._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8634/moc._n26.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos ao 26° Jantar Italiano promovido pelo Rotary Club de Caçapava do Sul".</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8676/moc._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8676/moc._n27.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Associação de Trovadores Ruy Freitas, pelos 23 anos de fundação, um verdadeiro patrimônio tradicionalista, social, histórico e Cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8695/moc._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8695/moc._n28.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao time de futebol Clube Atlético Gaúcho fundado em 01/07/2021.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8696/moc._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8696/moc._n29.pdf</t>
   </si>
   <si>
     <t>"Moção de voto de aplauso a CFC MACIEL."</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8700/moc._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8700/moc._n30.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso a Loja Comercial Ragagnin"</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8702/moc._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8702/moc._n31.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Clube Caça e Pesca, pelos 45 anos de fundação, desse importante patrimônio social e esportivo de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8721/moc._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8721/moc._n32.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos ao PROERD (Programa Educacional de Resistencia as Drogas e à Violência) que no dia 15 de julho completa 25 anos de atuação através da Brigada Militar".</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8730/moc._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8730/moc._n33.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a equipe de vôlei caçapavana VMC que participou do torneio misto da fronteira sagrando-se campeã, o evento aconteceu em Santana do Livramento."</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8733/moc._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8733/moc._n34.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Escola Augusto Vitor Costa pelo aniversário de 43 anos, transformando e construindo cidadãos e cidadãs através da educação.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8771/moc._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8771/moc._n35.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Rodrigo Machado da Silveira, pelo resultado conquistado no 15° FENART (Festival Nacional de Arte Tradição Gaúcha) que ocorreu na cidade de Irati no Paraná, pela excelente apresentação e pelo primeiro lugar declamação Masculino categoria veterano, sagrando-se campeão nacional.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8777/moc._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8777/moc._n36.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos pelos 80 anos do Hospital de Caridade Dr. Victor Lang."</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8823/moc._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8823/moc._n37.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Empresa Grupo Monego pelos 50 anos de atividade em nosso Munícipio.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8857/moc._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8857/moc._n38.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos aos membros da Augusta Benemérita Excelsa e Respeitável Loja Simbólica Coriolano Castro, pela passagem do dia do maçom, no dia 20 de agosto.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8858/moc._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8858/moc._n39.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos aos membros da Augusta e Respeitável Loja Simbólica Recuperação, pela passagem do dia do maçom, no dia 20 de agosto.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8881/moc._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8881/moc._n40.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao SINDICATO DOS TRABALHADORES RURAIS, pelos 61 anos de fundação, sendo uma instituição que proporciona muitas conquistas aos trabalhadores do campo e para a agricultura familiar em Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8880/moc._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8880/moc._n41.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao PIQUETE DE LAÇADORES GUARDA VELHA, pelos 45 anos de fundação, sendo o mesmo, um verdadeiro patrimônio tradicionalista, social e Cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8882/moc._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8882/moc._n42.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso as Vereadoras Jussarete Vargas e Mirella Biacchi, pelo reconhecimento alcançado através do prêmio Mulheres Brilhantes, de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8883/moc._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8883/moc._n43.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao GRUPO CLARA NUNES, pelos 35 anos de fundação, sendo o mesmo, um verdadeiro patrimônio da dança e cultura afro de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8906/moc._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8906/moc._n44.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos às cooperativas Sicredi Região Centro e a Cooperativa Tritícola Caçapavana ( Cotrisul) que em parceria com a Prefeitura Municipal fizeram a instalação do totem junto ao Forte Dom Pedro II, o qual faz uma homenagem ao amor por nossa Cidade.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8914/moc._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8914/moc._n45.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao PIQUETE RONDA DAS SESMARIAS, pelos 45 anos de fundação.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8917/moc._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8917/moc._n46.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Clube Harmonia pela passagem dos seus 52 anos que acorreu dia 09 de setembro de 2023 o Clube Harmonia trás na sua história a luta pela conservação da cultura e da identidade negra no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8921/moc._n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8921/moc._n47.pdf</t>
   </si>
   <si>
     <t>Manifesta Moção de Repúdio ao Decreto 11.615, datado de 21 de julho de 2023, que obsta a livre caça ao Javali.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8923/moc._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8923/moc._n48.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos ao Corpo de Bombeiros de Caçapava do Sul, que está prestando relevante serviços de ajuda as vítimas das fortes chuvas que causaram prejuízos e destruição a várias cidades do estado do Rio Grande do Sul, recolhendo donativos e fazendo o• transporte dos mesmos até as cidades atingidas pelas enchentes.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8947/moc._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8947/moc._n49.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Secretaria de Educação de Caçapava do Sul pelo destaque no Índice Municipal de Educação do Rio Grande do Sul".</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8951/moc._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8951/moc._n50.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Associação Caçapavana de Futsal - ACF".</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8957/moc._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8957/moc._n51.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a advogada Miriam Chagas de Freitas pela inauguração do seu escritório de advocacia".</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8982/moc._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8982/moc._n52.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Grupo Fida pelos 69 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9006/moc._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9006/moc._n53.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso a Giovana Lopes, 1° Princesa da II Festa do Azeite de Oliva de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9007/moc._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9007/moc._n54.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor Vagner Nunes Ramires - Vavá, pelo recebimento do Cordel de Mestre em Capoeira, ocorrido no último domingo dia 15 de outubro nas dependências da Unipampa.</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9015/moc._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9015/moc._n55.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Escola Estadual Dinarte Ribeiro pelos 104 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9021/moc._n56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9021/moc._n56.pdf</t>
   </si>
   <si>
     <t>Concede moção de apoio à reposição inflacionária de 32% ao efetivo da Brigada Militar e Corpo de Bombeiros do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9022/moc._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9022/moc._n57.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Giovana Lopes, 1° Princesa da II Festa do Azeite de Oliva de Caçapava do Sul".</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9031/moc._n58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9031/moc._n58.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Apoio ao Congresso Nacional (Câmara dos Deputados e Senado Federal), em face da tentativa de legalização do aborto por meio da ADPF 442 (Arguição de Descumprimento de Preceito Fundamental 442), a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal".</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9059/moc._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9059/moc._n59.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Grupo Escoteiro Clareira na Mata, com 42 anos de atuação em nosso Município.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9106/moc._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9106/moc._n60.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Vitório de Souza Casanova pela brilhante apresentação no FEMUC (Festival Estudantil Municipal da Canção)".</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9110/moc._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9110/moc._n61.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de aplausos ao Sr. José Odair Scorsatto, pelo belíssimo trabalho que vemdesempenhando como Presidente do FGTAS".</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9116/moc._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9116/moc._n62.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a atleta Caçapavana Maria Luíza Dias convocada, para Seleção. Brasileira Feminina Sub-15 de Futebol".</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9117/moc._n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9117/moc._n63.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso ao Grupo de Dança Filhos de Gandhi e Escola Municipal Augusto Vitor Costa pelo Evento alusivo a Semana da Consciência Negra".</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9124/moc._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9124/moc._n64.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Brigada Militar pelos 186 anos de sua fundação.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9123/moc._n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9123/moc._n65.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso aos pilotos Darcy Rech Jr e Juliano Taschetto pela primeira colocação na • categoria C, conquistado neste último final de semana no Autódromo de Tarumã, RS na penúltima etapa da Copa Classic.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9125/moc._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9125/moc._n66.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso aos pilotos Ciro Rosa e Daniel Miranda pela segunda colocação na categoria TC conquistado neste último final de semana no Autódromo de Tarumã, RS na penúltima etapa da Copa Classic.</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9126/moc._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9126/moc._n67.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao piloto Eduardo Lima pela segunda colocação na categoria B conquistado neste último final de semana no Autódromo de Tarumã, RS na penúltima etapa da Copa Classic.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9134/moc._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9134/moc._n68.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Loja Dudu Veículos em razão da sua reinauguração.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9135/moc._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9135/moc._n69.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso a Natasha da Silva, eleita Soberana 2023 da Escola Estadual Nossa Senhora da Assunção.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9137/moc._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9137/moc._n70.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso à ótica Líder pelo Aniversário de 41 anos".</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9139/moc._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9139/moc._n71.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de aplausos alusivo aos 19 anos de programação da Rádio Comunitária Portal FM 87.9".</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9155/moc._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9155/moc._n72.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Escola de Patinação Sonhos sobre Rodas pelo Show Anual de Patinação Elements".</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9158/moc._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9158/moc._n73.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Erivelton Trindade pela conquista que ocorreu ontem na sua 360 edição, parabéns pela excelente apresentação e pelo terceiro lugar em duas modalidades Trova Campeira e Pajada.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9170/moc._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9170/moc._n74.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos a UNIPAMPA Campus de Caçapava do Sul, por sediar e organizar o 15° Salão internacional de Ensino, Pesquisa e Extensão (Siepe), onde teve como tema a "Ciência, Geodiversidade e Desenvolvimento Sustentável".</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9173/moc._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9173/moc._n75.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Graciela Gonsalves Borba"</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9174/moc._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9174/moc._n76.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos ao PROERD (Programa Educacional de Resistencia as Drogas e à Violência) pela linda Formatura dos alunos que participam do projeto".</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9175/moc._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9175/moc._n77.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos à Invernada Artística Herdeiros Da Tradição CTG Sentinela Do Forte - Caçapava do Sul - RS.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9182/moc._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9182/moc._n78.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a AABB pelos 25 anos em nosso municipio.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9188/moc._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9188/moc._n79.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso ao Corpo de Bombeiros Militar de Caçapava do sul pela Formatura do Projeto Institucional do CBMRS Bombeiro Mirim 2023".</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>SILVIO TONDO, JUSSARETE VARGAS</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso à Igreja Assembléia de Deus pelos 50 anos do Círculo de Oração".</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9212/moc._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9212/moc._n81.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso as farmácias Droga Giro , pelos 87 anos de fundação, atuando na  saúde dos Caçapavano(a)s.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9238/moc._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9238/moc._n82.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Secretaria de Ação Social pela organização da linda Festa de Natal realizada no dia 17 de Dezembro de 2023".</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9243/moc._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9243/moc._n83.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Equipe de Futsal Betas pelo Título do Campeonato Municipal de Futsal".</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9244/moc._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9244/moc._n84.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Equipe de Futsal Real Minas pelo Título do Campeonato Municipal de Futsal Feminino".</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9247/moc._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9247/moc._n85.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Equipe de Futsal Águias Douradas pelo Vice Campeonato Municipal de Futsal Feminino".</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9245/moc._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9245/moc._n86.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso a Equipe Progresso/Pedreira pelo Título do Campeonato Municipal de Futsal Masculino 50+".</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9246/moc._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9246/moc._n87.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplauso as Equipes de Futsal da Escola PRO-SOCCER pelos inúmeros títulos no Campeonato Municipal de Futsal".</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9250/moc._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9250/moc._n88.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos aos proprietários da Loja Zuha, que inaugurou no dia 21 de Dezembro de 2023"</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9255/moc._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9255/moc._n89.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Aplausos aos servidores da Polícia Civil da Delegacia Especializada na Repressão aos Crimes Rurais e Abigeato - DECRAB/Bagé."</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>8PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8184/pedido_de_inf_n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8184/pedido_de_inf_n01.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal, sobre todos os_x000D_
 procedimentos realizados pelo município via Consórcio Intermunicipal de Saúde Vale do Jacui."</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8267/pedid._info._02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8267/pedid._info._02.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO MUNICIPAL A RESPEITO DOS TERMOS DE CESSÃO DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8268/pedid._info._03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8268/pedid._info._03.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre a frota de veículos próprios e os gastos com transporte terceirizado de pacientes para outros municípios via Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8289/pedid._info._04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8289/pedid._info._04.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8290/pedid._info._05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8290/pedid._info._05.pdf</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8329/pedid._info._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8329/pedid._info._n06.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre os recursos destinados a reforma do estádio municipal Aristides de Macedo.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8347/pedid._info._n_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8347/pedid._info._n_07.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, de que forma estão sendo assistidos os alunos da Escola Municipal Inocêncio Prates Chaves que se _x000D_
 encontra em reforma, principalmente aquele que necessitam de transporte escolar.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8348/pedid._info._n_08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8348/pedid._info._n_08.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, conforme oficio n° 251/2023/SMS em reposta ao Pedido de Informação n° 05/2023 de autoria deste vereador, solicito a identificação de gestor e fiscal de contrato, responsáveis pela fiscalização dos veículos terceirizados para o transporte de paciente _x000D_
 para outros municípios.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8349/pedid._info._n_09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8349/pedid._info._n_09.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO"</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8364/pedid._info._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8364/pedid._info._n10.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO MUNICIPAL A RESPEITO DOS TERMOS DE PERMUTA DE SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8365/pedid._info._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8365/pedid._info._n11.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre o Cadastro Único E Bolsa Família no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8378/pedid._info._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8378/pedid._info._n12.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Poder Executivo"</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8379/pedid._info._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8379/pedid._info._n13.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao Poder Executivo Municipal, referente ao Parque da Fonte do Mato"</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8380/pedid._info._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8380/pedid._info._n14.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao Poder Executivo Municipal, referente a reforma do Ginásio das Minas do Camaquã"</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8392/pedid._info._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8392/pedid._info._n15.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre os procedimentos de castração no CBEA - Centro de Bem Estar Animal do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8455/pedid._info._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8455/pedid._info._n16.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao Poder Executivo Municipal, referente ao atendimento no posto de saúde das Caieiras."</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8456/pedid._info._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8456/pedid._info._n17.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao Poder Executivo Municipal, referente ao atendimento no posto de saúde na Coxilha São José."</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8473/pedid._info._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8473/pedid._info._n18.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8474/pedid._info._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8474/pedid._info._n19.pdf</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8490/pedid._info._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8490/pedid._info._n20.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Poder Executivo".</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8520/pedid._info._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8520/pedid._info._n21.pdf</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8526/pedid._info._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8526/pedid._info._n22.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do - Poder Executivo Municipal, sobre o funcionamento, do Conselho Municipal de Desporto - CMD.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8540/pedid._info._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8540/pedid._info._n23.pdf</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8541/pedid._info._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8541/pedid._info._n24.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo a respeito dos servidores da Educação em Regime Especial de Trabalho no Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8583/pedid._info._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8583/pedid._info._n25.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre qual o motivo da Administração Municipal não ter realizado o repasse referente a 2 0 parcela da Autonomia Financeira às escolas municipais e EMEIs do nosso município.</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8608/pedid._info._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8608/pedid._info._n26.pdf</t>
   </si>
   <si>
     <t>Solicita Informação do Poder Executivo Municipal, a respeito de onde se encontra o Veículo que foi destinado para as Agentes de Endemias - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8609/pedid._info._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8609/pedid._info._n27.pdf</t>
   </si>
   <si>
     <t>Solicita Informação do Poder Executivo Municipal, a respeito de como é feito o agendamento de consultas da Unidade Móvel para os moradores da localidade das Minas do Camaquã - Caçapava do Sul- RS.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8613/pedid._info._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8613/pedid._info._n28.pdf</t>
   </si>
   <si>
     <t>Solicita Informação do Poder Executivo Municipal, a respeito do Funcionamento e da Carga Horária dos funcionários do Posto de Saúde das Minas Do Camaquã Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8614/pedid._info._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8614/pedid._info._n29.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Poder Executivo."</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8615/pedid._info._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8615/pedid._info._n30.pdf</t>
   </si>
   <si>
     <t>Solicita Informação do Poder Executivo Municipal, a respeito de onde foi usada a emenda no Valor de 250.000,00 que foi destinada para a reforma do Ginásio das Minas Do Camaquã - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8630/pedid._info._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8630/pedid._info._n31.pdf</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8637/pedid._info._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8637/pedid._info._n32.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo Municipal, através da Secretária da Saúde, quais os Neurologistas que atendem o nosso Município? quantas consultas mensais? como é feito o agendamento das consultas? e se essas consultas são feitas pelo SUS ou pelo Consorcio Vale do Jacuí?</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8749/pedid._info._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8749/pedid._info._n33.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre o novos contratos firmados entre prefeitura municipal e a empresa responsável pela coleta, transporte e destinação final do lixo doméstico no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8748/moc._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8748/moc._n34.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre, o cronograma de aplicação do recurso federal repassado ao município de Caçapava do Sul através da Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8818/pedid._info._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8818/pedid._info._n35.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo a respeito dos Servidores que gozam de Função Gratificada e Cargos em Comissão no Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8819/pedid._info._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8819/pedid._info._n36.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo a respeito do índice atualizado de Despesa com Pessoal do Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8865/pedid._info._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8865/pedid._info._n37.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal sobre quem são os membros do Conselho Municipal de Transito e da JARI".</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8892/pedid._info._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8892/pedid._info._n38.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre, quais os critérios adotados para seleção e distribuição de cestas básicas que serão adquiridas através do cronograma de Desembolso do Convenio/Cadastro SIAFI, no valor de R$ 217.001,31, recurso este destinado à Defesa Civil Municipal.</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8955/pedid._info._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8955/pedid._info._n39.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, qual o motivo do Executivo Municipal não manifestar qualquer interesse em desenvolver as indicações n° 73/2023, que trata sobre a implantação do programa "Farmácia Solidária" e n°117/2023, que trata sobre a implantação do Banco Municipal de Alimentos, no município de Caçapava do Sul. Ambas de autoria deste vereador</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8956/pedid._info._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8956/pedid._info._n40.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre os valores gastos com exames e consultorias realizados através do Consórcio Intermunicipal Vale do Jacuí.</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8980/pedid._info._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8980/pedid._info._n41.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo Municipal a respeito da Lei n° 4.532, de 25 de julho de 2023, que dispõe acerca da divulgação na imprensa oficial e na internet, da relação completa das Emendas Impositivas executadas.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA, MARQUINHO VIVIAN, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9063/pedid._info._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9063/pedid._info._n42.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal sobre a origem dos recursos referentes aos repasses às entidades que foi noticiado nas redes sociais_x000D_
 oficiais do município no dia 27 de outubro".</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9064/pedid._info._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9064/pedid._info._n43.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre os imóveis locados pela prefeitura municipal.</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9088/pedid._info._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9088/pedid._info._n44.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder  Executivo Municipal, reitera o pedido  de informação n° 4012023 sobre os valores gastos com exames e consultorias realizados através do Consórcio Intermunicipal Vale do Jacui.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9149/pedid._info._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9149/pedid._info._n45.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo sobre o depósito de lixo ocorrido na Rua do Aterro - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9164/pedid._info._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9164/pedid._info._n46.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre a situação do processo de reconstrução da ponte na localidade do Bom Jardin.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>7PPV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8151/pedido_de_prov_n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8151/pedido_de_prov_n01.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Frigorífico -_x000D_
 Interior do Município."</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8152/pedido_de_prov_n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8152/pedido_de_prov_n02.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do lrapuá - Interior do Município."</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8153/pedido_de_prov_n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8153/pedido_de_prov_n03.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Guarda Velha - Interior do Município."</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8154/pedido_de_prov_n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8154/pedido_de_prov_n04.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Picada Grande - Interior do Município."</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8155/pedido_de_prov_n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8155/pedido_de_prov_n05.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Picada Nossa Senhora das Graças - Interior do Município."</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8156/pedido_de_prov_n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8156/pedido_de_prov_n06.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Rincão de_x000D_
 Lourdes - Interior do Município."</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8157/pedido_de_prov_n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8157/pedido_de_prov_n07.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Rincão dos_x000D_
 Godinhos - Interior do Município."</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8158/pedido_de_prov_n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8158/pedido_de_prov_n08.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Salso - Interior do Município."</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8159/pedido_de_prov_n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8159/pedido_de_prov_n09.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Mina do Andrade - Interior do Município."</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8160/pedido_de_prov_n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8160/pedido_de_prov_n10.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Pedra do_x000D_
 Segredo - Interior do Município."</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8161/pedido_de_prov_n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8161/pedido_de_prov_n11.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamerito e encascalhamento na estrada da Furna - Interior do Município."</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8162/pedido_de_prov_n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8162/pedido_de_prov_n12.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Varzinha -_x000D_
 Interior do Município."</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8163/pedido_de_prov_n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8163/pedido_de_prov_n13.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada da Cascata do Salso - Interior do Município."</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8164/pedido_de_prov_n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8164/pedido_de_prov_n14.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Santa Barbinha - Interior do Município."</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8165/pedido_de_prov_n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8165/pedido_de_prov_n15.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Passo da Promessa - Interior do Município."</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8166/pedido_de_prov_n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8166/pedido_de_prov_n16.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Rincão dos_x000D_
 Farias - Interior do Município."</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8167/pedido_de_prov_n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8167/pedido_de_prov_n17.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Tarumã - Interior do Município."</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8168/pedido_de_prov_n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8168/pedido_de_prov_n18.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Passo dos Mathias até a entrada do Rincão da Salete - Interior do Município."</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8169/pedido_de_prov_n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8169/pedido_de_prov_n19.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada do Rincão da Salete - Interior do Município."</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8170/pedido_de_prov_n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8170/pedido_de_prov_n20.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a reforma geral da pracinha do Bairro Pinheiro."</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8171/pedido_de_prov_n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8171/pedido_de_prov_n21.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na ponte do Passo do Umbú, se possível substituindo a mesma por ecoponte ou ponte de concreto"</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8172/pedido_de_prov_n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8172/pedido_de_prov_n22.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na ponte do Passo da Chácara, divisa com Santana da Boa Vista, se possível substituindo a mesma por ecoponte ou ponte de concreto"</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8173/pedido_de_prov_n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8173/pedido_de_prov_n23.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na ponte do Arroio Carajá, se possível substituindo por ecoponte ou ponte de concreto"</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8174/pedido_de_prov_n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8174/pedido_de_prov_n24.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão da Fé."</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8175/pedido_de_prov_n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8175/pedido_de_prov_n25.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que passa no Cemitério dos Silva, no Faxinal."</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8185/pedido_de_prov_n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8185/pedido_de_prov_n26.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de coletores de resíduos (Lixeiras) em um alguns pontos estratégicos na Rua Quinze de Novembro, Bairro - Centro."</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8186/pedido_de_prov_n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8186/pedido_de_prov_n27.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Patrício Pazinato em frente ao número 180, Bairro - Pazinato."</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8187/pedido_de_prov_n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8187/pedido_de_prov_n28.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de coletores de resíduos (Lixeiras) em um Ponto permanente na Rua Iracema Cidade, Bairro - Pinheiro."</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8188/pedido_de_prov_n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8188/pedido_de_prov_n29.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, para buscar soluções, em conjunto com o Município de São Sepé, para a realização da construção de uma nova ponte na localidade do Santa Barbara, divisa entre os dois Municípios, através de requerimento a defesa civil e Ministério da Integração, visando buscar recursos para a referida obra."</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8189/pedido_de_prov_n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8189/pedido_de_prov_n30.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize os devidos reparos na ponte do Passo do Moinho - interior do Munícipio."</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8190/pedido_de_prov_n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8190/pedido_de_prov_n31.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8191/pedido_de_prov_n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8191/pedido_de_prov_n32.pdf</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8192/pedido_de_prov_n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8192/pedido_de_prov_n33.pdf</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8193/pedido_de_prov_n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8193/pedido_de_prov_n34.pdf</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8194/pedido_de_prov_n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8194/pedido_de_prov_n35.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize os devidos reparos na ponte do Passo da Canoa - Interior do Munícipio."</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8195/pedido_de_prov_n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8195/pedido_de_prov_n36.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que desce na vila Sítio do Pica Pau Amarelo, (Aviação)."</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8196/pedido_de_prov_n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8196/pedido_de_prov_n37.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que desce para o Balneário do Ronaldo na Aviação."</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8197/pedido_de_prov_n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8197/pedido_de_prov_n38.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras que seja feita limpeza da calçada na rua General Osório Bairro Centro".</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8198/pedido_de_prov_n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8198/pedido_de_prov_n39.pdf</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8199/pedido_de_prov_n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8199/pedido_de_prov_n40.pdf</t>
   </si>
   <si>
     <t>"Requer envio de correspondência a senhora Secretária de Obras e Habitação, do Rio Grande do Sul, Izabel Christina Corta Matte. Solicitando a viabilidade de abertura de poço artesiano na Estrada Princesa Isabel aceso a Localidade da Chácara dos Pinheiros com rede de água e reservatório no interior de Caçapava do Sul."</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8200/pedido_de_prov_n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8200/pedido_de_prov_n41.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Poder Executivo Municipal, que seja feito a recuperação de uma boca de lobo que está totalmente danificada, no cruzamento da Rua Baltazar de Bem com a Rua Silva Jardim, Bairro Centro".</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8206/pedido_de_prov_n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8206/pedido_de_prov_n42.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal que sejam feitos reparos nas seguintes Pracinhas do nosso Município: Pracinha da Vá Duma no Forte, Pracinha Oswaldo Aranha em frente ao Hospital e Pracinha do Bairro Batista".</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8201/pedido_de_prov_n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8201/pedido_de_prov_n43.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Carlos Lang n° 326, Bairro Vivian".</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8235/ped._prov._44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8235/ped._prov._44.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a revitalização dos banheiros da Praça Rubens da Rosa Guedes.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8236/ped._prov._45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8236/ped._prov._45.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a revitalização dos banheiros da praça Osvaldo Aranha, em frente ao HCVL.</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8237/ped._prov._46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8237/ped._prov._46.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, efetue uma Revitalização e manutenção da praça do Cine Rodeio, Minas do Camaquã.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8238/ped._prov_47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8238/ped._prov_47.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra molas) na Avenida Lima e Silva, próximo a Escola Patrício Dias Ferreira.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8239/ped._prov_48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8239/ped._prov_48.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra molas) na Avenida Pinheiro Machado em frente a Casa Espirita, próximo a RGE.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8240/ped._prov_49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8240/ped._prov_49.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra molas) na Rua General Osório próximo a distribuidora Titiu Beer.</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de redutores de velocidade (quebra molas) em pontos estratégicos na Rua Benjamim Constant.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8242/ped._prov_51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8242/ped._prov_51.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na estrada das Pontas do Santa Barbara, a via encontra se bastante danificada.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8243/ped._prov_52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8243/ped._prov_52.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação para a solução de Saneamento Básico na Rua Alice Lang - Bairro Henriques.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8244/pedid._prov._53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8244/pedid._prov._53.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a revitalização e reparos na pracinha da Rua ljuí com João Francisco Dorneles.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8245/pedid._prov._54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8245/pedid._prov._54.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a instalação de telefone e internet no Posto de Saúde (ESF) das Caieiras - Interior do Município.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8246/pedid._prov._55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8246/pedid._prov._55.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a retirada de resíduos (lixo) no final da Rua Padre Júlio Marin - Bairro - Batista.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8248/pedid._prov._56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8248/pedid._prov._56.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e escascalhamento da estrada do "Correio" que liga a RS-357 à BR-153, a via se encontra bastante danificada.</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8249/pedid._prov._57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8249/pedid._prov._57.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Padre Júlio Marin — Bairro - Batista.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8250/pedid._prov._58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8250/pedid._prov._58.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do poder Executivo Municipal, através da Secretaria de Obras, que seja feito a reforma da ponte da localidade do Salsinho.</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8251/pedid._prov._59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8251/pedid._prov._59.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Valdemar Seixas, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8252/pedid._prov._60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8252/pedid._prov._60.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da Rua Piauí, Bairro: São Judas Tadeu.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8253/pedid._prov._61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8253/pedid._prov._61.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua 8 de Dezembro, Bairro São Jerônimo.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8254/pedid._prov._63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8254/pedid._prov._63.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetua a limpeza e revitalização da pracinha e brinquedos na EMEI Pedacinho de Gente.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8255/pedid._prov._64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8255/pedid._prov._64.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito retirada de lixo da Rua Altamiro Paz - Bairro Jardim das Oliveiras - Caçapava do Sul - RS.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8256/pedid._prov._65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8256/pedid._prov._65.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito limpeza de valas e desentupimento de bueiros da rua Patricio Pazinato, n° 247,252 e 317. - Bairro Pazinato - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8257/pedid._prov._66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8257/pedid._prov._66.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito instalação de alguns bancos em torno da Pracinha que encontra-se na Vila Henriques, ao lado do ESF 4, na Rua Artidor Araujo - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8258/pedid._prov._67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8258/pedid._prov._67.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito canalização pluvial em torno da Pracinha que encontra-se na Vila Henriques, ao lado do ESF 4, na rua Artidor Araujo, acredita-se que em torno de 40 tubos sejam suficientes - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8259/pedid._prov._68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8259/pedid._prov._68.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do poder Executivo Municipal, através da Secretaria de Obras, que seja feito patrolamento, encascalhamento e conserto de bueiros quando necessário, na estrada da localidade do Passo do Cação.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8260/pedid._prov._69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8260/pedid._prov._69.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do poder Executivo Municipal, através da Secretaria de Obras, que seja feito patrolamento, encascalhamento, limpeza das sarjetas, roçadas e conserto de bueiros quando necessário, na estrada do Passo dos Enforcados.</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8261/pedid._prov._70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8261/pedid._prov._70.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparos nos brinquedos novos da Pracinha Vá Duma que encontra-se no Forte, pois o brinquedo para cadeirante necessita de solda - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito troca de lampadas na Rua Noel Rosa, número 119 - Bairro Henriques - Caçapava do Sul-RS</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8263/pedid._prov._72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8263/pedid._prov._72.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras, o patrolamerito e encascalhamento dó Bairro Batista com urgência.</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8264/pedid._prov._73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8264/pedid._prov._73.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Silvio Coelho Leal, Bairro Floresta.</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8265/pedid._prov_74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8265/pedid._prov_74.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a pintura de uma faixa de segurança em frente ao Supermercado Marques na Av. Pinheiro Machado em ambos os sentidos.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8266/pedid._prov._75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8266/pedid._prov._75.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação de uma boca de lobo na rua Lino Azambuja em frente ao n° 1482.</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8271/pedid._prov._76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8271/pedid._prov._76.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Marcelo Ribeiro, nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8272/pedid._prov._77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8272/pedid._prov._77.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão da Tigra.</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Alter Cintra de Oliveira, Bairro Dom Pedro.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8274/pedid._prov._79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8274/pedid._prov._79.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do poder Executivo Municipal, através da Secrétaria de Obras, que seja feito a limpeza no Cemitério Municipal Mano Bitencourt(Cemitério das Catacumbas).</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8275/pedid._prov._80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8275/pedid._prov._80.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação do asfalto da rua XV de Novembro que está se deteriorando no trecho compreendido entre as ruas Borges de Medeiros e Barão de Caçapava, centro da cidade.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8276/pedid._prov._81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8276/pedid._prov._81.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a uma limpeza revitalização no complexo Areião.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8277/pedid._prov._82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8277/pedid._prov._82.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a revitalização e ampliação da pracinha e brinquedos na Escola José Luiz Moreira. Vila Progresso - Interior do Munícipio.</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8278/pedid._prov._83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8278/pedid._prov._83.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que elabore um projeto para a colocação de dois refletores para melhorar a iluminação na quadra de vôlei no complexo Areião</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8279/pedid._prov._84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8279/pedid._prov._84.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue e elabore um projeto para a revitalização da caixa d'água que faz a distribuição hídrica para a comunidade local, Vila Progresso - Interior do Munícipio.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8303/pedid._prov._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8303/pedid._prov._n85.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal,  através da Secretaria de Obras, conserto patrolamento e encascalhamento da rua Patricio Pazinato, Bairro Pazinato."</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8304/pedid._prov._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8304/pedid._prov._n86.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize reparos e encascalhamento na Rua Lucio Jaime ( entrada pra fonte do mato) - Bairro - Centro."</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8310/pedid._prov._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8310/pedid._prov._n87.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Estrada da Aviação".</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na Rua Aníbal Chaves Marques, Bairro Pinheiro".</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8312/pedid._prov._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8312/pedid._prov._n89.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o recolhimento de lixo proveniente de limpeza de pátio na rua Doralina Silveira dos Santos em frente ao n° 99, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8313/pedid._prov._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8313/pedid._prov._n90.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, a manutenção da iluminação pública através da reposição de lâmpadas em quatro postes na rua Melvin Jones, Bairro Cidade Jardin.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8314/pedid._prov._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8314/pedid._prov._n91.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação de um pontilhão na Estrada do Lagoão KM 307, na localidade do Durasnal.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8315/pedid._prov._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8315/pedid._prov._n92.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o encascalhamento e limpeza das valas da Estrada do Lagoão KM 307, na localidade do Durasnal.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras, conserto patrolamento e encascalhamento da Rua do Aterro, Bairro Promorar."</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8333/pedid._prov._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8333/pedid._prov._n94.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal"</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8334/pedid._prov._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8334/pedid._prov._n95.pdf</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8335/pedid._prov._n96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8335/pedid._prov._n96.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Ataliba Vivian. Bairro - Piraju"</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8336/pedid._prov._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8336/pedid._prov._n97.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação na Rua Anibal Chaves Marques — Bairro Pinheiro."</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8337/pedid._prov._n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8337/pedid._prov._n98.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que efetue a construção de uma caixa de cimento em um "buraco" que recebeu tubulação porém não foi concluído e nem tampado na Rua Dos Lanceiros, Bairro Floresta."</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8338/pedid._prov._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8338/pedid._prov._n99.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que efetue a colocação de Coletor de resíduos (Lixeira) no final da Rua Coronel João Guedes esquina Doná Romana Cechin Bairro - Promorar."</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8339/pedid._prov._100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8339/pedid._prov._100.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que efetue a colocação de uma caixa de alvenaria em um buraco, na Rua Laura R Poglia esquina com Xiru Meireles , Bairro - Floresta."</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Rua Independência, Bairro Henriques"</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8341/pedid._prov._102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8341/pedid._prov._102.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Rua Aparicio Garcia Dias, Bairro Henriques."</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8342/pedid._prov._n_103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8342/pedid._prov._n_103.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na parada de ônibus da Rua 111, e em seu entorno - Bairro Promorar."</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8343/pedid._prov._n_104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8343/pedid._prov._n_104.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Rua João Carlos O. Torres, Bairro - Floresta"</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8344/pedid._prov_n_105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8344/pedid._prov_n_105.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, limpeza nas valetas e colocação de tubulação, no final da Rua Cipríano Guedes, Bairro Negrinho do Pastoreio"</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8345/pedid._prov._n_106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8345/pedid._prov._n_106.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Luiz Coelho Leal, em frente ao n° 258 Vila Sul".</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8346/pedid._prov._n_107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8346/pedid._prov._n_107.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de correspondência a Secretaria da -Agricultura, Pecuária, Produção Sustentável e Irrigação (Seapi), para solicitar a viabilidade da flexibilização de algumas exigências burocráticas existentes, especialmente no trânsito de cavalos utilizados para práticas esportivas em rodeios, paleteadas e treinos".</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8386/pedid._prov._n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8386/pedid._prov._n108.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada da Colônia Santa Tereza"</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8389/pedid._prov._n109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8389/pedid._prov._n109.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos em uma valeta na Rua Decio Martins Costa, quase esquina com a Rua Riachuelo - Centro"</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8390/pedid._prov._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8390/pedid._prov._n110.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Rua do Arvoredo, Bairro Henriques"</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8408/pedid._prov._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8408/pedid._prov._n111.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue limpeza ria pracinha do bairro Pinheiro e em seu entorno."</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8409/pedid._prov._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8409/pedid._prov._n112.pdf</t>
   </si>
   <si>
     <t>"Solícita providências ao Poder Executivo Municipal, para que efetue a substituição de Lâmpadas queimadas (iluminação Pública) no poste central da Pracinha do Bairro Pinheiro."</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8410/pedid._prov._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8410/pedid._prov._n113.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que efetue a recolocação de calçamento em frente ao quiosque no bairro Pinheiro."</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8411/pedid._prov._n114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8411/pedid._prov._n114.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize a retirada de resíduos (entulho) na lateral da Pracinha do Bairro Pinheiro."</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8412/pedid._prov._n115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8412/pedid._prov._n115.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize a limpeza no entorno da creche Dionéia Soares e proceda a retirada de uma arvore "escorada" no muro da referida creche - Rua do Aterro."</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8413/pedid._prov._n116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8413/pedid._prov._n116.pdf</t>
   </si>
   <si>
     <t>"Solicita Providências ao Poder Executivo Municipal, que proceda em conjunto com a CORSAN e com os proprietários da área, em uma solução emergencial para a erosão, com risco de rompimento, na taipa da barragem das Minas do Camaquã"</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8414/pedid._prov._n117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8414/pedid._prov._n117.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de canalização de esgoto, que corre a céu aberto na Rua Santa Bárbara, Bairro Mercedes, bem como os devidos reparos na via, que cedeu, ficando em meia pista"</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8421/pedid._prov._n118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8421/pedid._prov._n118.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo _x000D_
 Municipal, que execute obra de cercamento do _x000D_
 pátio da escola Dagoberto Barcellos - Caieiras."</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8423/pedid._prov._n119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8423/pedid._prov._n119.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal através da Secretaria de Saúde, que efetue a retirada de uma infestação de morcegos na Escola Municipal Dagoberto Barcellos".</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8424/pedid._prov._n120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8424/pedid._prov._n120.pdf</t>
   </si>
   <si>
     <t>Solicita providências, do Poder Executivo Municipal, para que seja feito o recolhimento dos entulhos proveniente da demolição do muro do Estádio Municipal, na rua Galvão José Saldanha, fundos do estádio.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8432/pedid._prov._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8432/pedid._prov._n121.pdf</t>
   </si>
   <si>
     <t>"Solicita Executivo Municipal, através da Secretaria de Obras, que seja feito recolhimento de galhos de poda de árvores, na rua Antônio Dourado N°415, Vila Pinheiro"</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da Estrada da Aviação."</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8434/pedid._prov._n123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8434/pedid._prov._n123.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos ou substituição de partes da tela de proteção e cercamento da Escola Municipal Patrício Dias Ferreira."</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8435/pedid._prov._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8435/pedid._prov._n124.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue limpeza e revitalização na Escola Municipal Patrício Dias Ferreira, tanto dentro das dependências dá escola como em seu entorno, Bairro Sul."</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8457/pedid._prov._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8457/pedid._prov._n125.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra motas ou lombada eletrônica) na AV. Lima e Silva em frente ao ginásio da promorar".</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8459/pedid._prov._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8459/pedid._prov._n126.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a recuperação do calçamento, através da recolocação dos paralelepípedos na Rua Cel. Baltazar de Bem em frente ao n° 1210, trecho compreendido entre as Ruas Bento Gonçalves e Barão do Rio Branco, Bairro Centro.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8472/pedid._prov._n127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8472/pedid._prov._n127.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a repintura da faixa de segurança no cruzamento da Rua Silva Jardim com a Barão de Caçapava.</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8471/pedid._prov._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8471/pedid._prov._n128.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, construção de abrigo no ponto de ônibus localizado na Av. Presidente Kenedy, em frente a Cevei autopeças."</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8476/pedid._prov._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8476/pedid._prov._n129.pdf</t>
   </si>
   <si>
     <t>"Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito o corte das taquareiras na EMEF Dona Maria José da Rosa, AV. Santos Dumont n° 745 - 'Caçapava do Sul-RS."</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8491/pedid._prov._n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8491/pedid._prov._n131.pdf</t>
   </si>
   <si>
     <t>"Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparos na Rua Dagoberto Barcelos do n°145 ao 333 Bairro Floresta - Caçapava do Sul-RS."</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8492/pedid._prov._n132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8492/pedid._prov._n132.pdf</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8494/pedid._prov._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8494/pedid._prov._n133.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize colocação de tubulação para maior duração dos reparos na Rua Miguel Meireles."</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8495/pedid._prov._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8495/pedid._prov._n134.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, para que efetue reparos, patrolamento e encascalhamento da Rua Professor Silvano, próximo ao n°301."</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8499/pedid._prov._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8499/pedid._prov._n135.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparos na Rua João Galvão Machado do n°93 ao 128 Bairro Batista Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8500/pedid._prov._n136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8500/pedid._prov._n136.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja resolvido definitivamente o problema de um esgoto que vem se rompendo com a chuva na rua Riachuelo esquina com rua Benjamin Constant, bairro centro.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8501/pedid._prov._n137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8501/pedid._prov._n137.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a recuperação do calçamento na Rua Barão do Rio Branco, em frente ao quartel da Brigada Militar.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8518/pedid._prov._n138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8518/pedid._prov._n138.pdf</t>
   </si>
   <si>
     <t>"Solicita providencias ao poder Executivo Municipal, que efetue retirada de resíduos (lixo) na Localidade do Patronato, tal local está sendo usado como descarte a um longo lapso temporal"</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize a reestruturação e sinalização de carga que tenha mais fiscalização da Carga Máxima permitida na Ponte do Salso pois a mesma encontra-se precária"</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8521/pedid._prov._140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8521/pedid._prov._140.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, recolhimento de galhos na rua Veranópolis n°1057 bairro Santa Rita."</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8522/pedid._prov._n141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8522/pedid._prov._n141.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, recolhimento de galhos na rua Dilma Santos Chaves n°93 bairro Pazinato."</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8523/pedid._prov._n142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8523/pedid._prov._n142.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação da rua Lino Azambuja no trecho compreendido entre as ruas Júlio de Castilhos e Borges de Medeiros, bairro centro.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8524/pedid._prov._n143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8524/pedid._prov._n143.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja fiscalizada e reavaliada a parte da drenagem pluvial da obra de pavimentação da rua Antônio Dourado.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8525/pedid._prov._n144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8525/pedid._prov._n144.pdf</t>
   </si>
   <si>
     <t>Solicita providências providências do Poder Executivo Municipal, para que seja feito a reposição das lâmpadas nos postes na rua Lino Azambuja nó trecho compreendido entre as ruas Júlio de Castilhos e Borges de Medeiros, bairro centro.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8532/pedid._prov._n145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8532/pedid._prov._n145.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do poder Executivo Municipal, através da Secretaria de Obras, que seja feito a remarcação da faixa de segurança em frente ao mercado Gigio, no bairro Batista.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8534/pedid._prov._n146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8534/pedid._prov._n146.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação (bueiros) na Rua Professor Miguel Paz Jr quase esquina com a Rua Luiz Coelho Leal - Bairro Sul.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8533/pedid._prov._n147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8533/pedid._prov._n147.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação (bueiros) no Corredor do Ronaldo - Interior do Município."</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8538/pedid._prov._n148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8538/pedid._prov._n148.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao DAERIRS.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8570/pedid._prov._n149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8570/pedid._prov._n149.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o recolhimento de lixo proveniente de limpeza de pátio na rua Anito Lima Pereira em frente ao n°79, bairro Floresta.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8571/pedid._prov._n150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8571/pedid._prov._n150.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue colocação de tubulação e demais obras necessárias de saneamento básico na Rua Valdemar Seixas, próximo ao n°1402."</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8572/pedid._prov._n151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8572/pedid._prov._n151.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Educação que disponibilizem um vigilante na EMEF Dona Maria José da Rosa, AV. Santos Dumont n°745 - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8573/pedid._prov._n152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8573/pedid._prov._n152.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feita a retirada de lixo restos de podas de arvores, limpeza de _x000D_
 valas e desentupimento de bueiros na Rua Pedro Trindade De Lima n°105 Bairro São Domingos - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8578/pedid._prov._n153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8578/pedid._prov._n153.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras, conserto patrolamento e encascalhamento da rua Antônio Perceval, bairro São Domingos."</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8580/pedid._prov._n154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8580/pedid._prov._n154.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento no corredor Santa Rita na Coxilha de São José. Interior do Munícipio."</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8585/pedid._prov._n155.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8585/pedid._prov._n155.pdf</t>
   </si>
   <si>
     <t>Solicita providências . do Poder Executivo Municipal, que seja retirada a base de concreto que sustentava o orelhão do calçadão ao lado do quiosque onde funciona uma sorveteria.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8593/pedid._prov._n156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8593/pedid._prov._n156.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria da Saúde que o Posto de Saúde ESF Caieiras seja aberto para atender a população - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação e reparos na tubulação no trecho entre a estrada dos Lanceiros que dá acesso a Colônia Santa barbara."</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8595/pedid._prov._n158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8595/pedid._prov._n158.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito melhorias na iluminação do Ginásio de Esporte Dr. Ciro Carlos de Melo - Melão.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8605/pedid._prov._n159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8605/pedid._prov._n159.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparos na Rua Henry Gorceix na localidade das Minas do Camaquâ - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8606/pedid._prov._n160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8606/pedid._prov._n160.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparos no posto de Saúde Das Minas Do Camaquã _x000D_
 Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8607/pedid._prov._n161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8607/pedid._prov._n161.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que 'seja feito reparos na Rua Marcino Benites Machado na localidade das Minas do Camaquã - Caçapava do Sul-RS</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8612/pedid._prov._n162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8612/pedid._prov._n162.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Meia Légua."</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8621/pedid._prov._n163.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8621/pedid._prov._n163.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Pinheiro Machado quadra entre Barão de Caçapava e Baltazar de Bem, bairro centro, neste município.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8622/pedid._prov._n164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8622/pedid._prov._n164.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Tomé Medeiros quadra entre Barão de Caçapava e Baltazar de Bem, bairro centro ,neste município.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8623/pedid._prov._n165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8623/pedid._prov._n165.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Lino Azambuja quadra entre Barão de Caçapava e Baltazar de Bem , bairro centro ,neste município.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8624/pedid._prov._n166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8624/pedid._prov._n166.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Barão do Rio Branco quadra entre Barão de Caçapava e Baltazar de Bem , bairro centro ,neste município.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8625/pedid._prov._n167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8625/pedid._prov._n167.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua General Neto quadra entre Barão de Caçapava e Baltazar de Bem, bairro centro ,neste município.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8626/pedid._prov._n168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8626/pedid._prov._n168.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Bento Gonçalves quadra entre Barão de Caçapava e Baltazar de Bem, bairro centro ,neste município.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8636/pedid._prov._n169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8636/pedid._prov._n169.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de correspondência a Agencia Nacional de Telecomunicações — ANATEL, solicitando fiscalização para melhorias no sinal de telefonia móvel no município de Caçapava do Sul".</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8638/pedid._prov._n170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8638/pedid._prov._n170.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através do Departamento de Transito que seja feita a pintura da faixa de segurança na em frente à Escola Maria José da Rosa".</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8643/pedid._prov._n171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8643/pedid._prov._n171.pdf</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8644/pedid._prov._n172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8644/pedid._prov._n172.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que realize a reforma dó ginásio de esportes da Promorar."</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8646/pedid._prov._n173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8646/pedid._prov._n173.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que realize a reforma dó ginásio de esportes das Minas do Camaquã"</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8649/pedid._prov._n174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8649/pedid._prov._n174.pdf</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8651/pedid._prov._n175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8651/pedid._prov._n175.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na Av Barão do Rio Branco esquina com a Av. Coronel Coriolano Castro.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8645/pedid._prov._n176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8645/pedid._prov._n176.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras, o conserto do Calçamento na rua Bento Gonçalves esquina com Borges de Medeiros.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8647/pedid._prov._n177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8647/pedid._prov._n177.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras, o conserto do Calçamento da rua Lucio Jaime entre as Ruas Benjamin Constant e a Av. Cel. Coriolano Castro, neste Município.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8648/pedid._prov._n178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8648/pedid._prov._n178.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras, o conserto do Calçamento da rua Riachuelo entre as Ruas Benjamin Constant e a Av. Cel. Coriolano Castro, neste Município.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8650/pedid._prov._n179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8650/pedid._prov._n179.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Adair de Souza Luiz prolongamento da rua Domingos Dutra Farias próximo ao número 116, bairro São Domingos , neste município.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8652/pedid._prov._n180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8652/pedid._prov._n180.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a construção de Quebra - molas, na Avenida Santos Dunont, próximo da entrada da rua Arco-lris/Beco Arco-lris.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8653/pedid._prov._n181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8653/pedid._prov._n181.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na tubulação em frente ao Mercado Gigio na av. Presidente Kennedy - Bairro Batista.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8658/pedid._prov._n182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8658/pedid._prov._n182.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito conserto do sistema de vídeo monitoramento da Escola Municipal Dagoberto Barcelos.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8673/pedid._prov._n183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8673/pedid._prov._n183.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a colocação de uma Placa de Sinalização informando o limite de velocidade de veículos automotores na Av. Pedro Anunciação bairro Batista, em frente a Universidade Federal do Pampa - Unipampa, nesse município.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8674/pedid._prov._n184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8674/pedid._prov._n184.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras - Departamento de Trânsito, a revitalização da faixa de segurança da Av. Pedro_x000D_
 Anunciação, n°111 bairro Batista, em frente a Universidade Federal do Pampa - Unipampa nesse município.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8675/pedid._prov._n185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8675/pedid._prov._n185.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a construção de quebra - molas, na Av. Pedro Anunciação n°111 bairro Batista, em frente a Universidade Federal do Pampa - Unipampa, nesse município.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8677/pedid._prov._n186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8677/pedid._prov._n186.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação e efetue os reparos pertinentes na rede de esgoto da Rua Luiz Flores Moraes Rego, próximo ao número 5412 - Minas do Camaquã."</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8697/pedid._prov._n187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8697/pedid._prov._n187.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a colocação de uma Placa de PARE no cruzamento das ruas Alice Lang com Vinicius de Moraes , Bairro Henriques nesse município.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8698/pedid._prov._n188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8698/pedid._prov._n188.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria Municipal de Saúde que sejam consertadas e religadas as câmeras de segurança do Centro de Bem Estar Animal, na estrada do Patronato, neste município.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8703/pedid._prov._n189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8703/pedid._prov._n189.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito adequação da sinalização de estacionamento de _x000D_
 carga e descarga na Rua Benjamin Constant, n°705 Centro Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8699/pedid._prov._n190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8699/pedid._prov._n190.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na Rua Rui Barbosa, Bairro Persa, em toda sua extensão".</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8701/pedid._prov._n191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8701/pedid._prov._n191.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, recolhimento de lixo acumulado na rua Percio Nicola n°1162 bairro Cidade Jardim."</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8722/pedid._prov._n192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8722/pedid._prov._n192.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja reativada a boca de lobo no cruzamento da Rua Luiz Coelho Leal com a rua Bernabé Machado Leão, Bairro Sul.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8723/pedid._prov._n193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8723/pedid._prov._n193.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o recolhimento de lixo proveniente de limpeza de pátio que está depositado ao lado da Escola Municipal Dona Maria Jose da Rosa, Vila Henriques.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8741/pedid._prov._n194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8741/pedid._prov._n194.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder 'Executivo Municipal, que efetue a construçao de uma ponte ou passarela, na localidade do Santa Barbara, no corredor com acesso pela Agropecuária Bofim, na BR-290.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8743/pedid._prov._n195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8743/pedid._prov._n195.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Rua Afonso Fabricio _x000D_
 n°1143 - Vila Santa Rita - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8744/pedid._prov._n196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8744/pedid._prov._n196.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Rua Iracema Cidade n°17 — Bairro Pinheiro - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8745/pedid._prov._n197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8745/pedid._prov._n197.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Rua VINICIUS DE MORAES, N ° 25 Bairro Henriques - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8747/pedid._prov._n198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8747/pedid._prov._n198.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da iluminação pública através da reposição de lâmpadas nos potes ao longo da rua Ulhoa Cintra, Bairro Centro.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8750/pedid._prov._n199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8750/pedid._prov._n199.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Maria J. M. Alves esquina com a rua Maria D. A. Marques, bairro Pinheiro".</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8756/pedid._prov._n200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8756/pedid._prov._n200.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Rua Alice Lang n°144 - Vila Henriques - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8757/pedid._prov._n201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8757/pedid._prov._n201.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Av. Santos Dumont n°2935 - Bairro Aviação - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8763/pedid._prov._n202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8763/pedid._prov._n202.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, Patrolamento, Encascalhamento, na Rua Matheus Nogueira, Bairro São Domingos".</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8764/pedid._prov._n203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8764/pedid._prov._n203.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8765/pedid._prov._n204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8765/pedid._prov._n204.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via publica na Rua Marta Arlete no 110 - Promorar - Caçapava do Sul- RS.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8767/pedid._prov._n205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8767/pedid._prov._n205.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Baltazar de bem, em dois pontos, em frente ao n°1184 e em frente ao n°1220.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8768/pedid._prov._n206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8768/pedid._prov._n206.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a colocação de placa de carga e descarga com horário das 9 horas às 23 horas, na Rua Júlio Castilhos entre a Rua AV Pinheiro Machado e Lino Azambuja.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8769/pedid._prov._n207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8769/pedid._prov._n207.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Domingos Outra Farias n°605, Vila Domingos".</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8770/pedid._prov._n208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8770/pedid._prov._n208.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Veranópolis n° 899, Bairro Santa Rita".</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8774/pedid._prov._n209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8774/pedid._prov._n209.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - Com sinalização na AV. Santos Dumont, n° 508 - Bairro Figueira - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8772/pedid._prov._n210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8772/pedid._prov._n210.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, Patrolamento, Encascalhamento, na Estrada da Colônia do Santa Barbara, descendo pela Serra do Santa Barbara".</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8773/pedid._prov._n211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8773/pedid._prov._n211.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto no final da rua Xirú Meireles n°254, bairro Floresta".</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8778/pedid._prov._n212.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8778/pedid._prov._n212.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que seja elaborado e executado um projeto de melhorias na acessibilidade das dependências do Ginásio Municipal Dr. 1Cyro Carlos de Meio (Melão).</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8779/pedid._prov._n213.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8779/pedid._prov._n213.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na Rua Coronel João Guedes, Bairro Promorar".</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8780/pedid._prov._n214.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8780/pedid._prov._n214.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o patrolamento e o encascalhamento do Bairro Orfila com urgência."</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8781/pedid._prov._n215.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8781/pedid._prov._n215.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da secretaria de obras, patrolamento, encascalhamento e limpeza em geral do Bairro Promorar"</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8785/pedid._prov._n216.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8785/pedid._prov._n216.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Modesto Candido Garcia esquina Av coreolano Castro . Bairro - Centro"</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8786/pedid._prov._n217.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8786/pedid._prov._n217.pdf</t>
   </si>
   <si>
     <t>Requer que a Assembleia Legislativa do Estado do Rio Grande do Sul em parceria com a Câmara Municipal de Vereadores de Caçapava do Sul realize audiência pública, para debater a possibilidade da criação de um Instituto Federal de Educação em nosso município.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8787/pedid._prov._n218.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8787/pedid._prov._n218.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8788/pedid._prov._n219.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8788/pedid._prov._n219.pdf</t>
   </si>
   <si>
     <t>"Requer do poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpada" no Rincão dos Seixas ao lado da Cancha do Cebinho."</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8806/pedid._prov._n220.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8806/pedid._prov._n220.pdf</t>
   </si>
   <si>
     <t>"Solicita Poder Executivo Municipal, através do setor DE Iluminação Pública, inspeção e reposição de lâmpadas na Rua Patrício Pazinato, em frente ao n°163, bairro Pazinato."</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8808/pedid._prov._n221.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8808/pedid._prov._n221.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de um esgoto a céu aberto na rua Cyro Carlos de Meio N°33, Bairro Piraju, com urgência."</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8807/pedid._prov._n222.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8807/pedid._prov._n222.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de um esgoto na rua João Francisco Dorneles N O 21, bairro Pazinato, Com urgência."</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8809/pedid._prov._n223.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8809/pedid._prov._n223.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Passo da Chácara - Interior do Município</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8810/pedid._prov._n224.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8810/pedid._prov._n224.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos em uma ponte na estrada do Guarda Velha, que vai até a localidade da Varzinha, Interior do Município.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8817/pedid._prov._n225.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8817/pedid._prov._n225.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras, conserto patrolamento e encascalhamento da rua Pedro Linhares, Bairro São Domingos."</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8815/pedid._prov._n226.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8815/pedid._prov._n226.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a manutenção da iluminação pública através da reposição das lâmpadas nos postes dentro do Forte Dom Pedro II.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8816/pedid._prov._n227.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8816/pedid._prov._n227.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja resolvido o grave problema de um poste caído com seus fios estendidos ao longo da rua Afonso Fabrício ao lado da EMEI Eva Saldanha, Bairro Santa Rita, que está gerando grande risco de acidentes para as pessoas que transitam pelo local.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8822/pedid._prov._n228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8822/pedid._prov._n228.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito patrolamento na rua Ídio Perceval e no beco junto à referida rua, bairro São Domingos, nesta Cidade.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8826/pedid._prov._n229.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8826/pedid._prov._n229.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos em tubulação de esgoto que corre a céu aberto, na avenida Castelo Branco, próximo ao n°841.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8835/pedid._prov._n230.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8835/pedid._prov._n230.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue um projeto de melhorias na acessibilidade do Centro Administrativo Roberto Antonio Machado, na Rua General Osório.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8837/pedid._prov._n231.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8837/pedid._prov._n231.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, Patrolamento, Encascalhamento na Rua General Neto ".</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8842/pedid._prov._n232.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8842/pedid._prov._n232.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, para que efetue a revitalização da praça Mathias Velho.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8845/pedid._prov._n233.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8845/pedid._prov._n233.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, para que efetue a revitalização e limpeza do Escadão, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8846/pedid._prov._n234.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8846/pedid._prov._n234.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize, com urgência, os devidos reparos na tubulação de esgoto na Rua Favorino Dias.</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8847/pedid._prov._n235.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8847/pedid._prov._n235.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - patrolamento - Rua Dom Pedro II, n°1415 - Vila Mercedes - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8848/pedid._prov._n236.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8848/pedid._prov._n236.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - conserto boca de lobo - Rua Augusto Grunevaldo, n°55 - Vila Figueira - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8852/pedid.._prov._n237.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8852/pedid.._prov._n237.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Baltazar de Bem, próximo ao número 690."</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8859/pedid._prov._n238.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8859/pedid._prov._n238.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - patrolamento e cascalhamento - Rua José Osório Torres, no 67 - Bairro São Jerônimo - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8862/pedid._prov._n239.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8862/pedid._prov._n239.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Fomenta."</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8866/pedid._prov._n240.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8866/pedid._prov._n240.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras manutenção, conserto, patrolamento e encascalhamento das ruas do Bairro Sul."</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8867/pedid._prov._n241.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8867/pedid._prov._n241.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Barão do Cerro Formoso esquina com a rua Dom Pedro II, bairro Santa Rita".</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8871/pedid._prov._n242.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8871/pedid._prov._n242.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada que dá acesso ao Cerro do Bugio.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8872/pedid._prov._n243.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8872/pedid._prov._n243.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue melhorias na iluminação da praça Osvaldo Aranha - Centro.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8873/pedid._prov._n244.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8873/pedid._prov._n244.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra - molas) na Rua Felix da Cunha em frente à escola Januária Leal.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8874/pedid._prov._n245.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8874/pedid._prov._n245.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de sinalização nas vias de acesso aos nossos pontos turísticos.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8875/pedid._prov._n246.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8875/pedid._prov._n246.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, que o roteiro do recolhimento de lixo doméstico da localidade da Picada Grande, seja estendido até a Cemitério dos Vargas".</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8885/pedid._prov._n247.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8885/pedid._prov._n247.pdf</t>
   </si>
   <si>
     <t>"Requer que seja encaminhada correspondência ao DAER solicitando que sejam colocadas placas de sinalização alertando sobre a circulação de ciclistas na RS 357 (Caçapava — Lavras)".</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8887/pedid._prov._n248.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8887/pedid._prov._n248.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da Rua João Francisco da Silveira Godinho próximo ao n° 31, Bairro Centro."</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8890/pedid._prov._n249.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8890/pedid._prov._n249.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito o patrolamento ao _x000D_
 longo do trecho não pavimentado da Rua Ijuí, bairro Pazinato.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8891/pedid._prov._n250.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8891/pedid._prov._n250.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a conclusão do patrolamento e o enõascalhamento ao longo de todo o perímetro do Corredor do Patronato, bem como suas adjacentes.</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8896/pedid._prov._n251.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8896/pedid._prov._n251.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, a reposição de calçamento na Rua Bento Gonçalves esquina com a Rua Barão de Caçapava."</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8901/pedid._prov._n252.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8901/pedid._prov._n252.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal Através da Secretaria de Obras, Patrolamento, Encascalhamento, na estrada do pinheiro entre a BR 153_x000D_
 até a antena que fica na mesma localidade"</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8902/pedid._prov._n253.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8902/pedid._prov._n253.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Antônio Rosa no bairro Nossa Senhora de Fatima, neste município.</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8905/pedid._prov._n254.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8905/pedid._prov._n254.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue uma reforma geral da pracinha EMEI Eva Saldanha. Bairro Santa Rita."</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8908/pedid._prov._n255.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8908/pedid._prov._n255.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a pintura dos redutores de velocidade (quebra - molas) ao longo da Avenida Presidente Kennedy - Bairro Batista.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8910/pedid._prov._n256.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8910/pedid._prov._n256.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue melhorias na sinalização de segurança em frente a Escola Alfredo Duarte.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8909/pedid._prov._n257.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8909/pedid._prov._n257.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Bento Gonçalves entre a Barão de Caçapava e Baltazar de Bem.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8911/pedid._prov._n258.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8911/pedid._prov._n258.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Manoel Francisco Machado, após o antigo quiosque no Bairro Nossa senhora de Fátima, neste município.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8912/pedid._prov._n259.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8912/pedid._prov._n259.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue uma reforma geral da pracinha do Bairro Pazinato (final da- Benjamim Constant).</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8913/pedid._prov._n260.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8913/pedid._prov._n260.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a canalização do esgoto que corre a céu aberto no prolongamento da rua Cel. Baltazar de Bem, esquina com a rua Veranópolis em frente ao n° 685, bairro Santa Rita.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8924/pedid._prov._n261.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8924/pedid._prov._n261.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Breno Pereira - Bairro - Floresta."</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8926/pedid._prov._n262.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8926/pedid._prov._n262.pdf</t>
   </si>
   <si>
     <t>Solicita providências do - Poder Executivo Municipal, que seja feito a limpeza das valas e posteriormente a colocação •de bueiros ao longo da rua Alter Cintra de oliveira, Bairro Dom Pedro II.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8927/pedid._prov._n263.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8927/pedid._prov._n263.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja instalado uma grade de proteção em um bueiro na esquina da Rua Nunes com Av. Presidente Kenedy, Bairro Batista</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8928/pedid._prov._n264.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8928/pedid._prov._n264.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras que seja feito o desentupimento da canalização na Rua Fileno Corrêa N° 128, Vila Sul.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8929/pedid._prov._n265.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8929/pedid._prov._n265.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da iluminação pública através da reposição de lâmpadas nos postes ao longo da rua Arnaldo Luis Vali, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8942/pedid._prov._n266.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8942/pedid._prov._n266.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a revitalização e limpeza dentro e entorno dos cemitérios municipais.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8944/pedid._prov._n267.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8944/pedid._prov._n267.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - desentupimento de esgoto - Rua Benjamim Constant n ° 1059 - Bairro Centro - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8945/pedid._prov._n268.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8945/pedid._prov._n268.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de via pública - difícil trafegabilidade devido a buracos em parte de terra e calçamento com asfalto - Rua Castelo Branco no 580 - Bairro Centro - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8949/pedid._prov._n269.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8949/pedid._prov._n269.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, que realize a manutenção da via, onde formou um buraco, gerando risco, na Rua Dos Lanceiros em frente ao n° 35. - Bairro Floresta."</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8950/pedid._prov._n270.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8950/pedid._prov._n270.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Dos Lanceiros em frente ao n° 35. Bairro - Floresta.</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8952/pedid._prov._n271.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8952/pedid._prov._n271.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Bela Vista N° 78, Vila Batista. "</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8953/pedid._prov._n272.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8953/pedid._prov._n272.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Don Pedro II, N°30, Vila Santa Rita."</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8954/pedid._prov._n273.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8954/pedid._prov._n273.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Bernabé Machado Leão N°294, Vila Sul."</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8958/pedid._prov._n274.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8958/pedid._prov._n274.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao DAER/RS.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8959/pedid._prov._n275.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8959/pedid._prov._n275.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas nas luminárias do Calçadão".</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8960/pedid._prov._n276.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8960/pedid._prov._n276.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua ljuí esquina com a rua Dilma Santos Chaves, Bairro Pazinato</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8970/pedid._prov._n277.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8970/pedid._prov._n277.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue o conserto de dois bueiros na Rua Breno Osório Pereira.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8971/pedid._prov._n278.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8971/pedid._prov._n278.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na parada próximo ao cemitério da aviação, peço regime de urgência a este pedido.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8972/pedid._prov._n279.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8972/pedid._prov._n279.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito encascalhamento na rua Idio Perceval e no beco da mesma rua , próximo casa n ° 3039, 3041, nessa cidade.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8973/pedid._prov._n280.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8973/pedid._prov._n280.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito a roçada e Limpeza em todo pátio e no entorno do centro de bem estar animal atrás da escola do Patronato com Urgência.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Santa Barbara no 672, Vila Mercedes.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8975/pedid._prov._n282.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8975/pedid._prov._n282.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Jarcy Teixeira N° 20, Bairro Batista.</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8978/pedid._prov._n283.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8978/pedid._prov._n283.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na Rua Pinheiro Machado em frente ao n° 627, Bairro Centro"</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8979/pedid._prov._n284.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8979/pedid._prov._n284.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento, encascalhamento e desentupimento de bueiros na Rua Jacinto de Sá próximo ao n° 78."</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8986/pedid._prov._n285.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8986/pedid._prov._n285.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Bento Gonçalves n° 745 esquina com a Borges de Medeiros, bairro Centro".</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8987/pedid._prov._n286.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8987/pedid._prov._n286.pdf</t>
   </si>
   <si>
     <t>"Requer do Executivo Municipal, através da Secretaria de Obras, que seja feito recolhimento de galhos de poda de árvores, na Travessa Brasilia entre a Cel. Romão e General Neto, bairro Centro".</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8990/pedid._prov._n287.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8990/pedid._prov._n287.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que Seja feito o reparo da iluminação pública através da reposição de lâmpadas nos postes na rua Riachuelo, trecho compreendido entre as ruas Barão de Caçapava e Cel. Baltazar de Bem, centro.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8991/pedid._prov._n288.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8991/pedid._prov._n288.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja aumentado o número de fichas no Centro Materno, destinadas ao atendimento das crianças do interior do município.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8994/pedid._prov._n289.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8994/pedid._prov._n289.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Barão de Caçapava N°884, Centro.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8993/pedid._prov._n290.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8993/pedid._prov._n290.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento na Estrada do Lagoão - Interior Munícipio.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8997/pedid._prov._n291.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8997/pedid._prov._n291.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja resolvido o mais  rápido possível o problema de um esgoto rompido que corre a céu aberto, gerando vários transtornos aos moradores e comércio, na Rua Sete de Setembro em frente ao n°768, centro da cidade.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9008/pedid._prov._n292.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9008/pedid._prov._n292.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o patrolamento e o encascalhamento ao longo de todo o trecho não pavimento da rua Félix da Cunha, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9017/pedid._prov._n293.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9017/pedid._prov._n293.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que realize podas de árvores na Rua Miguel Paz - Bairro Sul</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9018/pedid._prov._n294.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9018/pedid._prov._n294.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encasacalhamento na Estrada das Guaritas - Interior Munícipio.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9030/pedid._prov._n295.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9030/pedid._prov._n295.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo na reposição de lâmpadas na região da Caieira Vigor e arredores.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9032/pedid._prov._n296.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9032/pedid._prov._n296.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua dos Comerciários N°23, Bairro Batista.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9033/pedid._prov._n297.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9033/pedid._prov._n297.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Av. Presidente Kennedy em frente a Lancheria Tradição, Bairro Batista."</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9034/pedid._prov._n298.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9034/pedid._prov._n298.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Av. Presidente Kennedy em frente a Turbo Auto Elétrica, Bairro Batista.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9040/pedid._prov._n299.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9040/pedid._prov._n299.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito manutenção de Praça Pública - Limpeza em Geral - _x000D_
 Rua Artidor Araújo n°155 - Vila Henriques - Caçapava do Sul-RS.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9041/pedid._prov._n300.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9041/pedid._prov._n300.pdf</t>
   </si>
   <si>
     <t>Solícita Providência ao Poder Executivo na reposição de lâmpadas na região do Durasnal.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9042/pedid._prov._n301.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9042/pedid._prov._n301.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo na reposição de lâmpadas na região da Vila Progresso.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9043/pedid._prov._n302.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9043/pedid._prov._n302.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo na reposição de lâmpadas em frente à Escola Municipal Patrício Dias Ferreira.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9044/pedid._prov._n303.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9044/pedid._prov._n303.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras, reposição do calçamento na rua Barão do Rio Branco em frente n° 1203, bairro Centro."</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9050/pedid._prov._n304.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9050/pedid._prov._n304.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Seivalzinho - Interior do Município.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9052/pedid._prov._n305.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9052/pedid._prov._n305.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e  encascalhamento na Estrada do Rincão dos Nizas - Interior do Município.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9054/pedid._prov._n306.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9054/pedid._prov._n306.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efêtue reparos; patrolamento e encascalhamento na Estrada do Rincão da Palmeira- Interior do Município.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9056/pedid._prov._n307.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9056/pedid._prov._n307.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Quebra Canga - Interior do Município.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9051/pedid._prov._n308.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9051/pedid._prov._n308.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rinàão Bonito - Interior do Município.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9053/pedid._prov._n309.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9053/pedid._prov._n309.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Lajeadinho - Interior do Município.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9055/pedid._prov._n310.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9055/pedid._prov._n310.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada da Chácara dos Pinheiros - Interior do Município.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9057/pedid._prov._n311.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9057/pedid._prov._n311.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a substituição de lampadas queimadas (iluminação Pública) na Rua Pinheiro Machado, em frente ao número 784.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9058/pedid._prov._n312.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9058/pedid._prov._n312.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhâmento na Estrada do Cemitério da Cruz, Coxilha de São José - Interior do Município.</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9060/pedid._prov._n313.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9060/pedid._prov._n313.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a substituição de lampadas queimadas (iluminação Pública) na Pracinha do Bairro Pinheiro, em frente ao número 28.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9066/pedid._prov._n314.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9066/pedid._prov._n314.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o conserto de um esgoto rompido, bem como sua ligação a rede principal na rua Xirú Meireles, em frente ao n°109, Bairro Floresta.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9065/pedid._prov._n315.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9065/pedid._prov._n315.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação do asfalto ao longo do trecho asfaltado da rua Júlio de Castilhos, Bairro centro.</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9072/pedid._prov._n316.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9072/pedid._prov._n316.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Av. Santos Dumont , em frente a n° 3153, Bairro - São. Domingos.</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9073/pedid._prov._n317.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9073/pedid._prov._n317.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue os reparos na Lâmpada, obs: Fica acesa o dia inteiro (iluminação Pública) na Av. Santos Dumont , em frente ao n°3153, Bairro - São Domingos.</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9074/pedid._prov._n318.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9074/pedid._prov._n318.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua Castelo Branco em frente ao n°881 - Bairro Centro.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9075/pedid._prov._n319.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9075/pedid._prov._n319.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a recolocação de calçamento na Rua Felix da Cunha do número 1131 ao 1287 -Bairro São Judas Tadeu .</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9076/pedid._prov._n320.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9076/pedid._prov._n320.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Antonio Candido de Freitas em frente n° 30. Bairro - Centro.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9078/pedid._prov._n321.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9078/pedid._prov._n321.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Presidente Kennedy, em frente ao n° 1599, Bairro - Centro.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9077/pedid._prov._n322.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9077/pedid._prov._n322.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos na Rua Coronel Romão em frente ao n° 1094— Bairro - Centro.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9079/pedid._prov._n323.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9079/pedid._prov._n323.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao poder Executivo Municipal, que efetue retirada de resíduos (Podas de árvore) na Rua Santos Dumont n° 3153. Bairro - São Domingos.</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9080/pedid._prov._n324.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9080/pedid._prov._n324.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Mano Medeiros , em frente ao n° 1810, Bairro - Negrinho do Pastoreio.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9081/pedid._prov._n325.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9081/pedid._prov._n325.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através do Departamento de Trânsito, pintura amarela no meio-fio, e colocação de placa de trânsito sinalizando embarque e desembarque em frente à Escola de Educação Infantil Construir."</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9082/pedid._prov._n326.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9082/pedid._prov._n326.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Pércio Nicola em frente n°113. Bairro — Centro.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9086/pedid._prov._n327.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9086/pedid._prov._n327.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o conserto das sinaleiras da rua XV de Novembro.</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9087/pedid._prov._n328.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9087/pedid._prov._n328.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a implantação de lixeiras dentro do perímetro do Forte Dom Pedro II, principal ponto turístico do nosso município.</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9090/pedid._prov._n329.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9090/pedid._prov._n329.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a limpeza e a demarcação das linhas para prática de vôlei e basquete da quadrinha de cimento ao lado do Ginásio de Esporte Giro Carlos de Meio (Melão), bem como a colocação dos mastros para a rede de vôlei e a reposição das tabelas de basquete na mesma.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9094/pedid._prov._n330.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9094/pedid._prov._n330.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo na reposição de lâmpadas na Rua Beco, 212 e arredores, Vila São Domingos.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9093/pedid._prov._n331.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9093/pedid._prov._n331.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Tiradentes em frente ao cemitério. Bairro - Centro.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9095/pedid._prov._n332.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9095/pedid._prov._n332.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Bento Gonçalves n° 1160, Bairro - Centro.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9096/pedid._prov._n333.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9096/pedid._prov._n333.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Marta Arlete Teixeira em frente n° 73. Bairro - Sul.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9097/pedid._prov._n334.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9097/pedid._prov._n334.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Clarimundo Walmarath Bairro— Floresta.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9098/pedid._prov._n335.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9098/pedid._prov._n335.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Benjamim Constant, Bairro - Pazinato.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9100/pedid._prov._n336.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9100/pedid._prov._n336.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Benjamim Constant em frente ao n°418, Bairro - Pazinato.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9099/pedid._prov._n337.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9099/pedid._prov._n337.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Izidro Ramires em frente n° 215.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9102/pedid._prov._n338.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9102/pedid._prov._n338.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Av Pinheiro Machado em frente a Mecânica Wolks, Bairro - Mercedes.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9101/pedid._prov._n339.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9101/pedid._prov._n339.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua ljuí n°720, (Obs: 3 postes), Bairro - Santa Rita.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9103/pedid._prov._n340.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9103/pedid._prov._n340.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua General Neto n° 585, Bairro - Centro.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9112/pedid._prov._n341.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9112/pedid._prov._n341.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Vantuil Marques em frente ao n° 120, bairro São Domingos"</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9113/pedid._prov._n342.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9113/pedid._prov._n342.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na AV. Lima e Silva, no 2216"</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9115/pedid._prov._n343.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9115/pedid._prov._n343.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Alfredo Duarte, (Obs: Rótula saída pra lavras), Bairro - Sul.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9118/pedid._prov._n344.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9118/pedid._prov._n344.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Carlos Lang em frente ao n° 173 . Bairro - Vivian.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9119/pedid._prov._n345.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9119/pedid._prov._n345.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua dos Nunes em frente ao n° 06 - Bairro Batista.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9120/pedid._prov._n346.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9120/pedid._prov._n346.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Arco Iris n° 110, Bairro - Centro.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9121/pedid._prov._n347.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9121/pedid._prov._n347.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao •Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Silva Jardim em frente ao n° 306 ( OBS Caminhão de recolhimento de. Resíduos não está descendo pela péssima qualidade da via). Bairro - Centro.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9122/pedid._prov._n348.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9122/pedid._prov._n348.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Modesto Ferreira Bairro - Sul.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9127/pedid._prov._n349.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9127/pedid._prov._n349.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos nas Passarelas colônia do santa Bárbara.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9130/pedid._prov._n350.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9130/pedid._prov._n350.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Alberto Severo, Bairro Persa."</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9131/pedid._prov._n351.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9131/pedid._prov._n351.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para frear o avanço de um lixão que está se formando ao longo do acostamento da estrada do Rincão dos Paz.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9133/pedid._prov._n352.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9133/pedid._prov._n352.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Alberto Severo em frente ao n° 358, bairro Persa"</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9132/pedid._prov._n353.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9132/pedid._prov._n353.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Executivo Municipal, através da Secretaria de Obras, que seja feito recolhimento de galhos de poda de árvores, na rua Alberto Severo bairro Persa, próximo ao n° 358".</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9138/pedid._prov._n354.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9138/pedid._prov._n354.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas nas Minas do Camaquã".</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9140/pedid._prov._n355.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9140/pedid._prov._n355.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Raul Antunes, Bairro - Centro.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9141/pedid._prov._n356.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9141/pedid._prov._n356.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Av João Manoel de Lima e Silva n° 511, Bairro - Bairro Sul.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9142/pedid._prov._n357.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9142/pedid._prov._n357.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Tiradentes n° 768, Bairro - Centro.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9143/pedid._prov._n358.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9143/pedid._prov._n358.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize limpeza e desentupimento de um bueiro na Rua Silva Jardim n° 958 —Bairro - Centro</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9144/pedid._prov._n359.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9144/pedid._prov._n359.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua Artur Prates Chaves Bairro - Promorar.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9145/pedid._prov._n360.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9145/pedid._prov._n360.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Tiradentes n° 106.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9146/pedid._prov._n361.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9146/pedid._prov._n361.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que realize podas de árvores e limpeza de canteiros na Rua Silva Jardim n° 958 - Bairro Centro.</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9148/pedid._prov._n362.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9148/pedid._prov._n362.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Riachuelo esquina Barão de Caçapava, Bairro - Centro.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9147/pedid._prov._n363.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9147/pedid._prov._n363.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento encascalhamento na Rua José F Calbar. Bairro - Sul.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9151/pedid._prov._n364.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9151/pedid._prov._n364.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Piauí em frente ao n° 346, bairro São Judas Tadeu".</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9152/pedid._prov._n365.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9152/pedid._prov._n365.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Valtuil Albarnaz, Bairro Floresta."</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9154/pedid._prov._n366.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9154/pedid._prov._n366.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na AV. Santos Dumont n° 3100, Bairro São Domingos"</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9156/pedid._prov._n367.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9156/pedid._prov._n367.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, recolhimento de galhos de poda, na Av. Santos Dumont em frente ao n°3145 bairro São Domingos."</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9157/pedid._prov._n368.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9157/pedid._prov._n368.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Décio Martins Costa em frente ao n°53, bairro Centro"</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9161/pedid._prov._n369.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9161/pedid._prov._n369.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na manutenção da iluminação pública na Estrada do Lagoão, próximo ao Joel.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9162/pedid._prov._n370.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9162/pedid._prov._n370.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na reposição de lâmpadas da iluminação pública próximo à entrada da Palma as margens da BR 290.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9163/pedid._prov._n371.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9163/pedid._prov._n371.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na reposição de lâmpadas da iluminação pública na região dos Quilombolas em_x000D_
 frente a Silvia Bar.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9165/pedid._prov._n372.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9165/pedid._prov._n372.pdf</t>
   </si>
   <si>
     <t>"Solicita através do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua Felix da Cunha próximo ao n°2248 bairro Negrinho do Pastoreio."</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9166/pedid._prov._n373.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9166/pedid._prov._n373.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a manutenção da iluminação pública através da reposição das lâmpadas nos postes ao longo da rua Xiru Meireles, bairro Floresta.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9168/pedid._prov._n374.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9168/pedid._prov._n374.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito a manutenção da iluminação pública através da reposição das lâmpadas nos postes ao longo da rua Breno Osório Pereira, bairro Floresta.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9167/pedid._prov._n375.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9167/pedid._prov._n375.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja implantado ao projeto de pavimentação em andamento da rua Nunes, bairro Batista, dois redutores de velocidade (quebra-molas).</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9169/pedid._prov._n376.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9169/pedid._prov._n376.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja feito o conserto de um esgoto rompido, que correndo a céu aberto na rua Uno Azambuja, ao lado da padaria Modelo.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9171/pedid._prov._n377.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9171/pedid._prov._n377.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo MunicipaL"</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9172/pedid._prov._n378_.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9172/pedid._prov._n378_.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o Patrolamento e Encascalhamento do Ricão dos Maciel, na estrada que dá acesso ao Banco da Amizade.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9176/moc._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9176/moc._n77.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras-Departamento dê Trânsito, a colocação de uma placa indicativa e a pintura do meio-fio no lugar reservado para estacionamento em frente ao Espaço Interagir - Rua Riachuelo, 740.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9177/pedid._prov._n380.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9177/pedid._prov._n380.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua General Osório em frente ao n°184, bairro Centro"</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9184/pedid._prov._n381.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9184/pedid._prov._n381.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize Patrolamento e encascalhamento na Rua B 5 n° 260. Bairro Aviação.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9187/pedid._prov._n382.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9187/pedid._prov._n382.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras providências referente a conserto de bueiro, na rua Veranópolis frente ao n°848, bairro Santa Rita".</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9199/pedid._prov._n383.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9199/pedid._prov._n383.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras que seja feita manutenção nos brinquedos e limpeza na pracinha do bairro Promorar".</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9200/pedid._prov._n384.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9200/pedid._prov._n384.pdf</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua 8 de Dezembro - Bairro São Gerônimo."</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9201/pedid._prov._n385.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9201/pedid._prov._n385.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras para retirada de lixo acumulado na Rua Barão de Caçapava, 245.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9203/pedid._prov._n386.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9203/pedid._prov._n386.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada do Passo do Umbu Interior Munícipio.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>"Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua General Neto - Bairro Centro"</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9205/pedid._prov._n388.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9205/pedid._prov._n388.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Podere Executivo através da Secretaria de Obras na colocação de uma luminária próximo ao Arroio Irapuazinho na BR 153, quatro quilômetros após o Viaduto das Caieiras, em frente a propriedade do Sr. Solano Medeiros.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9206/pedid._prov._n389.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9206/pedid._prov._n389.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na colocação de uma luminária na Picada das Graças, 800 metros abaixo do Passo do Burro, em frente a propriedade do Sr. Isaias Dutra Teixeira.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9207/pedid._profv._n390.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9207/pedid._profv._n390.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto de buraco e reposição do calçamento na rua Baltazar de Bem em frente ao n°903, centro."</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9208/pedid._prov._n391.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9208/pedid._prov._n391.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua Melvin Jones em frente ao no 48— Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9209/pedid._prov_n392.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9209/pedid._prov_n392.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, que seja feito conserto da ponte do Passo dos Enforcados."</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9235/pedid._prov._n393.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9235/pedid._prov._n393.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto de bueiro, encascalhamento e patrolamento na rua Pércio Nicola, bairro Cidade Jardim."</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9241/pedid._prov._n394.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9241/pedid._prov._n394.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito conserto de um buraco no calçamento em frente ao número 79 da rua do beco São José ( Beco do Somer).</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9236/pedid._prov._n395.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9236/pedid._prov._n395.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito conserto de um buraco no calçamento em frente ao número 51 na Avenida Pinheiro Machado, neste Município.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9242/pedid._prov._n396.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9242/pedid._prov._n396.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na limpeza e manutenção da tubulação de esgoto na Rua Dagoberto Barcelos, 217, Bairro Floresta.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9249/pedid._prov._n397.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9249/pedid._prov._n397.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos da Ponte na Colônia de Santa Tereza - interior do Município.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8297/projet._dec._legislat._n_119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8297/projet._dec._legislat._n_119.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Caçapavana a Sra. Carmem Lucia de Oliveira Franco."</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
     <t>COFCP - Comissão de Orçamento, Finanças e Contas Públicas</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8464/projet._dec._legislat._n_120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8464/projet._dec._legislat._n_120.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Sr. Giovani Amestoy da Silva, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2018.</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8465/projet._dec._legislat._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8465/projet._dec._legislat._n121.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Sr. Luiz Carlos Guglielmin, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2018.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8481/projet._dec._legislat._n122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8481/projet._dec._legislat._n122.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Caçapavano ao Senhor Pedro Valdir Lauermann.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8484/projet._dec._legislat._n123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8484/projet._dec._legislat._n123.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Caçapavano ao bioquímico e empresário Alexandre Nabaes Ferreira."</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8558/projet._dec._legislat._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8558/projet._dec._legislat._n124.pdf</t>
   </si>
   <si>
     <t>CONCEDE TíTULO DE CIDADÃO CAÇAPAVANO À SENHORA ANA MARIA PAIVA SOUSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8726/projet._dec._legislat._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8726/projet._dec._legislat._n125.pdf</t>
   </si>
   <si>
     <t>Cria a comissão avaliadora para a concessão do Prêmio Mérito Farrapo (lei 3216/2013), no ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8961/projet._dec._legislat._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8961/projet._dec._legislat._n126.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Sr. Luiz Carlos Gugliehnin, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2020.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8962/projet._dec._legislat._n127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8962/projet._dec._legislat._n127.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Sr. Giovani Amestoy da Silva, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2020.</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8981/projet._dec._legislat._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8981/projet._dec._legislat._n128.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR CARLOS ANDRÉ DE BARCELLOS ALMEIDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9091/projet._dec._legislat._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9091/projet._dec._legislat._n129.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Sr. Giovani Amestoy da Silva, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2019.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9092/projet._dec._legislat._n130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9092/projet._dec._legislat._n130.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Sr. Luiz Carlos Guglielmin, Administrador do Executivo Municipal de Caçapava do Sul, exercício de 2019.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>10ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8803/projeto_de_emenda_n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8803/projeto_de_emenda_n20.pdf</t>
   </si>
   <si>
     <t>Altera o art. 56-A da Lei Orgânica Municipal para adotar no Processo Legislativo Orçamentário Municipal as Emendas Impositivas Individuais previstas na Emenda Constitucional n° 126, de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_complementar_n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_complementar_n08.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°1.616 DE 15 DE JANEIRO DE 2004 QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CAÇAPAVA DO SUL PARA DISCIPLINAR CONDIÇÕES PARA SANITÁRIOS EM BARES, CAFÉS, RESTAURANTES E CONGÊNERES NO MUNICIPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9025/projeto_de_lei_complementar_n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9025/projeto_de_lei_complementar_n09.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N 1.616 DE 15 DE JANEIRO DE 2004 QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CAÇAPAVA DO SUL PARA DISCIPLINAR O FUNCIONAMENTO DO COMÉRCIO AOS DOMINGOS E FERIADOS NO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8179/projeto_de_lei_n4907.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8179/projeto_de_lei_n4907.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratações temporárias de 02 (dois) Nutricionistas, pelo período de 06 (seis) meses, e dá outras providências."</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8180/projeto_de_lei_n4908.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8180/projeto_de_lei_n4908.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao caput dos artigos 2°, 3° , 7° , 8°, 12 e 17 da Lei Municipal n° 4.427 de 10 de novembro de 2022 e da outras providências."</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_lei_n4909.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_lei_n4909.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DE R$5.994,97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8307/projeto_de_lei_n4910.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8307/projeto_de_lei_n4910.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$23.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8321/projeto_de_lei_n4912.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8321/projeto_de_lei_n4912.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratação temporária de 01 (um) Professor de Matemática pelo período de 06 (seis) meses e dá outras providências.</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8322/projeto_de_lei_n_4913.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8322/projeto_de_lei_n_4913.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar temporariamente de 01 (um) Tradutor Intérprete de Libras, pelo período de 12 (doze) meses, e dá outras providências.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8293/projeto_de_lei_n_4914.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8293/projeto_de_lei_n_4914.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL AOSAGENTES COMUNITÁRIOS DE SAÚDE EM CUMPRIMENTO AOS EFEITOS DA_x000D_
 EMENDA CONSTITUCIONAL 120/2022 E ARTIGO 30 DA LEI 4.389/2022.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8294/projeto_de_lei_n__4915.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8294/projeto_de_lei_n__4915.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUALAOS VENCIMENTOS E PROVENTOS DOS AGENTES PÚBLICOS, AOS INTEGRANTES DO QUADRO DO MAGISTÉRIO MUNICIPAL, E AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8298/projeto_de_lei_n_4918.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8298/projeto_de_lei_n_4918.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8299/projeto_de_lei_n4919.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8299/projeto_de_lei_n4919.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS  DOS CUSTOS NORMAL E SUPLEMENTAR EM  ATRASO ATÉ JANEIRO DE 2023, DEVIDAS AO  FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE  CAÇAPAVA DO SUL - FAPS, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8300/projeto_de_lei_n_4920.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8300/projeto_de_lei_n_4920.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 13, INCISO II E 34 DA LEI MUNICIPAL NQ 3.549, DE 23 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8323/projeto_de_lei_n_4921.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8323/projeto_de_lei_n_4921.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 64.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8324/projeto_de_lei_n4922.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8324/projeto_de_lei_n4922.pdf</t>
   </si>
   <si>
     <t>ALTERA AALÍNEA 'A' DO INCISO -II DO ARTIGO 44, E OS ARTIGOS 45 E 47 DA LEI N2 4.419, DE 28 DE OUTUBRO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8325/projeto_de_lei_n4923.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8325/projeto_de_lei_n4923.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 18.967,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8350/projeto_de_lei_n4924.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8350/projeto_de_lei_n4924.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8351/projeto_de_lei_n4925.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8351/projeto_de_lei_n4925.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8352/projeto_de_lei_n4926.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8352/projeto_de_lei_n4926.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 11.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8353/projeto_de_lei_n4927.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8353/projeto_de_lei_n4927.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE RI 1.800,00 E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8354/projeto_de_lei_n_4928.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8354/projeto_de_lei_n_4928.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 4.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8355/projeto_de_lei_n_4929.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8355/projeto_de_lei_n_4929.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E NO VALOR DE R$ 1.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8356/projeto_de_lei_n_4930.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8356/projeto_de_lei_n_4930.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8357/projeto_de_lei_n4931.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8357/projeto_de_lei_n4931.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 251.900,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8358/projeto_de_lei_n4932.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8358/projeto_de_lei_n4932.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 24.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8359/projeto_de_lei_n4933.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8359/projeto_de_lei_n4933.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.251,13 E DÁ OUTRAS PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8360/projeto_de_lei_n4934.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8360/projeto_de_lei_n4934.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 7.090,14 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8361/projeto_de_lei_n4935.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8361/projeto_de_lei_n4935.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 38.409,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8362/projeto_de_lei_n4936.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8362/projeto_de_lei_n4936.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 56.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8371/projeto_de_lei_n4937.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8371/projeto_de_lei_n4937.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 01 (um) Médico Veterinário, pelo período de 12 (doze) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8372/projeto_de_lei_n4938.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8372/projeto_de_lei_n4938.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2° do Art. 7° da Lei Municipal N° 4.454 de 29 de dezembro de 2022 que "Estima a Receita e Fixa a Despesa do Município de Caçapava do Sul para exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8427/projeto_de_lei_n4941.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8427/projeto_de_lei_n4941.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.400,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8396/projeto_de_lei_n4942.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8396/projeto_de_lei_n4942.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8397/projeto_de_lei_n_4943.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8397/projeto_de_lei_n_4943.pdf</t>
   </si>
   <si>
     <t>Inclui os incisos V,VI e altera §1° do art.35 da Lei Municipal n°3.549/2015, que dispõe sobre a Política Municipal de Proteção aos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8398/projeto_de_lei_n4944.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8398/projeto_de_lei_n4944.pdf</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8399/projeto_de_lei_n4945.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8399/projeto_de_lei_n4945.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8425/projeto_de_lei_n4947.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8425/projeto_de_lei_n4947.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 43.482,35 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8437/projeto_de_lei_n4948.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8437/projeto_de_lei_n4948.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉIDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 111.538,97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8438/projeto_de_lei_n4949.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8438/projeto_de_lei_n4949.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8439/projeto_de_lei_n4950.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8439/projeto_de_lei_n4950.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8440/projeto_de_lei_n4951.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8440/projeto_de_lei_n4951.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Práticas Restaurativas nas Escolas Municipais de Caçapava do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8441/projeto_de_lei_n4953.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8441/projeto_de_lei_n4953.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4.850,00E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8443/projeto_de_lei_n4954.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8443/projeto_de_lei_n4954.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 200.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8444/projeto_de_lei_n4955.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8444/projeto_de_lei_n4955.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL _x000D_
 SUPLEMENTAR NO VALOR DE R$ 176.200,00 E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8466/projeto_de_lei_n4959.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8466/projeto_de_lei_n4959.pdf</t>
   </si>
   <si>
     <t>INSERE O INCISO XXIII NO ARTIGO 2°, DA LEI MUNICIPAL N°1.504, DE 24 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8482/projeto_de_lei_n4963.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8482/projeto_de_lei_n4963.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 230.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8483/projeto_de_lei_n4964.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8483/projeto_de_lei_n4964.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 41.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8497/projeto_de_lei_n4967.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8497/projeto_de_lei_n4967.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do caminhão com carroceria fechada, marca Mercedes Benz, Placa JBY0A71 à Associação de Catadores de Materiais Recicláveis -Recicla Pampa e dá outra providência.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8498/projeto_de_lei_n4968.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8498/projeto_de_lei_n4968.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 01 (um) Técnico em Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8502/projeto_de_lei_n4969.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8502/projeto_de_lei_n4969.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO , ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8503/projeto_de_lei_n4970.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8503/projeto_de_lei_n4970.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8504/projeto_de_lei_n4971.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8504/projeto_de_lei_n4971.pdf</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8505/projeto_de_lei_n4972.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8505/projeto_de_lei_n4972.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ÀDICIONAL ESPECIAL NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8506/projeto_de_lei_n4973.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8506/projeto_de_lei_n4973.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 90.961,27 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8507/projeto_de_lei_n4974.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8507/projeto_de_lei_n4974.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 01 (um) Psicólogo e da outras providências.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8508/projeto_de_lei_n4975.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8508/projeto_de_lei_n4975.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 01 (um) Monitor Social, pelo período de 12 (doze) meses, prorrogável por igual Período e dá outras providências.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8509/projeto_de_lei_n4976.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8509/projeto_de_lei_n4976.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.500,00 E DÁ OUTRAS-PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8510/projeto_de_lei_n4977.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8510/projeto_de_lei_n4977.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$9.688,79 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8511/projeto_de_lei_n4978.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8511/projeto_de_lei_n4978.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$131.091,00 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8512/projeto_de_lei_n4979.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8512/projeto_de_lei_n4979.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL' SUPLEMENTAR NO VALOR DE R$ 50.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8513/projeto_de_lei_n4980.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8513/projeto_de_lei_n4980.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS 1 E III DA LEI 3.672 DE 29 DE DEZEMBRO DE 2015, NO QUE SE REFERE AO PADRÃO DO CARGO E VENCIMENTOS PARA OS AGENTES DE COMBATE A ENDEMIAS EM CUMPRIMENTO AOS EFEITOS DA EMENDA CONSTITUCIONAL 120/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8514/projeto_de_lei_n4981.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8514/projeto_de_lei_n4981.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$: 1.485,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8527/projeto_de_lei_n4982.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8527/projeto_de_lei_n4982.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS DOS CUSTOS NORMAL E SUPLEMENTAR EM ATRASO ATÉ ABRIL DE 2023, DEVIDAS AO FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAÇAPAVA DO SUL - FAPS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8528/projeto_de_lei_n4983.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8528/projeto_de_lei_n4983.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 58.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8586/projeto_de_lei_n4984.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8586/projeto_de_lei_n4984.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 32.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8587/projeto_de_lei_n4985.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8587/projeto_de_lei_n4985.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 57.302,53 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8588/projeto_de_lei_n4986.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8588/projeto_de_lei_n4986.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 14.747,07 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8589/projeto_de_lei_n4987.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8589/projeto_de_lei_n4987.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 36.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8597/projeto_de_lei_n4988.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8597/projeto_de_lei_n4988.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.983,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 28.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8628/projeto_de_lei_n4991.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8628/projeto_de_lei_n4991.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.100,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8629/projeto_de_lei_n4992.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8629/projeto_de_lei_n4992.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8631/projeto_de_lei_n4993.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8631/projeto_de_lei_n4993.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO. VALOR DE R$ 390.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8659/projeto_de_lei_n4994.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8659/projeto_de_lei_n4994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 35.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8660/projeto_de_lei_n4995.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8660/projeto_de_lei_n4995.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.700,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8661/projeto_de_lei_n4996.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8661/projeto_de_lei_n4996.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.000,00 É DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>ALTERA A TABELA 01 DO ARTIGO 22DA LEI 4.389/2022 EM CUMPRIMENTO AOS EFEITOS DA EMENDA CONSTITUCIONAL 120/2022, E MEDIDA PROVISÓRIA 1172/2023 - VENCIMENTOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8679/projeto_de_lei_n5001.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8679/projeto_de_lei_n5001.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei n°. 4.468 de 15 de março de 2023, que aprovou o Calendário de Eventos do Município, para incluir os seguintes eventos: 30° Feira do Livro de Caçapava do Sul; 15° Salão Internacional de Ensino Pesquisa e Extensão da Unipampa - SIEPE; 10° Mostra Cultural Farroupilha da Unipampa e Encontro da Rede de Unidades de Conservação do RS.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8681/projeto_de_lei_n5002.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8681/projeto_de_lei_n5002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 14.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8684/projeto_de_lei_n5003.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8684/projeto_de_lei_n5003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 315.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8685/projeto_de_lei_n5004.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8685/projeto_de_lei_n5004.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 57 do Capítulo l da Lei n°3670, de 29 de dezembro de 2015 do Regime Jurídico dos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8687/projeto_de_lei_n5006.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8687/projeto_de_lei_n5006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 38.485,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8724/projeto_de_lei_n5007.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8724/projeto_de_lei_n5007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8725/projeto_de_lei_n5008.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8725/projeto_de_lei_n5008.pdf</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8751/projeto_de_lei_n5009.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8751/projeto_de_lei_n5009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 20.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8752/projeto_de_lei_n5010.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8752/projeto_de_lei_n5010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 30.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8753/projeto_de_lei_n5011.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8753/projeto_de_lei_n5011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 202.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8759/projeto_de_lei_n5013.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8759/projeto_de_lei_n5013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 16.140,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8760/projeto_de_lei_n5014.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8760/projeto_de_lei_n5014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 9.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8775/projeto_de_lei_n5016.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8775/projeto_de_lei_n5016.pdf</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8782/projeto_de_lei_n5017.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8782/projeto_de_lei_n5017.pdf</t>
   </si>
   <si>
     <t>Alteram as redações dos §1° e §4° do Art. 19 da Lei Municipal N° 2231/2008, que trata do Regime Próprio de Previdência Social dos Servidores Municipais.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8790/projeto_de_lei_n5019.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8790/projeto_de_lei_n5019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 82.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8791/projeto_de_lei_n5020.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8791/projeto_de_lei_n5020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária emergencial de 01 (um) Operador de Máquinas e dá outras providências.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8792/projeto_de_lei_n5021.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8792/projeto_de_lei_n5021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8793/projeto_de_lei_n5022.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8793/projeto_de_lei_n5022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 90.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8794/projeto_de_lei_n5023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8794/projeto_de_lei_n5023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 543.146,55 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8795/projeto_de_lei_n5024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8795/projeto_de_lei_n5024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 12.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8796/projeto_de_lei_n5025.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8796/projeto_de_lei_n5025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8797/projeto_de_lei_n5026.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8797/projeto_de_lei_n5026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 309.073,17 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8798/projeto_de_lei_n5027.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8798/projeto_de_lei_n5027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 17.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8799/projeto_de_lei_n5028.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8799/projeto_de_lei_n5028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NÓ VALOR DE R$ 20.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8800/projeto_de_lei_n5029.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8800/projeto_de_lei_n5029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 18.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8811/projeto_de_lei_n5030.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8811/projeto_de_lei_n5030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL DO EXERCÍCIO DE 2023 E ALTERA A REDAÇÃO DO ARTIGO 7°, I DA LEI MUNICIPAL N°4.454, DE 29 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8830/projeto_de_lei_n5033.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8830/projeto_de_lei_n5033.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 82.579,10 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8843/projeto_de_lei_n5035.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8843/projeto_de_lei_n5035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 27.334,22 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8844/projeto_de_lei_n5036.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8844/projeto_de_lei_n5036.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executiva Municipal a contratar temporariamente 01 (um) Médico Traumatologista, 01 (um) Médico Pediatra e 01 (um) Médico Psiquiatra, pelo período de 12 (doze) meses, prorrogável por igual período e dá outras providências."</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_n5037.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_n5037.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS, institui Plano de Amortização do Déficit Atuarial e dá outras providências.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8855/projeto_de_lei_n5038.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8855/projeto_de_lei_n5038.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A INSTALAÇÃO E O USO DE EXTENSÃO TEMPORÁRIA DE PASSEIO PÚBLICO, DENOMINADA "PARKLET", NO ÂMBITO DO MUNICIPIO DE CAÇAPAVA DO SUL - RS.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 860.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 327,45 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_n5042.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_n5042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - NO VALOR DE R$ 55.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8899/projeto_de_lei_n5045.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8899/projeto_de_lei_n5045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.600,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8900/projeto_de_lei_n5046.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8900/projeto_de_lei_n5046.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N21.616 DE 15 DE JANEIRO DE 2004 QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CAÇAPAVA DO SUL PARA DISCIPLINAR CONDIÇÕES PARA SANITÁRIOS EM BARES, CAFÉS, RESTAURANTES E CONGÉNERES NO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_n5047.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_n5047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8934/projeto_de_lei_n5049.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8934/projeto_de_lei_n5049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 54.000,00 E DÁ OUTRAS PRQVIDÊNCIAS</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_n5050.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_n5050.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_n5051.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_n5051.pdf</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8938/projeto_de_lei_n5052.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8938/projeto_de_lei_n5052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA. DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8939/projeto_de_lei_n5053.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8939/projeto_de_lei_n5053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 257.600,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_n5054.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_n5054.pdf</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8963/projeto_de_lei_n5055.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8963/projeto_de_lei_n5055.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Histórico Imaterial do Município de Caçapava do Sul "o Clube Recreativo Harmonia" e dá outras providências.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8964/projeto_de_lei_n5056.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8964/projeto_de_lei_n5056.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Histórico Imaterial do Município de Caçapava do Sul "o Tambor de Sopapo" e dá outras providências.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8999/projeto_de_lei_n5057.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8999/projeto_de_lei_n5057.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_n5059.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_n5059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8976/projeto_de_lei_n5060.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8976/projeto_de_lei_n5060.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento no exercício de 2023 de diferença remuneratória aos servidores que especifica para o comprimento dos pisos da enfermagem na extensão do quando disponibilizado pela União ao Município de Caçapava do Sul a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9000/projeto_de_lei_n5063.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9000/projeto_de_lei_n5063.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar por superávit financeiro apurado em conta de disponibilidade do exercício anterior na Fonte de recurso 1759</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9002/projeto_de_lei_n5064.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9002/projeto_de_lei_n5064.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio [material do Município de Caçapava do Sul "o Centro de Tradições Gaúchas Clareira da Mata" e dá outras providências.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9003/projeto_de_lei_n5065.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9003/projeto_de_lei_n5065.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Caçapava do Sul a abrir Crédito Adicional Suplementar por anulação de dotação, no valor de R$ 150.000,00 (cento e cinquenta mil reais), para incremento do orçamento de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_n5066.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_n5066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVA MUNICIPAL A CONTRATAR TEMPORARIAMENTE 01 (UM) ADVOGADO PGM, PELO PERÍODO DE 06 (SEIS) MESES, PRORROGÁVEL POR IGUAL PERÍODO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9012/projeto_de_lei_n5067.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9012/projeto_de_lei_n5067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 27.469,57 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9013/projeto_de_lei_n5068.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9013/projeto_de_lei_n5068.pdf</t>
   </si>
   <si>
     <t>Normatiza reajuste de base de cálculo  dos tributos, define correção de valores  para o exercício de 2024 e dá outras  providências.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9014/projeto_de_lei_n5069.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9014/projeto_de_lei_n5069.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_n5070.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_n5070.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação com encargo de um terreno urbano de propriedade do município, desafetado do uso público, para a empresa JC FORGEARINI e CIA LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9020/projeto_de_lei_n5071.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9020/projeto_de_lei_n5071.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação com encargo de uma fração de terra de propriedade do município, desafetado do uso público, para a empresa Morati Investimentos Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_n5072.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_n5072.pdf</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_n5073.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_n5073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9028/projeto_de_lei_n5074.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9028/projeto_de_lei_n5074.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UM TERRENO AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA FARROUPILHA - lFFar E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9035/projeto_de_lei_n5075.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9035/projeto_de_lei_n5075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 480,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9062/projeto_de_lei_n5078.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9062/projeto_de_lei_n5078.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 152.761,88 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9071/projeto_de_lei_n5080.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9071/projeto_de_lei_n5080.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 76.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_n5083.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_n5083.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.680,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9108/projeto_de_lei_n5084.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9108/projeto_de_lei_n5084.pdf</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_n5085.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_n5085.pdf</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9136/loa_2024_-_todos_arq._juntos.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9136/loa_2024_-_todos_arq._juntos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CAÇAPAVA DO SUL PARA O EXERCICIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9153/projeto_de_lei_n5087.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9153/projeto_de_lei_n5087.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9179/projeto_de_lei_n5089.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9179/projeto_de_lei_n5089.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 4.265.000,00 E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9180/projeto_de_lei_n5090.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9180/projeto_de_lei_n5090.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_lei_n5091.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_lei_n5091.pdf</t>
   </si>
   <si>
     <t>Calendário de Eventos do Município de Caçapava do Sul para: o Ano de 2024. e dá outras providências.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_n5093.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_n5093.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE CAÇAPAVA DO SUL/RS.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>INSTITUI O AGENTE. DE CONTRATAÇÃO, A EQUIPE DE APOIO E A COMISSAO DE CONTRATAÇÃO, NOS TERMOS DA LEI FEDERAL N°14.133/2021 E ATRIBUI GRATIFICAÇÃO.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9192/projeto_de_lei_n5095.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9192/projeto_de_lei_n5095.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 2 0 da Lei n° 4.511, de 14 de junho de 2023, que tratou da contratação, temporária de 01 (um) Psicólogo e dá outras providências.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9193/projeto_de_lei_n5096.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9193/projeto_de_lei_n5096.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 6° da Lei n° 4.219, de 04 de novembro de 2021, que faz a adequação destinada ao fundo de aposentadoria e pensão dos servidores públicos do município de Caçapava do Sul- FAPS.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_n5097.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_n5097.pdf</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9195/projeto_de_lei_n5098.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9195/projeto_de_lei_n5098.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS DOS CUSTOS NORMAL E SUPLEMENTAR EM ATRASO ATÉ OUTUBRO DE 2023, DEVIDAS AO FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAÇAPAVA DO SUL - FAPS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_n5099.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_n5099.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Caçapava do Sul a abrir Crédito Adicional Especial por excesso de arrecadação na Fonte de Recurso 1.711, no valor de R$ 868.395,10 (oitocentos e sessenta e oito mil, trezentos e noventa e cinco reais, dez centavos), para incremento do orçamento de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9254/projeto_de_lei_n5101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9254/projeto_de_lei_n5101.pdf</t>
   </si>
   <si>
     <t>Altera vencimentos das Cotas Únicas Art. 3° da Lei 4611/2023, no art. 1°, item A e nos parágrafos 1°, 2° e 3°.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8178/projeto_de_lei_n4906.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8178/projeto_de_lei_n4906.pdf</t>
   </si>
   <si>
     <t>"Institui homenagem aos servidores públicos municipais, na sua_x000D_
 aposentadoria, em reconhecimento aos serviços prestados à Administração Municipal e Câmara de Vereadores, durante o tempo de exercício das suas funções."</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8320/projeto_de_lei_n4911.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8320/projeto_de_lei_n4911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde e aos Agentes de Combate ás Endemias.</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8295/projeto_de_lei_n__4916.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8295/projeto_de_lei_n__4916.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS E PROVENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS), FUNÇÕES GRATIFICADAS E CARGOS EM COMISSÃO, DA CÂMARA DE VEREADORES DO PODER LEGISLATIVO DE CAÇAPAVA DO SUL —RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8296/projeto_de_lei_n__4917.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8296/projeto_de_lei_n__4917.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AO SUBSÍDIO DOS VEREADORES DO PODER LEGISLATIVO DE CAÇAPAVA DO SUL-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8395/projeto_de_lei_n_4939.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8395/projeto_de_lei_n_4939.pdf</t>
   </si>
   <si>
     <t>"Institui o dia do patrimônio cultural de Caçapava do Sul."</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8394/projeto_de_lei_n_4940.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8394/projeto_de_lei_n_4940.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n° 4.468, de 15 de março de 2023, que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul para o ano de 2023."</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8415/projeto_de_lei_n4946.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8415/projeto_de_lei_n4946.pdf</t>
   </si>
   <si>
     <t>Dispõe' sobre a presença de profissional de segurança nas escolas públicas municipais de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8442/projeto_de_lei_n4952.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8442/projeto_de_lei_n4952.pdf</t>
   </si>
   <si>
     <t>"Acrescenta no anexo da Lei 4468 de 15 de março de 2023, para incluir a 6 0 Semana Acadêmica Integrada da Universidade Federal do Pampa, Campus Caçapava do Sul, no Calendário de Eventos do Município".</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8445/projeto_de_lei_n4956.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8445/projeto_de_lei_n4956.pdf</t>
   </si>
   <si>
     <t>"Acrescentar Eventos no Anexo de Lei Municipal n°4.468, De 15 de março de 2023, que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul para o ano de 2023."</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8462/projeto_de_lei_n4958.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8462/projeto_de_lei_n4958.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão da entrada de animais de estimação pertencentes às pessoas portadoras de transtorno do Espectro Autista (TEA) em Órgãos Públicos e estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8467/projeto_de_lei_n4960.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8467/projeto_de_lei_n4960.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial Territorial Urbano - IPTU, a imóvel de propriedade ou posse de pessoas com Transtorno do Espectro Autista - TEA, ou cujo proprietário ou possuidor tenha dependente ou cônjuge/convivente com o mesmo transtorno.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8475/projeto_de_lei_n4961.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8475/projeto_de_lei_n4961.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso do cordão de girassol como instrumento facultativo auxiliar de orientação para identificação de pessoas com deficiências ocultas no município de Caçapava do Sul-RS."</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8480/projeto_de_lei_n4962.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8480/projeto_de_lei_n4962.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n°4.468, de 15 de março de 2023, para incluir a Festa Junina da Associação do Moradores das Guaritas no Calendário de Eventos do Município de Caçapava do Sul para o ano de 2023.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8485/projeto_de_lei_n4965.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8485/projeto_de_lei_n4965.pdf</t>
   </si>
   <si>
     <t>"Institui as diretrizes para as Práticas Integrativas e Complementares em Saúde no âmbito do Sistema Único de Saúde do Município de Caçapava do Sul-RS."</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do cordão de girassol como instrumento facultativo auxiliar de orientação para identificação de pessoas com deficiências ocultas no Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8617/projeto_de_lei_n4990.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8617/projeto_de_lei_n4990.pdf</t>
   </si>
   <si>
     <t>Institui ações que deverão ser adotadas por estabelecimentos privados, para atender mulheres vítimas de violência e abuso sexual, em suas dependências.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8663/projeto_de_lei_n4998.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8663/projeto_de_lei_n4998.pdf</t>
   </si>
   <si>
     <t>"Institui homenagem aos servidores públicos municipais, na sua aposentadoria, em reconhecimento aos serviços prestados à Administração Municipal e Câmara de Vereadores, durante o tempo de exercício das suas funções."</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8664/projeto_de_lei_n4999.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8664/projeto_de_lei_n4999.pdf</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8678/projeto_de_lei_n5000.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8678/projeto_de_lei_n5000.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da divulgação na imprensa oficial e na internet, da relação completa das Emendas Impositivas executadas pelo Poder Executivo de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8686/projeto_de_lei_n5005.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8686/projeto_de_lei_n5005.pdf</t>
   </si>
   <si>
     <t>Institui, em Caçapava do Sul, a Sessão Solene Crioula, em homenagem ao nosso tradicionalismo.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8758/projeto_de_lei_n5012.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8758/projeto_de_lei_n5012.pdf</t>
   </si>
   <si>
     <t>Concede isenção de cobrança de taxa de esgoto ou de qualquer outra natureza no Bairro Vereador João Manoel de Oliveira (Promorar), enquanto não houver tratamento adequado do esgoto daquela localidade.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8762/projeto_de_lei_n5015.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8762/projeto_de_lei_n5015.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Zulma Gonçalves da Silva, a Via lateral à BR 392 entre o Trevo de Acesso a cidade de Caçapava do Sul e o Posto da Polícia Federal_x000D_
 Rodoviária.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8789/projeto_de_lei_n5018.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8789/projeto_de_lei_n5018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA NO MUNICÍPIO DE CAÇAPAVA DO SUL/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8813/projeto_de_lei_n5031.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8813/projeto_de_lei_n5031.pdf</t>
   </si>
   <si>
     <t>"Denomina-se Eva Pacheco da Silva o módulo esportivo, com prédio e quadra esportiva localizada no Bairro Negrinho do Pastoreio"</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8831/projeto_de_lei_n5032.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8831/projeto_de_lei_n5032.pdf</t>
   </si>
   <si>
     <t>Denomina-se Palácio Alcides José Saldanha o Paço Público Municipal, prédio sede da Prefeitura Municipal de Caçapava do Sul/RS na rua XV de novembro - Bairro Centro.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8833/projeto_de_lei_n5034.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8833/projeto_de_lei_n5034.pdf</t>
   </si>
   <si>
     <t>"Denomina-se Centro Administrativo Dr. Celestino Granato Goulart o prédio localizado na Rua Lucio Jaime n°387."</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8860/projeto_de_lei_n5040.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8860/projeto_de_lei_n5040.pdf</t>
   </si>
   <si>
     <t>Denomina-se de "Centro Administrativo Dr. Celestino Granato Goulart", o Prédio localizado na Rua Lúcio Jaime, n°387, centro, Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8884/projeto_de_lei_n5043.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8884/projeto_de_lei_n5043.pdf</t>
   </si>
   <si>
     <t>Institui como Patrimônio Público Cultural e Religioso o Centro de Umbanda Xangô de Lei.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_n5044.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_n5044.pdf</t>
   </si>
   <si>
     <t>Denomina-se de José Gonçalves Menezes (Pirola) a quadra poliesportiva do Ginásio de Esportes Dr. Ciro Carlos de Meio (Melão).</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_n5048.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_n5048.pdf</t>
   </si>
   <si>
     <t>Reconhece o rodeio campeiro como Patrimônio Cultural, prática esportiva e de relevante importância social e econômica para o Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_n5058.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_n5058.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Antônio Pedro Dorneles de Souza (Pedro Sertanejo) o Prédio do Clube Vivência Melhor Idade.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8983/projeto_de_lei_n5061.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8983/projeto_de_lei_n5061.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Doceira no Município de Caçapava  do Sul, que será comemorado anualmente em 04 de  outubro.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8989/projeto_de_lei_n5062.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8989/projeto_de_lei_n5062.pdf</t>
   </si>
   <si>
     <t>Institui no município de Caçapava do Sul a "Semana Municipal de Atenção ao Idoso".</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_lei_n5076.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_lei_n5076.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Claudia Maria Dourado Trindade a quadra poliesportiva da EMEF Patricio Dias Ferreira.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9061/projeto_de_lei_n5077.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9061/projeto_de_lei_n5077.pdf</t>
   </si>
   <si>
     <t>Recomenda carga horária mínima de 03 (três) horas-aula semanais de educação física nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_n5079.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_n5079.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município, o 1° Encontro de Duas Rodas (motos e bicicletas) de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, MARQUINHO VIVIAN, PATRICIA CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_n5081.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_n5081.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de informação e proteção às mulheres na gravidez, parto, abortamento e puerpério no Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9104/projeto_de_lei_n5082.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9104/projeto_de_lei_n5082.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município, o evento Ação de Graças Caçapava é de Jesus, Cavalgada Coração Gaúcho.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_n5088.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_n5088.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município o "3° Encontro de Automóveis e Motos Antigos de Caçapava do Sul/RS".</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9248/projeto_de_lei_n5100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9248/projeto_de_lei_n5100.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural de natureza imaterial do Município de Caçapava do Sul, a Chama Crioula.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8590/projeto_de_resolucao_n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8590/projeto_de_resolucao_n60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pagamento e prestação de contas de diárias a Vereadores e Servidores da Câmara Municipal de Caçapava do Sul, e revoga as Resoluções no 36/2017, 4312019 e 47/2020.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8591/projeto_de_resolucao_n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8591/projeto_de_resolucao_n61.pdf</t>
   </si>
   <si>
     <t>Regulamenta o emprego de veículo particular nos serviços externos do Poder Legislativo do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8688/projeto_de_resolucao_n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8688/projeto_de_resolucao_n62.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n°029, de 2016.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_resolucao_n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_resolucao_n63.pdf</t>
   </si>
   <si>
     <t>"Institui o Diploma Antonino Mota Martins homenagem aos servidores públicos municipais, na sua aposentadoria, em reconhecimento aos serviços prestados à Administração Municipal e Câmara de Vereadores, durante o tempo de exercício das suas funções."</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8853/projeto_de_resolucao_n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8853/projeto_de_resolucao_n64.pdf</t>
   </si>
   <si>
     <t>Institui o Diploma Antonino Mota Martins, como homenagem aos servidores públicos municipais, na sua aposentadoria, em reconhecimento aos serviços prestados à Administração Municipal e Câmara de Vereadores, durante o tempo de exercício das suas funções.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9256/projeto_de_resolucao_n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9256/projeto_de_resolucao_n65.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei n° 14.133, de 1° de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, LUIS FERNANDO TORRES, MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9069/relatorio_n1.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9069/relatorio_n1.pdf</t>
   </si>
   <si>
     <t>Relatório Prévio.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>6REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8176/req_n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8176/req_n01.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora_x000D_
 Odete Fontoura Machado".</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8202/req_n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8202/req_n02.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Vergilina Teodora de Castro Cavalheiro".</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8203/req_n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8203/req_n03.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Delson Rodrigues Alves."</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8204/req_n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8204/req_n04.pdf</t>
   </si>
   <si>
     <t>"Requer da Mesa Diretora, a liberação de viagem, à cidade de Brasília/DF, acompanhado da assessoria de imprensa."</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8205/req_n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8205/req_n05.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Zila Luiz Luz."</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8226/req_06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8226/req_06.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de Profundo Pesar aos familiares da senhora Favorina Ferreira de Carvalho.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8247/req_07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8247/req_07.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de Profundo Pesar aos familiares do senhor Siro de Freitas Osório.</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8227/req_08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8227/req_08.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de Profundo Pesar aos familiares do Senhor Juvencio da Rosa.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8228/req_09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8228/req_09.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Senhor Alyson Santos Xavier.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8229/req_10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8229/req_10.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Maria Eni Corrêa Leão.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8230/req_11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8230/req_11.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Emma Clementina Bronzatto Donatto.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8231/req_12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8231/req_12.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Senhor Gilberto Martins Rodrigues.</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8232/req_13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8232/req_13.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares e amigos de Lauro Jose Branco de Vargas (LAURO DOS QUERO QUERO).</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8233/req_14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8233/req_14.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Senhor Davi Chagas Campos.</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8234/req_15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8234/req_15.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Terezinha Beatriz Tolfo Pessoa.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8280/req._16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8280/req._16.pdf</t>
   </si>
   <si>
     <t>Requer o envio de votos de profundo pesar aos familiares e amigos de Alceli de Oliveira Carvalho (Labareda)</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8281/req._17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8281/req._17.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de Profundo Pesar aos familiares do senhor Realdo Dalmaso</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8282/req._18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8282/req._18.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de Profundo Pesar aos familiares da senhora Celeste Teixeira Marques.</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8283/req._19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8283/req._19.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo Pesar aos Familiares de ELISETE TERESINHA MARTINS GARRA.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8284/req._20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8284/req._20.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Gilberto de Oliveira Huerta.</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8301/req._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8301/req._n21.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Sérgio Dias de Macedo.."</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8302/req._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8302/req._n22.pdf</t>
   </si>
   <si>
     <t>Requer o envio de votos  de profundo pesar aos familiares e amigos de lolete VaIli Trindade.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8308/req._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8308/req._n23.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Augusto de Jesus Valmarath Aires."</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8309/req._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8309/req._n24.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Leda Santini Paim.</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8330/req._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8330/req._n25.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Lucia Marques Madrid."</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares de José Luiz Nobre.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8363/req._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8363/req._n27.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Tereza Mendes Lopes.</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8370/req._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8370/req._n28.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Jose Alcides dos Santos.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8375/req._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8375/req._n29.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Orelia Lopes Fonseca".</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8376/req._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8376/req._n30.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de Jorge Valdinei Osorio Freitas.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8377/req._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8377/req._n31.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de João Manoel Moreira Pereira".</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8381/req._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8381/req._n32.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Marcolina de Jesús Lopes Alves (Cula)</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8405/req._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8405/req._n33.pdf</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8406/req._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8406/req._n34.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Celestina Fagundes De Camargo ."</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8407/req._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8407/req._n35.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de profundo Pesar aos Familiares de "MARIA NAIR COELHO CARVALHO."</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8420/req._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8420/req._n36.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Maria Solange Bitencourt Marques.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8430/req._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8430/req._n37.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Rafael Ribeiro Corrêa."</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8436/req._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8436/req._n38.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Florisvaldo Ferreira dias."</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8458/req._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8458/req._n39.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Pedro de Jesus Siqueira Brito (Jesus)"</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8460/req._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8460/req._n40.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Maria Alzira da Silva Xavier.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8470/req._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8470/req._n41.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares do senhor José Antônio Rodrigues."</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8479/req._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8479/req._n42.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Suzi Geralda Fernandes Biacchi."</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8487/req._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8487/req._n43.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Eline Bonoto Teixeira</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8488/req._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8488/req._n44.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Elba Melo Brands.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8547/req._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8547/req._n45.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Gladis Meio Macedo".</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8548/req._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8548/req._n46.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Dalvo Rosa Nunes."</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8530/req._n47-2.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8530/req._n47-2.pdf</t>
   </si>
   <si>
     <t>"Requer deliberação para realização de Sessão Ordinária Itinerante na localidade de Minas do Camaquã".</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8531/req._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8531/req._n48.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Dolita da Silva Rodrigues</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8539/req._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8539/req._n49.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Ailton Ribeiro Marques."</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8542/req._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8542/req._n50.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de José Valdemar da Silva.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8543/req._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8543/req._n51.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares de Ana Clara Lopes Severo".</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Notoli Alves Soares.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8554/req._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8554/req._n53.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Elizandra dos Santos Luiz."</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8555/req._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8555/req._n54.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Paulo Matheus Rodrigues dos Santos."</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>MIRELLA BIACCHI, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8557/req._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8557/req._n55.pdf</t>
   </si>
   <si>
     <t>Requerem o envio de votos de profundo pesar aos Familiares de LUCIA DAGMAR BAIRROS VARELLA (DAG).</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Maria leda da Silva Paz."</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8565/req._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8565/req._n57.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares de Gustavo Argenta Lopes".</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8568/req._n58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8568/req._n58.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor Nilo Luís Evangelista Vieira".</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8584/req._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8584/req._n59.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor Evandro Rodrigues Dias".</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8592/req._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8592/req._n60.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Antônio Claudio Felix Cavalheiro."</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8596/req._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8596/req._n61.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhora Alauri de Freitas Carneiro".</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8599/req._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8599/req._n62.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor João Francisco Marques Faria".</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8602/req._n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8602/req._n63.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos de Professor José de Oliveira Machado."</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8600/req._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8600/req._n64.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Izolete Oliveira Lopes.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8601/req._n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8601/req._n65.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo pesar aos familiares da senhora Carmen Alves dos Santos de Medeiros".</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8603/req._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8603/req._n66.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo pesar aos familiares da senhora Carmen Daura de Figueiredo Rodrigues Lopes".</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8604/req._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8604/req._n67.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Ozimar Veloso Pedroso</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8610/req._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8610/req._n68.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares do senhor Eloi Dorneles".</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8611/req._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8611/req._n69.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. João Fernandes Tolfo (Tando)</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8619/req._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8619/req._n70.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Milton Oliveira da Rosa.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8620/req._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8620/req._n71.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Artidor da Silva Fagundes.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8627/req._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8627/req._n72.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Anilton Biagini Teixeira".</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8633/req._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8633/req._n73.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo pesar aos familiares da senhora Maria Rodrigues de Macedo Lopes."</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8642/req._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8642/req._n74.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo pesar aos familiares da senhora Isaura Soares Machado Biaggi."</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8671/req._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8671/req._n75.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Dacilda Dutra de Vargas.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8672/req._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8672/req._n76.pdf</t>
   </si>
   <si>
     <t>Requer, ao Presidente do Poder Legislativo Municipal, que a próxima sessão plenárianitinerante seja realizada na localidade da Coxilhande São José - interior do município</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8680/req._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8680/req._n77.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Otavio Lisboa dos Santos</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8682/req._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8682/req._n78.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Dejalmira Alves de Oliveira.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de João Ronaldo Perdomo Paz.</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8691/req._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8691/req._n80.pdf</t>
   </si>
   <si>
     <t>"Requer da Presidência da Câmara de Vereadores, a execução da indicação deste vereador n° 124/2023".</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8692/req._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8692/req._n81.pdf</t>
   </si>
   <si>
     <t>Requer da Presidência do Poder Legislativo Municipal, que seja estendida a sessão itinerante plenária a todas as localidades do interior do município e bairros da cidade.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8693/req._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8693/req._n82.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares de João Celso Talarico Peixoto.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8694/req._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8694/req._n83.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Viterlio Vieira Valcarenghi. "</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8707/req._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8707/req._n84.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de voto de profundo pesar aos familiares do senhor Juarez Franco Dias."</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8708/req._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8708/req._n85.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Maria da Conceição Deick Lopes.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8709/req._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8709/req._n86.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos do senhor Jose Carlos Teixeira de Oliveira Capitão Reformado da Brigada Militar.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8735/req._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8735/req._n87.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor Carlos Paraguassu Leão Dias".</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8737/req._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8737/req._n88.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Geovane Machado de Sousa.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8738/req._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8738/req._n89.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares de Enir Domingos Casanova.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8742/req._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8742/req._n90.pdf</t>
   </si>
   <si>
     <t>"Requer, ao Poder Legislativo Municipal, que seja elaborada a compilação e devida atualização da Lei Organica Municipal, incluindo as emendas em seu texto principal, tanto na forma impressa (livros) como no site do legislativo, visto que a ultima atualização da mesma nos formatos aqui expressos, se deu no ano de 2011. Em sendo atendido o presente, que seja encaminhado um exemplar a cada gabinete dos vereadore(a)s desta colenda casa"</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8746/req._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8746/req._n91.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, que seja cumprida na íntegra a Lei Municipal N°3910 de 13 de Novembro de 2017, que trata sobre a Divulgação da listagem de medicamentos e em falta na rede municipal de saúde do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8754/req._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8754/req._n92.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Maria de Fatima Seixas da Silva.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8755/req._n93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8755/req._n93.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Romeu Ragagnin Filho."</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8761/req._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8761/req._n94.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Salete da Costa".</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8766/req._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8766/req._n95.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares de Brasiliano Ribas da Rosa.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8776/req._n96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8776/req._n96.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Idalicia Silva dos Santos.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8783/req._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8783/req._n97.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Mari Silvia Fernandes Garcia (Cica).</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8802/req.__n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8802/req.__n98.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Alfredo Marques Silveira</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8805/req._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8805/req._n99.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora, a liberação de viagem, à cidade de Brasília/DF, em regime de urgência, acompanhado da assessoria de imprensa.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8821/req._n100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8821/req._n100.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Eli Rafael Nabaes Ferreira</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8824/req._n101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8824/req._n101.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Vasco Machado Bitencourt.</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8820/req._n102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8820/req._n102.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Lilian Kelling Rosa.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8827/req._n103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8827/req._n103.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo Municipal, que seja realizada AUDIÊNCIA PÚBLICA sobre as vagas de estacionamento no centro da Cidade, sobre a _x000D_
 necessidade ou não de estacionamento pago, e demais opções, visto a complexidade da temática.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8832/req._n104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8832/req._n104.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Zeique Suzana Pazinato.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8836/req._n105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8836/req._n105.pdf</t>
   </si>
   <si>
     <t>"Requer, do Presidente do Poder Legislativo Municipal, a realização de audiência pública para tratar sobre o impasse entre as prefeituras de Caçapava do Sul e Cachoeira do Sul, no que se refere ao transporte dos alunos da escola municipal Augusto Vitor Costa."</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Marcio Dias Lemos."</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8854/req._n107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8854/req._n107.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Edi Vilges de Oliveira."</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8863/req._n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8863/req._n108.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Rosa Maria Veber Dias</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora do Poder Legislativo, que realize Audiência Pública sobre a instalação e o uso de extensão temporária de passeio público (Parklets).</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8877/req._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8877/req._n110.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de José Carlos Madrid Pereira.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8878/req._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8878/req._n111.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de Jurema Munhos Pereira.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8879/req._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8879/req._n112.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de José Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8886/req._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8886/req._n113.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Francisco Aldo Machado de Freitas.</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8889/req._n114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8889/req._n114.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Sidnei Jayme Dorneles."</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8895/req._n115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8895/req._n115.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Tertuliana Sitó Martins (Mimosa)".</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8897/req._n116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8897/req._n116.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Herminio Dutra Carvalho".</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8898/req._n117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8898/req._n117.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Edi Jesus Machado de Oliveira".</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8903/req._n118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8903/req._n118.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Jair de Vargas Moreira."</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8904/req._n119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8904/req._n119.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Ludenir Lima Pereira".</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8918/req._n120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8918/req._n120.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Justina Teresa Tolfo Tondo".</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8919/req._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8919/req._n121.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Sr. Carlos Cassel".</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8930/req._n122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8930/req._n122.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Sônia Regina dos Santos Rodrigues".</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8931/req._n123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8931/req._n123.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Maria Aparecida Cheuiche Oberto".</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8932/req._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8932/req._n124.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor Jaime Luiz Haag".</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8940/req._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8940/req._n125.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares de Ravy Madeira Leão Bitencourt".</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8941/req._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8941/req._n126.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares da senhora Maria Édila Danzmann Chaves".</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Artur Pires".</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8966/req._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8966/req._n128.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Eraldo Venturini de Freitas.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8968/req._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8968/req._n129.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Sidclay Walmarath Machado.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8984/req._n130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8984/req._n130.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Valerio Feiteiro de Araujo.</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8988/req._n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8988/req._n131.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Heloisa Dias Haag.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8992/req._n132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8992/req._n132.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Maria Zenaide Fernandes Penha".</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8995/req._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8995/req._n133.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Helena Luiz dos Santos."</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8996/req._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8996/req._n134.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Leila Catarina Paz do Santos."</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9001/req._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9001/req._n135.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Nelza Tolfo.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9023/req._n136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9023/req._n136.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Carla Marlisa da Rosa Mendes".</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9024/req._n137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9024/req._n137.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Paulo Veroni Silveira da Rosa."</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9046/req._n138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9046/req._n138.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares de Thaliá Silva de Souza</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9047/req._n139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9047/req._n139.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Marluz de Lima Teixeira</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9045/req._n140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9045/req._n140.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Nilson Antônio Marques da Silva.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9048/req._n141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9048/req._n141.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Nara Jaqueline do Prado Ferreira.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9068/req._n142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9068/req._n142.pdf</t>
   </si>
   <si>
     <t>"Requer envio Voto de Profundo Pesar aos familiares de Almezinda da Rosa Freitas".</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9070/req._n143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9070/req._n143.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Elisvalda Santos dos Santos.</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9083/req._n144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9083/req._n144.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Paulo Juarez Oliveira Marques.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9111/req._n145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9111/req._n145.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Jackson Bitencourt Moreira.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9114/req._n146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9114/req._n146.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Tomaz Ubirajara Jaime Fernandes (Negrinho)".</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9150/req._n147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9150/req._n147.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de Dirceu Nelson Neis.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9159/req._n148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9159/req._n148.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo Municipal, que encaminhe ao Estado do Rio Grande do Sul, solicitação oficial para a pavimentação da RS 625, da BR 153 até as Minas do Camaquã, engajando na campanha ASFALTO JÁ - RS 625, idealizada por este vereador.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9181/req._n149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9181/req._n149.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares de Paulo Tadeu Silva da Rosa (Quilimere)".</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9183/req._n150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9183/req._n150.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Hamilton Luis Veber Comin (Gringo Fritz).</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9196/req._n151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9196/req._n151.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Adão Jaymes Gonçalves Dias".</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9237/req._n152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9237/req._n152.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Cacilda Leocadia da Luz.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9239/req._n153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9239/req._n153.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Jorge Carlos Marques Corrêa".</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9240/req._n154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9240/req._n154.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora lone Regina Oliveira Chaves".</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8598/emenda_substitutiva_n01_ao_projeto_de_lei_n4980.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8598/emenda_substitutiva_n01_ao_projeto_de_lei_n4980.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n°01, ao Projeto de Lei n°4980/2023.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9089/emenda_substituitiva_n1_ao_projeto_de_lei_n5071.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9089/emenda_substituitiva_n1_ao_projeto_de_lei_n5071.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA N°1 , AO PROJETO DE LEI N°5.071, DE 2023.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9253/emenda_substitutiva_n01_ao_projeto_de_lei_n5.038_de_2023.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9253/emenda_substitutiva_n01_ao_projeto_de_lei_n5.038_de_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA N°01, AO PROJETO DE LEI N°5.038, DE 2023</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9257/emenda_susbtitutiva_n01_ao_projeto_de_lei_n5094.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9257/emenda_susbtitutiva_n01_ao_projeto_de_lei_n5094.pdf</t>
   </si>
   <si>
     <t>EMENDA SUSBTITUTIVA N°01 AO PROJETO DE LEI N°5094.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_substitutiva_n01_ao_projeto_de_lei_n5098.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_substitutiva_n01_ao_projeto_de_lei_n5098.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA N- 0-1- , AO PROJETO DE LEI N° 5.098, DE 2023.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9472/emenda_substitutiva_n01_ao_projeto_de_lei_n5098-2.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9472/emenda_substitutiva_n01_ao_projeto_de_lei_n5098-2.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n°01 ao Projeto de Lei n°5098-2</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9213/emendas_bancadas_boca.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9213/emendas_bancadas_boca.pdf</t>
   </si>
   <si>
     <t>EMENDAS BANCADA LUIS FERNANDO 29 A 34.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9214/emendas_individuais_boca_28_a_35_000026.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9214/emendas_individuais_boca_28_a_35_000026.pdf</t>
   </si>
   <si>
     <t>EMENDAS INDIVIDUAIS BOCA 28 A 35.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9215/emenda_imp_bancada_mdb_lelo_000055.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9215/emenda_imp_bancada_mdb_lelo_000055.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA LELO 73 A 95.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9216/emendas_individuais_lelo_36_a_41_000027.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9216/emendas_individuais_lelo_36_a_41_000027.pdf</t>
   </si>
   <si>
     <t>EMENDAS INDIVIDUAIS LELO 36 A 41.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9217/emenda_impositiva_individual_caio_64_a_74_e_84_000047.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9217/emenda_impositiva_individual_caio_64_a_74_e_84_000047.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS CAIO 64 A 74 E 84.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9218/emenda_impositiva_bancada_pdt_caio_35_a_39_e_123_a_132_000046.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9218/emenda_impositiva_bancada_pdt_caio_35_a_39_e_123_a_132_000046.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS DE BANCADA CAIO 35 A 39 e 123 a 132.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9219/emendas_imp._individuais_jussarete_de_1_a_10_000013.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9219/emendas_imp._individuais_jussarete_de_1_a_10_000013.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMP. INDIVIDUAIS JUSSARETE DE 1 A 10.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9220/emendas_bancada_jussarete_000016.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9220/emendas_bancada_jussarete_000016.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMP. BANCADA JUSSARETE DE 1 A 10.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9221/emenda_imp_bancada_pl__patricia__000061.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9221/emenda_imp_bancada_pl__patricia__000061.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA PATRICIA 64 A 72 e 65 e 70 retiradas.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9222/emenda_individual_patricia_53_a_63__000062.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9222/emenda_individual_patricia_53_a_63__000062.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS IND PATRICIA 53 A 63.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9223/emendas_impositivas_bancada_mariano_96_a_104_000041.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9223/emendas_impositivas_bancada_mariano_96_a_104_000041.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA MARIANO 96 A 104.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9224/emendas_impositivas_ind_mariano_75_a_83_rotated.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9224/emendas_impositivas_ind_mariano_75_a_83_rotated.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS IND MARIANO 75 A 83.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9225/emendas_impositivas_bancada_marco_117_a_122_000043.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9225/emendas_impositivas_bancada_marco_117_a_122_000043.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA MARCO 117 A 122.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9226/emendas_impositivas_ind_marco_46_a_52_000039.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9226/emendas_impositivas_ind_marco_46_a_52_000039.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS MARCO 46 A 52.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9227/emendas_impositivas_individuais_silvio_42_a_45__000031.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9227/emendas_impositivas_individuais_silvio_42_a_45__000031.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS SILVIO 42 A 45.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9228/emendas_impositivas_de_bancada_silvio_do_40_ate_o_59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9228/emendas_impositivas_de_bancada_silvio_do_40_ate_o_59.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS DE BANCADA SILVIO DO 40 ATÉ O 59.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9229/emendas_individuais_zilmar_000017.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9229/emendas_individuais_zilmar_000017.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS ZILMAR DO 11 ATÉ O 17.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9230/emendas_banc_zilmar.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9230/emendas_banc_zilmar.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA ZILMAR 105 A 116 e 107 retirada.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9231/emendas_individuais__paulo_000021.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9231/emendas_individuais__paulo_000021.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS PAULO 21 A 27.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9232/emendas_impositivas_bancada_paulo_60_a_63_000032.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9232/emendas_impositivas_bancada_paulo_60_a_63_000032.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA PAULO 60 A 63.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9233/emendas_imp._de_bancada_pdt_mirella.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9233/emendas_imp._de_bancada_pdt_mirella.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS BANCADA MIRELLA 11 A 28.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9234/emendas_individuais_mirella_000018.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9234/emendas_individuais_mirella_000018.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS INDIVIDUAIS MIRELLA 18 A 20.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12571,67 +12571,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9259/emend_aditiva_n01_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9260/emend_aditiva_n02_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9261/emend_aditiva_n03_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9210/emenda_aditiva_ao_n04_projeto_de_lei_n5091.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9251/emenda_aditiva_ao_n01_projeto_de_lei_n5038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8925/emenda_redacional_n1_ao_pl_5031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_supressiva_n01_ao_projeto_de_lei_n4887_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_supressiva_n01_ao_projeto_de_lei_n4894_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8107/emenda_supressiva_n01_ao_projeto_de_lei_n4895_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8849/emenda_supressiva_ao_projeto_de_lei_n5032_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9252/emenda_supressiva_n01__ao_projeto_de_lei_n_5.038_de_2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8108/ind_n01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8109/ind_n02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8110/ind_n03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8111/ind_n04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8112/ind_n05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8113/ind_n06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8114/ind_n07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8115/ind_n08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8116/ind_n09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8117/ind_n10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8118/ind_n11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8119/ind_n12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8120/ind_n13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8121/ind_n14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8122/ind_n15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8123/ind_n16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8124/ind_n17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8125/ind_n18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8126/ind_n19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8127/ind_n21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8128/ind_n22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8129/ind_n23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8130/ind_n24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8131/ind_n25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8132/ind_n26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8133/ind_n27.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8134/ind_n28.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8135/ind_n29.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8136/ind_n30.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8137/ind_n31.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8138/ind_n32.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8139/ind_n33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8140/ind_n34.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8141/ind_n35.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8142/ind_n36.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8143/ind_n37.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8144/ind_n38.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8145/ind_n39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8146/ind_n40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8147/ind_n41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8148/ind_n42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8149/ind_n43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8150/ind_n44.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8181/ind_n45.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8182/ind_n46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8207/ind_n47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8208/ind_n48.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8209/indic_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8210/indic_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8211/indic_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8213/indic_53.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8214/indic_54.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8215/indic_55.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8216/indic_56.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8217/indic_57.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8218/indic_58.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8219/indic_59.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8220/indic_60.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8221/indic_61.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8222/indic_62.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8223/indic_63.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8224/indic_64.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8225/indic_65.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8286/indic._66.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8287/indic._67.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8288/indic._68.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8316/indic._n69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8317/indic._n70.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8318/indic._n71.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8319/indic._n72.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8326/indic._n73.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8327/indic._n74.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8328/indic._n75.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8366/indic._n76.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8367/indic._n77.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8368/indic._n78.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8369/indic._n79.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8373/indic._n80.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8374/indic._n81.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8382/indic._n82.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8383/indic._n83.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8391/indic._n84.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8400/indic._n85.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8401/indic._n86.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8402/indic._n87.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8403/indic._n88.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8404/indic._n89.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8416/indic._n90.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8417/indic._n91.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8418/indic._n92.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8428/indic._n93.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8429/indic._n94.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8446/indic._n95.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8448/indic._n97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8449/indic._n98.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8450/indic._n99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8452/indic._n100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8453/indic._n101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8469/indic._n103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8515/indic._n106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8516/indic._n107.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8517/indic.__n108.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8545/indic._n109.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8535/indic._n110.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8536/indic._n111.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8537/indic._n112.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8549/indic._n113.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8550/indic._n114.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8551/indic._n115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8559/indic._n116.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8560/indic._n117.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8561/indic._n118.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8562/indic._n119.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8564/indic._n120.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8566/indic._n121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8567/indic._n122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8574/indic._n123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8579/indic._n124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8581/indic._n125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8582/indic._n126.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8618/indic._n127.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8632/indic._n128.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8639/indic._n129.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8640/indic._n130.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8641/indic._n131.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8655/indic._n133.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8657/indic._n134.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8656/indic._n135.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8665/indic._n136.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8666/indic._n137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8667/indic._n138.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8668/indic._n139.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8669/indic._n140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8670/indic._n141.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8689/indic._n142.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8690/indic._n143.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8704/indic._n144.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8705/indic._n145.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8706/indic._n146.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8710/indic._n147.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8711/indic._n148.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8712/indic._n149.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8713/indic._n150.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8714/indic._n151.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8716/indic._n152.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8718/indic._n153.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8720/indic._n154.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8715/indic._n155.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8717/indic._n156.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8719/indic._n157.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8727/indic._n158.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8728/indic._n159.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8729/indic._n160.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8731/indic._n161.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8732/indic._n162.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8734/indic._n163.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8736/indic._n164.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8739/indic._n165.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8740/indic._n166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8784/indic._n167.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8804/indic._n168.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8814/indic._n169.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8825/indic._n170.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8828/indic._n171.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8829/indic._n172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8834/indic._n173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8839/indic._n174.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8841/indic._n175.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8840/indic._n176.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8851/indic._n177.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8868/indic._n178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8869/indic._n179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8870/indic._n180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8888/indic._n181.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8893/indic._n182.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8894/indic._n183.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8907/indic._n184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8920/indic._n185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8922/indic._n186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8948/indic._n187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8965/indic._n188.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8977/indic._n189.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8985/indic._n190.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8998/indic._n191.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9004/indic._n192.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9005/indic._n193.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9010/indic._n194.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9011/indic._n195.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9016/indic._n196.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9029/indic._n197.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9037/indic._n198.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9038/indic._n199.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9039/indic._n200.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9049/indic._n201.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9084/indic._n202.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9085/indic._n203.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9129/indic._n204.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9128/indic._n205.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9160/indic._n206.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9197/indic._n207.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9198/indic._n208.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9202/indic._n209.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8183/mocao_n01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8269/moc._02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8270/moc._03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8291/moc._04.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8292/moc._05.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8384/moc._n06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8385/moc._n07.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8387/moc._n08.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8388/moc._n09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8419/moc._n10.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8422/moc._n11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8431/moc._n12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8451/moc._n13.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8454/moc._n14.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8477/moc._n15.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8478/moc._n16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8489/moc._n17.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8546/moc._n18.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8529/moc._n19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8544/moc._n20.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8552/moc._21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8569/moc._n22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8576/moc._n24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8577/moc._n25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8634/moc._n26.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8676/moc._n27.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8695/moc._n28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8696/moc._n29.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8700/moc._n30.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8702/moc._n31.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8721/moc._n32.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8730/moc._n33.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8733/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8771/moc._n35.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8777/moc._n36.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8823/moc._n37.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8857/moc._n38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8858/moc._n39.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8881/moc._n40.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8880/moc._n41.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8882/moc._n42.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8883/moc._n43.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8906/moc._n44.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8914/moc._n45.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8917/moc._n46.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8921/moc._n47.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8923/moc._n48.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8947/moc._n49.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8951/moc._n50.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8957/moc._n51.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8982/moc._n52.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9006/moc._n53.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9007/moc._n54.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9015/moc._n55.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9021/moc._n56.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9022/moc._n57.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9031/moc._n58.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9059/moc._n59.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9106/moc._n60.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9110/moc._n61.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9116/moc._n62.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9117/moc._n63.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9124/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9123/moc._n65.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9125/moc._n66.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9126/moc._n67.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9134/moc._n68.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9135/moc._n69.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9137/moc._n70.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9139/moc._n71.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9155/moc._n72.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9158/moc._n73.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9170/moc._n74.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9173/moc._n75.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9174/moc._n76.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9175/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9182/moc._n78.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9188/moc._n79.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9212/moc._n81.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9238/moc._n82.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9243/moc._n83.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9244/moc._n84.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9247/moc._n85.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9245/moc._n86.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9246/moc._n87.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9250/moc._n88.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9255/moc._n89.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8184/pedido_de_inf_n01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8267/pedid._info._02.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8268/pedid._info._03.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8289/pedid._info._04.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8290/pedid._info._05.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8329/pedid._info._n06.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8347/pedid._info._n_07.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8348/pedid._info._n_08.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8349/pedid._info._n_09.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8364/pedid._info._n10.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8365/pedid._info._n11.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8378/pedid._info._n12.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8379/pedid._info._n13.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8380/pedid._info._n14.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8392/pedid._info._n15.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8455/pedid._info._n16.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8456/pedid._info._n17.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8473/pedid._info._n18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8474/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8490/pedid._info._n20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8520/pedid._info._n21.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8526/pedid._info._n22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8540/pedid._info._n23.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8541/pedid._info._n24.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8583/pedid._info._n25.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8608/pedid._info._n26.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8609/pedid._info._n27.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8613/pedid._info._n28.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8614/pedid._info._n29.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8615/pedid._info._n30.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8630/pedid._info._n31.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8637/pedid._info._n32.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8749/pedid._info._n33.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8748/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8818/pedid._info._n35.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8819/pedid._info._n36.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8865/pedid._info._n37.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8892/pedid._info._n38.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8955/pedid._info._n39.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8956/pedid._info._n40.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8980/pedid._info._n41.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9063/pedid._info._n42.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9064/pedid._info._n43.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9088/pedid._info._n44.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9149/pedid._info._n45.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9164/pedid._info._n46.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8151/pedido_de_prov_n01.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8152/pedido_de_prov_n02.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8153/pedido_de_prov_n03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8154/pedido_de_prov_n04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8155/pedido_de_prov_n05.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8156/pedido_de_prov_n06.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8157/pedido_de_prov_n07.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8158/pedido_de_prov_n08.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8159/pedido_de_prov_n09.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8160/pedido_de_prov_n10.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8161/pedido_de_prov_n11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8162/pedido_de_prov_n12.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8163/pedido_de_prov_n13.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8164/pedido_de_prov_n14.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8165/pedido_de_prov_n15.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8166/pedido_de_prov_n16.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8167/pedido_de_prov_n17.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8168/pedido_de_prov_n18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8169/pedido_de_prov_n19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8170/pedido_de_prov_n20.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8171/pedido_de_prov_n21.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8172/pedido_de_prov_n22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8173/pedido_de_prov_n23.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8174/pedido_de_prov_n24.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8175/pedido_de_prov_n25.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8185/pedido_de_prov_n26.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8186/pedido_de_prov_n27.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8187/pedido_de_prov_n28.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8188/pedido_de_prov_n29.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8189/pedido_de_prov_n30.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8190/pedido_de_prov_n31.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8191/pedido_de_prov_n32.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8192/pedido_de_prov_n33.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8193/pedido_de_prov_n34.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8194/pedido_de_prov_n35.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8195/pedido_de_prov_n36.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8196/pedido_de_prov_n37.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8197/pedido_de_prov_n38.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8198/pedido_de_prov_n39.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8199/pedido_de_prov_n40.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8200/pedido_de_prov_n41.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8206/pedido_de_prov_n42.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8201/pedido_de_prov_n43.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8235/ped._prov._44.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8236/ped._prov._45.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8237/ped._prov._46.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8238/ped._prov_47.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8239/ped._prov_48.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8240/ped._prov_49.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8242/ped._prov_51.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8243/ped._prov_52.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8244/pedid._prov._53.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8245/pedid._prov._54.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8246/pedid._prov._55.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8248/pedid._prov._56.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8249/pedid._prov._57.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8250/pedid._prov._58.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8251/pedid._prov._59.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8252/pedid._prov._60.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8253/pedid._prov._61.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8254/pedid._prov._63.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8255/pedid._prov._64.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8256/pedid._prov._65.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8257/pedid._prov._66.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8258/pedid._prov._67.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8259/pedid._prov._68.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8260/pedid._prov._69.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8261/pedid._prov._70.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8263/pedid._prov._72.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8264/pedid._prov._73.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8265/pedid._prov_74.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8266/pedid._prov._75.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8271/pedid._prov._76.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8272/pedid._prov._77.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8274/pedid._prov._79.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8275/pedid._prov._80.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8276/pedid._prov._81.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8277/pedid._prov._82.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8278/pedid._prov._83.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8279/pedid._prov._84.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8303/pedid._prov._n85.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8304/pedid._prov._n86.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8310/pedid._prov._n87.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8312/pedid._prov._n89.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8313/pedid._prov._n90.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8314/pedid._prov._n91.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8315/pedid._prov._n92.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8333/pedid._prov._n94.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8334/pedid._prov._n95.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8335/pedid._prov._n96.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8336/pedid._prov._n97.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8337/pedid._prov._n98.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8338/pedid._prov._n99.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8339/pedid._prov._100.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8341/pedid._prov._102.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8342/pedid._prov._n_103.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8343/pedid._prov._n_104.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8344/pedid._prov_n_105.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8345/pedid._prov._n_106.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8346/pedid._prov._n_107.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8386/pedid._prov._n108.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8389/pedid._prov._n109.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8390/pedid._prov._n110.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8408/pedid._prov._n111.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8409/pedid._prov._n112.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8410/pedid._prov._n113.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8411/pedid._prov._n114.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8412/pedid._prov._n115.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8413/pedid._prov._n116.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8414/pedid._prov._n117.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8421/pedid._prov._n118.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8423/pedid._prov._n119.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8424/pedid._prov._n120.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8432/pedid._prov._n121.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8434/pedid._prov._n123.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8435/pedid._prov._n124.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8457/pedid._prov._n125.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8459/pedid._prov._n126.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8472/pedid._prov._n127.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8471/pedid._prov._n128.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8476/pedid._prov._n129.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8491/pedid._prov._n131.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8492/pedid._prov._n132.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8494/pedid._prov._n133.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8495/pedid._prov._n134.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8499/pedid._prov._n135.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8500/pedid._prov._n136.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8501/pedid._prov._n137.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8518/pedid._prov._n138.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8521/pedid._prov._140.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8522/pedid._prov._n141.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8523/pedid._prov._n142.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8524/pedid._prov._n143.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8525/pedid._prov._n144.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8532/pedid._prov._n145.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8534/pedid._prov._n146.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8533/pedid._prov._n147.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8538/pedid._prov._n148.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8570/pedid._prov._n149.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8571/pedid._prov._n150.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8572/pedid._prov._n151.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8573/pedid._prov._n152.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8578/pedid._prov._n153.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8580/pedid._prov._n154.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8585/pedid._prov._n155.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8593/pedid._prov._n156.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8595/pedid._prov._n158.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8605/pedid._prov._n159.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8606/pedid._prov._n160.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8607/pedid._prov._n161.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8612/pedid._prov._n162.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8621/pedid._prov._n163.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8622/pedid._prov._n164.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8623/pedid._prov._n165.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8624/pedid._prov._n166.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8625/pedid._prov._n167.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8626/pedid._prov._n168.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8636/pedid._prov._n169.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8638/pedid._prov._n170.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8643/pedid._prov._n171.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8644/pedid._prov._n172.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8646/pedid._prov._n173.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8649/pedid._prov._n174.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8651/pedid._prov._n175.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8645/pedid._prov._n176.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8647/pedid._prov._n177.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8648/pedid._prov._n178.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8650/pedid._prov._n179.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8652/pedid._prov._n180.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8653/pedid._prov._n181.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8658/pedid._prov._n182.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8673/pedid._prov._n183.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8674/pedid._prov._n184.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8675/pedid._prov._n185.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8677/pedid._prov._n186.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8697/pedid._prov._n187.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8698/pedid._prov._n188.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8703/pedid._prov._n189.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8699/pedid._prov._n190.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8701/pedid._prov._n191.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8722/pedid._prov._n192.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8723/pedid._prov._n193.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8741/pedid._prov._n194.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8743/pedid._prov._n195.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8744/pedid._prov._n196.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8745/pedid._prov._n197.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8747/pedid._prov._n198.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8750/pedid._prov._n199.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8756/pedid._prov._n200.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8757/pedid._prov._n201.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8763/pedid._prov._n202.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8764/pedid._prov._n203.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8765/pedid._prov._n204.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8767/pedid._prov._n205.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8768/pedid._prov._n206.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8769/pedid._prov._n207.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8770/pedid._prov._n208.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8774/pedid._prov._n209.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8772/pedid._prov._n210.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8773/pedid._prov._n211.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8778/pedid._prov._n212.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8779/pedid._prov._n213.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8780/pedid._prov._n214.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8781/pedid._prov._n215.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8785/pedid._prov._n216.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8786/pedid._prov._n217.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8787/pedid._prov._n218.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8788/pedid._prov._n219.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8806/pedid._prov._n220.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8808/pedid._prov._n221.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8807/pedid._prov._n222.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8809/pedid._prov._n223.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8810/pedid._prov._n224.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8817/pedid._prov._n225.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8815/pedid._prov._n226.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8816/pedid._prov._n227.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8822/pedid._prov._n228.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8826/pedid._prov._n229.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8835/pedid._prov._n230.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8837/pedid._prov._n231.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8842/pedid._prov._n232.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8845/pedid._prov._n233.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8846/pedid._prov._n234.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8847/pedid._prov._n235.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8848/pedid._prov._n236.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8852/pedid.._prov._n237.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8859/pedid._prov._n238.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8862/pedid._prov._n239.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8866/pedid._prov._n240.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8867/pedid._prov._n241.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8871/pedid._prov._n242.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8872/pedid._prov._n243.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8873/pedid._prov._n244.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8874/pedid._prov._n245.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8875/pedid._prov._n246.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8885/pedid._prov._n247.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8887/pedid._prov._n248.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8890/pedid._prov._n249.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8891/pedid._prov._n250.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8896/pedid._prov._n251.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8901/pedid._prov._n252.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8902/pedid._prov._n253.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8905/pedid._prov._n254.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8908/pedid._prov._n255.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8910/pedid._prov._n256.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8909/pedid._prov._n257.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8911/pedid._prov._n258.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8912/pedid._prov._n259.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8913/pedid._prov._n260.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8924/pedid._prov._n261.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8926/pedid._prov._n262.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8927/pedid._prov._n263.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8928/pedid._prov._n264.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8929/pedid._prov._n265.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8942/pedid._prov._n266.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8944/pedid._prov._n267.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8945/pedid._prov._n268.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8949/pedid._prov._n269.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8950/pedid._prov._n270.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8952/pedid._prov._n271.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8953/pedid._prov._n272.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8954/pedid._prov._n273.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8958/pedid._prov._n274.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8959/pedid._prov._n275.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8960/pedid._prov._n276.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8970/pedid._prov._n277.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8971/pedid._prov._n278.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8972/pedid._prov._n279.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8973/pedid._prov._n280.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8975/pedid._prov._n282.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8978/pedid._prov._n283.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8979/pedid._prov._n284.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8986/pedid._prov._n285.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8987/pedid._prov._n286.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8990/pedid._prov._n287.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8991/pedid._prov._n288.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8994/pedid._prov._n289.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8993/pedid._prov._n290.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8997/pedid._prov._n291.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9008/pedid._prov._n292.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9017/pedid._prov._n293.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9018/pedid._prov._n294.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9030/pedid._prov._n295.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9032/pedid._prov._n296.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9033/pedid._prov._n297.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9034/pedid._prov._n298.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9040/pedid._prov._n299.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9041/pedid._prov._n300.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9042/pedid._prov._n301.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9043/pedid._prov._n302.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9044/pedid._prov._n303.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9050/pedid._prov._n304.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9052/pedid._prov._n305.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9054/pedid._prov._n306.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9056/pedid._prov._n307.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9051/pedid._prov._n308.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9053/pedid._prov._n309.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9055/pedid._prov._n310.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9057/pedid._prov._n311.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9058/pedid._prov._n312.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9060/pedid._prov._n313.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9066/pedid._prov._n314.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9065/pedid._prov._n315.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9072/pedid._prov._n316.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9073/pedid._prov._n317.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9074/pedid._prov._n318.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9075/pedid._prov._n319.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9076/pedid._prov._n320.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9078/pedid._prov._n321.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9077/pedid._prov._n322.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9079/pedid._prov._n323.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9080/pedid._prov._n324.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9081/pedid._prov._n325.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9082/pedid._prov._n326.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9086/pedid._prov._n327.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9087/pedid._prov._n328.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9090/pedid._prov._n329.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9094/pedid._prov._n330.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9093/pedid._prov._n331.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9095/pedid._prov._n332.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9096/pedid._prov._n333.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9097/pedid._prov._n334.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9098/pedid._prov._n335.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9100/pedid._prov._n336.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9099/pedid._prov._n337.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9102/pedid._prov._n338.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9101/pedid._prov._n339.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9103/pedid._prov._n340.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9112/pedid._prov._n341.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9113/pedid._prov._n342.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9115/pedid._prov._n343.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9118/pedid._prov._n344.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9119/pedid._prov._n345.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9120/pedid._prov._n346.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9121/pedid._prov._n347.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9122/pedid._prov._n348.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9127/pedid._prov._n349.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9130/pedid._prov._n350.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9131/pedid._prov._n351.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9133/pedid._prov._n352.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9132/pedid._prov._n353.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9138/pedid._prov._n354.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9140/pedid._prov._n355.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9141/pedid._prov._n356.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9142/pedid._prov._n357.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9143/pedid._prov._n358.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9144/pedid._prov._n359.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9145/pedid._prov._n360.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9146/pedid._prov._n361.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9148/pedid._prov._n362.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9147/pedid._prov._n363.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9151/pedid._prov._n364.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9152/pedid._prov._n365.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9154/pedid._prov._n366.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9156/pedid._prov._n367.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9157/pedid._prov._n368.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9161/pedid._prov._n369.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9162/pedid._prov._n370.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9163/pedid._prov._n371.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9165/pedid._prov._n372.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9166/pedid._prov._n373.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9168/pedid._prov._n374.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9167/pedid._prov._n375.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9169/pedid._prov._n376.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9171/pedid._prov._n377.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9172/pedid._prov._n378_.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9176/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9177/pedid._prov._n380.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9184/pedid._prov._n381.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9187/pedid._prov._n382.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9199/pedid._prov._n383.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9200/pedid._prov._n384.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9201/pedid._prov._n385.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9203/pedid._prov._n386.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9205/pedid._prov._n388.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9206/pedid._prov._n389.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9207/pedid._profv._n390.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9208/pedid._prov._n391.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9209/pedid._prov_n392.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9235/pedid._prov._n393.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9241/pedid._prov._n394.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9236/pedid._prov._n395.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9242/pedid._prov._n396.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9249/pedid._prov._n397.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8297/projet._dec._legislat._n_119.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8464/projet._dec._legislat._n_120.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8465/projet._dec._legislat._n121.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8481/projet._dec._legislat._n122.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8484/projet._dec._legislat._n123.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8558/projet._dec._legislat._n124.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8726/projet._dec._legislat._n125.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8961/projet._dec._legislat._n126.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8962/projet._dec._legislat._n127.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8981/projet._dec._legislat._n128.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9091/projet._dec._legislat._n129.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9092/projet._dec._legislat._n130.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8803/projeto_de_emenda_n20.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_complementar_n08.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9025/projeto_de_lei_complementar_n09.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8179/projeto_de_lei_n4907.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8180/projeto_de_lei_n4908.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_lei_n4909.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8307/projeto_de_lei_n4910.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8321/projeto_de_lei_n4912.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8322/projeto_de_lei_n_4913.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8293/projeto_de_lei_n_4914.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8294/projeto_de_lei_n__4915.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8298/projeto_de_lei_n_4918.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8299/projeto_de_lei_n4919.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8300/projeto_de_lei_n_4920.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8323/projeto_de_lei_n_4921.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8324/projeto_de_lei_n4922.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8325/projeto_de_lei_n4923.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8350/projeto_de_lei_n4924.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8351/projeto_de_lei_n4925.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8352/projeto_de_lei_n4926.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8353/projeto_de_lei_n4927.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8354/projeto_de_lei_n_4928.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8355/projeto_de_lei_n_4929.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8356/projeto_de_lei_n_4930.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8357/projeto_de_lei_n4931.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8358/projeto_de_lei_n4932.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8359/projeto_de_lei_n4933.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8360/projeto_de_lei_n4934.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8361/projeto_de_lei_n4935.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8362/projeto_de_lei_n4936.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8371/projeto_de_lei_n4937.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8372/projeto_de_lei_n4938.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8427/projeto_de_lei_n4941.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8396/projeto_de_lei_n4942.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8397/projeto_de_lei_n_4943.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8398/projeto_de_lei_n4944.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8399/projeto_de_lei_n4945.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8425/projeto_de_lei_n4947.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8437/projeto_de_lei_n4948.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8438/projeto_de_lei_n4949.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8439/projeto_de_lei_n4950.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8440/projeto_de_lei_n4951.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8441/projeto_de_lei_n4953.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8443/projeto_de_lei_n4954.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8444/projeto_de_lei_n4955.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8466/projeto_de_lei_n4959.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8482/projeto_de_lei_n4963.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8483/projeto_de_lei_n4964.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8497/projeto_de_lei_n4967.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8498/projeto_de_lei_n4968.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8502/projeto_de_lei_n4969.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8503/projeto_de_lei_n4970.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8504/projeto_de_lei_n4971.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8505/projeto_de_lei_n4972.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8506/projeto_de_lei_n4973.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8507/projeto_de_lei_n4974.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8508/projeto_de_lei_n4975.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8509/projeto_de_lei_n4976.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8510/projeto_de_lei_n4977.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8511/projeto_de_lei_n4978.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8512/projeto_de_lei_n4979.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8513/projeto_de_lei_n4980.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8514/projeto_de_lei_n4981.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8527/projeto_de_lei_n4982.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8528/projeto_de_lei_n4983.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8586/projeto_de_lei_n4984.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8587/projeto_de_lei_n4985.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8588/projeto_de_lei_n4986.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8589/projeto_de_lei_n4987.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8597/projeto_de_lei_n4988.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8628/projeto_de_lei_n4991.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8629/projeto_de_lei_n4992.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8631/projeto_de_lei_n4993.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8659/projeto_de_lei_n4994.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8660/projeto_de_lei_n4995.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8661/projeto_de_lei_n4996.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8679/projeto_de_lei_n5001.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8681/projeto_de_lei_n5002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8684/projeto_de_lei_n5003.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8685/projeto_de_lei_n5004.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8687/projeto_de_lei_n5006.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8724/projeto_de_lei_n5007.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8725/projeto_de_lei_n5008.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8751/projeto_de_lei_n5009.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8752/projeto_de_lei_n5010.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8753/projeto_de_lei_n5011.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8759/projeto_de_lei_n5013.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8760/projeto_de_lei_n5014.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8775/projeto_de_lei_n5016.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8782/projeto_de_lei_n5017.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8790/projeto_de_lei_n5019.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8791/projeto_de_lei_n5020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8792/projeto_de_lei_n5021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8793/projeto_de_lei_n5022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8794/projeto_de_lei_n5023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8795/projeto_de_lei_n5024.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8796/projeto_de_lei_n5025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8797/projeto_de_lei_n5026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8798/projeto_de_lei_n5027.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8799/projeto_de_lei_n5028.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8800/projeto_de_lei_n5029.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8811/projeto_de_lei_n5030.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8830/projeto_de_lei_n5033.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8843/projeto_de_lei_n5035.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8844/projeto_de_lei_n5036.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_n5037.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8855/projeto_de_lei_n5038.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_n5042.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8899/projeto_de_lei_n5045.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8900/projeto_de_lei_n5046.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_n5047.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8934/projeto_de_lei_n5049.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_n5050.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_n5051.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8938/projeto_de_lei_n5052.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8939/projeto_de_lei_n5053.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_n5054.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8963/projeto_de_lei_n5055.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8964/projeto_de_lei_n5056.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8999/projeto_de_lei_n5057.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_n5059.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8976/projeto_de_lei_n5060.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9000/projeto_de_lei_n5063.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9002/projeto_de_lei_n5064.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9003/projeto_de_lei_n5065.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_n5066.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9012/projeto_de_lei_n5067.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9013/projeto_de_lei_n5068.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9014/projeto_de_lei_n5069.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_n5070.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9020/projeto_de_lei_n5071.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_n5072.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_n5073.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9028/projeto_de_lei_n5074.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9035/projeto_de_lei_n5075.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9062/projeto_de_lei_n5078.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9071/projeto_de_lei_n5080.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_n5083.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9108/projeto_de_lei_n5084.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_n5085.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9136/loa_2024_-_todos_arq._juntos.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9153/projeto_de_lei_n5087.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9179/projeto_de_lei_n5089.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9180/projeto_de_lei_n5090.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_lei_n5091.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_n5093.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9192/projeto_de_lei_n5095.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9193/projeto_de_lei_n5096.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_n5097.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9195/projeto_de_lei_n5098.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_n5099.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9254/projeto_de_lei_n5101.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8178/projeto_de_lei_n4906.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8320/projeto_de_lei_n4911.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8295/projeto_de_lei_n__4916.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8296/projeto_de_lei_n__4917.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8395/projeto_de_lei_n_4939.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8394/projeto_de_lei_n_4940.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8415/projeto_de_lei_n4946.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8442/projeto_de_lei_n4952.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8445/projeto_de_lei_n4956.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8462/projeto_de_lei_n4958.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8467/projeto_de_lei_n4960.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8475/projeto_de_lei_n4961.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8480/projeto_de_lei_n4962.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8485/projeto_de_lei_n4965.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8617/projeto_de_lei_n4990.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8663/projeto_de_lei_n4998.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8664/projeto_de_lei_n4999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8678/projeto_de_lei_n5000.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8686/projeto_de_lei_n5005.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8758/projeto_de_lei_n5012.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8762/projeto_de_lei_n5015.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8789/projeto_de_lei_n5018.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8813/projeto_de_lei_n5031.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8831/projeto_de_lei_n5032.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8833/projeto_de_lei_n5034.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8860/projeto_de_lei_n5040.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8884/projeto_de_lei_n5043.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_n5044.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_n5048.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_n5058.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8983/projeto_de_lei_n5061.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8989/projeto_de_lei_n5062.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_lei_n5076.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9061/projeto_de_lei_n5077.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_n5079.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_n5081.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9104/projeto_de_lei_n5082.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_n5088.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9248/projeto_de_lei_n5100.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8590/projeto_de_resolucao_n60.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8591/projeto_de_resolucao_n61.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8688/projeto_de_resolucao_n62.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_resolucao_n63.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8853/projeto_de_resolucao_n64.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9256/projeto_de_resolucao_n65.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9069/relatorio_n1.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8176/req_n01.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8202/req_n02.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8203/req_n03.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8204/req_n04.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8205/req_n05.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8226/req_06.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8247/req_07.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8227/req_08.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8228/req_09.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8229/req_10.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8230/req_11.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8231/req_12.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8232/req_13.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8233/req_14.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8234/req_15.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8280/req._16.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8281/req._17.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8282/req._18.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8283/req._19.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8284/req._20.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8301/req._n21.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8302/req._n22.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8308/req._n23.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8309/req._n24.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8330/req._n25.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8363/req._n27.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8370/req._n28.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8375/req._n29.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8376/req._n30.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8377/req._n31.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8381/req._n32.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8405/req._n33.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8406/req._n34.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8407/req._n35.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8420/req._n36.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8430/req._n37.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8436/req._n38.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8458/req._n39.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8460/req._n40.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8470/req._n41.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8479/req._n42.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8487/req._n43.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8488/req._n44.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8547/req._n45.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8548/req._n46.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8530/req._n47-2.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8531/req._n48.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8539/req._n49.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8542/req._n50.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8543/req._n51.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8554/req._n53.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8555/req._n54.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8557/req._n55.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8565/req._n57.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8568/req._n58.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8584/req._n59.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8592/req._n60.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8596/req._n61.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8599/req._n62.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8602/req._n63.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8600/req._n64.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8601/req._n65.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8603/req._n66.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8604/req._n67.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8610/req._n68.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8611/req._n69.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8619/req._n70.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8620/req._n71.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8627/req._n72.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8633/req._n73.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8642/req._n74.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8671/req._n75.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8672/req._n76.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8680/req._n77.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8682/req._n78.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8691/req._n80.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8692/req._n81.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8693/req._n82.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8694/req._n83.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8707/req._n84.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8708/req._n85.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8709/req._n86.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8735/req._n87.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8737/req._n88.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8738/req._n89.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8742/req._n90.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8746/req._n91.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8754/req._n92.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8755/req._n93.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8761/req._n94.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8766/req._n95.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8776/req._n96.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8783/req._n97.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8802/req.__n98.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8805/req._n99.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8821/req._n100.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8824/req._n101.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8820/req._n102.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8827/req._n103.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8832/req._n104.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8836/req._n105.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8854/req._n107.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8863/req._n108.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8877/req._n110.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8878/req._n111.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8879/req._n112.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8886/req._n113.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8889/req._n114.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8895/req._n115.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8897/req._n116.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8898/req._n117.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8903/req._n118.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8904/req._n119.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8918/req._n120.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8919/req._n121.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8930/req._n122.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8931/req._n123.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8932/req._n124.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8940/req._n125.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8941/req._n126.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8966/req._n128.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8968/req._n129.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8984/req._n130.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8988/req._n131.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8992/req._n132.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8995/req._n133.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8996/req._n134.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9001/req._n135.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9023/req._n136.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9024/req._n137.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9046/req._n138.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9047/req._n139.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9045/req._n140.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9048/req._n141.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9068/req._n142.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9070/req._n143.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9083/req._n144.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9111/req._n145.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9114/req._n146.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9150/req._n147.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9159/req._n148.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9181/req._n149.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9183/req._n150.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9196/req._n151.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9237/req._n152.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9239/req._n153.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9240/req._n154.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8598/emenda_substitutiva_n01_ao_projeto_de_lei_n4980.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9089/emenda_substituitiva_n1_ao_projeto_de_lei_n5071.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9253/emenda_substitutiva_n01_ao_projeto_de_lei_n5.038_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9257/emenda_susbtitutiva_n01_ao_projeto_de_lei_n5094.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_substitutiva_n01_ao_projeto_de_lei_n5098.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9472/emenda_substitutiva_n01_ao_projeto_de_lei_n5098-2.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9213/emendas_bancadas_boca.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9214/emendas_individuais_boca_28_a_35_000026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9215/emenda_imp_bancada_mdb_lelo_000055.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9216/emendas_individuais_lelo_36_a_41_000027.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9217/emenda_impositiva_individual_caio_64_a_74_e_84_000047.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9218/emenda_impositiva_bancada_pdt_caio_35_a_39_e_123_a_132_000046.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9219/emendas_imp._individuais_jussarete_de_1_a_10_000013.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9220/emendas_bancada_jussarete_000016.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9221/emenda_imp_bancada_pl__patricia__000061.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9222/emenda_individual_patricia_53_a_63__000062.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9223/emendas_impositivas_bancada_mariano_96_a_104_000041.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9224/emendas_impositivas_ind_mariano_75_a_83_rotated.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9225/emendas_impositivas_bancada_marco_117_a_122_000043.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9226/emendas_impositivas_ind_marco_46_a_52_000039.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9227/emendas_impositivas_individuais_silvio_42_a_45__000031.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9228/emendas_impositivas_de_bancada_silvio_do_40_ate_o_59.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9229/emendas_individuais_zilmar_000017.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9230/emendas_banc_zilmar.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9231/emendas_individuais__paulo_000021.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9232/emendas_impositivas_bancada_paulo_60_a_63_000032.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9233/emendas_imp._de_bancada_pdt_mirella.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9234/emendas_individuais_mirella_000018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9259/emend_aditiva_n01_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9260/emend_aditiva_n02_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9261/emend_aditiva_n03_ao_projeto_de_lei_n5091_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9210/emenda_aditiva_ao_n04_projeto_de_lei_n5091.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9251/emenda_aditiva_ao_n01_projeto_de_lei_n5038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8925/emenda_redacional_n1_ao_pl_5031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_supressiva_n01_ao_projeto_de_lei_n4887_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_supressiva_n01_ao_projeto_de_lei_n4894_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8107/emenda_supressiva_n01_ao_projeto_de_lei_n4895_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8849/emenda_supressiva_ao_projeto_de_lei_n5032_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9252/emenda_supressiva_n01__ao_projeto_de_lei_n_5.038_de_2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8108/ind_n01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8109/ind_n02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8110/ind_n03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8111/ind_n04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8112/ind_n05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8113/ind_n06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8114/ind_n07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8115/ind_n08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8116/ind_n09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8117/ind_n10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8118/ind_n11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8119/ind_n12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8120/ind_n13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8121/ind_n14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8122/ind_n15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8123/ind_n16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8124/ind_n17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8125/ind_n18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8126/ind_n19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8127/ind_n21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8128/ind_n22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8129/ind_n23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8130/ind_n24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8131/ind_n25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8132/ind_n26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8133/ind_n27.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8134/ind_n28.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8135/ind_n29.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8136/ind_n30.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8137/ind_n31.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8138/ind_n32.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8139/ind_n33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8140/ind_n34.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8141/ind_n35.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8142/ind_n36.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8143/ind_n37.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8144/ind_n38.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8145/ind_n39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8146/ind_n40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8147/ind_n41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8148/ind_n42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8149/ind_n43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8150/ind_n44.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8181/ind_n45.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8182/ind_n46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8207/ind_n47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8208/ind_n48.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8209/indic_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8210/indic_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8211/indic_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8213/indic_53.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8214/indic_54.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8215/indic_55.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8216/indic_56.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8217/indic_57.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8218/indic_58.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8219/indic_59.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8220/indic_60.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8221/indic_61.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8222/indic_62.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8223/indic_63.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8224/indic_64.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8225/indic_65.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8286/indic._66.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8287/indic._67.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8288/indic._68.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8316/indic._n69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8317/indic._n70.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8318/indic._n71.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8319/indic._n72.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8326/indic._n73.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8327/indic._n74.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8328/indic._n75.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8366/indic._n76.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8367/indic._n77.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8368/indic._n78.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8369/indic._n79.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8373/indic._n80.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8374/indic._n81.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8382/indic._n82.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8383/indic._n83.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8391/indic._n84.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8400/indic._n85.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8401/indic._n86.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8402/indic._n87.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8403/indic._n88.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8404/indic._n89.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8416/indic._n90.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8417/indic._n91.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8418/indic._n92.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8428/indic._n93.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8429/indic._n94.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8446/indic._n95.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8448/indic._n97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8449/indic._n98.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8450/indic._n99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8452/indic._n100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8453/indic._n101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8469/indic._n103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8515/indic._n106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8516/indic._n107.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8517/indic.__n108.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8545/indic._n109.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8535/indic._n110.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8536/indic._n111.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8537/indic._n112.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8549/indic._n113.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8550/indic._n114.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8551/indic._n115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8559/indic._n116.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8560/indic._n117.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8561/indic._n118.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8562/indic._n119.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8564/indic._n120.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8566/indic._n121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8567/indic._n122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8574/indic._n123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8579/indic._n124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8581/indic._n125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8582/indic._n126.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8618/indic._n127.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8632/indic._n128.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8639/indic._n129.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8640/indic._n130.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8641/indic._n131.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8655/indic._n133.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8657/indic._n134.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8656/indic._n135.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8665/indic._n136.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8666/indic._n137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8667/indic._n138.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8668/indic._n139.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8669/indic._n140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8670/indic._n141.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8689/indic._n142.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8690/indic._n143.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8704/indic._n144.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8705/indic._n145.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8706/indic._n146.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8710/indic._n147.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8711/indic._n148.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8712/indic._n149.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8713/indic._n150.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8714/indic._n151.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8716/indic._n152.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8718/indic._n153.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8720/indic._n154.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8715/indic._n155.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8717/indic._n156.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8719/indic._n157.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8727/indic._n158.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8728/indic._n159.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8729/indic._n160.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8731/indic._n161.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8732/indic._n162.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8734/indic._n163.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8736/indic._n164.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8739/indic._n165.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8740/indic._n166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8784/indic._n167.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8804/indic._n168.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8814/indic._n169.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8825/indic._n170.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8828/indic._n171.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8829/indic._n172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8834/indic._n173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8839/indic._n174.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8841/indic._n175.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8840/indic._n176.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8851/indic._n177.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8868/indic._n178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8869/indic._n179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8870/indic._n180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8888/indic._n181.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8893/indic._n182.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8894/indic._n183.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8907/indic._n184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8920/indic._n185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8922/indic._n186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8948/indic._n187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8965/indic._n188.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8977/indic._n189.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8985/indic._n190.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8998/indic._n191.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9004/indic._n192.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9005/indic._n193.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9010/indic._n194.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9011/indic._n195.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9016/indic._n196.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9029/indic._n197.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9037/indic._n198.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9038/indic._n199.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9039/indic._n200.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9049/indic._n201.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9084/indic._n202.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9085/indic._n203.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9129/indic._n204.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9128/indic._n205.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9160/indic._n206.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9197/indic._n207.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9198/indic._n208.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9202/indic._n209.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8183/mocao_n01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8269/moc._02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8270/moc._03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8291/moc._04.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8292/moc._05.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8384/moc._n06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8385/moc._n07.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8387/moc._n08.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8388/moc._n09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8419/moc._n10.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8422/moc._n11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8431/moc._n12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8451/moc._n13.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8454/moc._n14.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8477/moc._n15.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8478/moc._n16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8489/moc._n17.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8546/moc._n18.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8529/moc._n19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8544/moc._n20.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8552/moc._21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8569/moc._n22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8576/moc._n24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8577/moc._n25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8634/moc._n26.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8676/moc._n27.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8695/moc._n28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8696/moc._n29.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8700/moc._n30.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8702/moc._n31.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8721/moc._n32.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8730/moc._n33.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8733/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8771/moc._n35.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8777/moc._n36.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8823/moc._n37.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8857/moc._n38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8858/moc._n39.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8881/moc._n40.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8880/moc._n41.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8882/moc._n42.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8883/moc._n43.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8906/moc._n44.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8914/moc._n45.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8917/moc._n46.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8921/moc._n47.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8923/moc._n48.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8947/moc._n49.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8951/moc._n50.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8957/moc._n51.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8982/moc._n52.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9006/moc._n53.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9007/moc._n54.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9015/moc._n55.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9021/moc._n56.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9022/moc._n57.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9031/moc._n58.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9059/moc._n59.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9106/moc._n60.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9110/moc._n61.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9116/moc._n62.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9117/moc._n63.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9124/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9123/moc._n65.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9125/moc._n66.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9126/moc._n67.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9134/moc._n68.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9135/moc._n69.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9137/moc._n70.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9139/moc._n71.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9155/moc._n72.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9158/moc._n73.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9170/moc._n74.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9173/moc._n75.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9174/moc._n76.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9175/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9182/moc._n78.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9188/moc._n79.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9212/moc._n81.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9238/moc._n82.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9243/moc._n83.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9244/moc._n84.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9247/moc._n85.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9245/moc._n86.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9246/moc._n87.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9250/moc._n88.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9255/moc._n89.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8184/pedido_de_inf_n01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8267/pedid._info._02.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8268/pedid._info._03.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8289/pedid._info._04.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8290/pedid._info._05.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8329/pedid._info._n06.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8347/pedid._info._n_07.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8348/pedid._info._n_08.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8349/pedid._info._n_09.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8364/pedid._info._n10.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8365/pedid._info._n11.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8378/pedid._info._n12.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8379/pedid._info._n13.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8380/pedid._info._n14.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8392/pedid._info._n15.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8455/pedid._info._n16.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8456/pedid._info._n17.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8473/pedid._info._n18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8474/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8490/pedid._info._n20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8520/pedid._info._n21.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8526/pedid._info._n22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8540/pedid._info._n23.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8541/pedid._info._n24.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8583/pedid._info._n25.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8608/pedid._info._n26.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8609/pedid._info._n27.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8613/pedid._info._n28.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8614/pedid._info._n29.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8615/pedid._info._n30.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8630/pedid._info._n31.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8637/pedid._info._n32.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8749/pedid._info._n33.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8748/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8818/pedid._info._n35.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8819/pedid._info._n36.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8865/pedid._info._n37.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8892/pedid._info._n38.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8955/pedid._info._n39.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8956/pedid._info._n40.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8980/pedid._info._n41.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9063/pedid._info._n42.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9064/pedid._info._n43.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9088/pedid._info._n44.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9149/pedid._info._n45.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9164/pedid._info._n46.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8151/pedido_de_prov_n01.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8152/pedido_de_prov_n02.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8153/pedido_de_prov_n03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8154/pedido_de_prov_n04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8155/pedido_de_prov_n05.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8156/pedido_de_prov_n06.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8157/pedido_de_prov_n07.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8158/pedido_de_prov_n08.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8159/pedido_de_prov_n09.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8160/pedido_de_prov_n10.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8161/pedido_de_prov_n11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8162/pedido_de_prov_n12.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8163/pedido_de_prov_n13.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8164/pedido_de_prov_n14.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8165/pedido_de_prov_n15.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8166/pedido_de_prov_n16.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8167/pedido_de_prov_n17.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8168/pedido_de_prov_n18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8169/pedido_de_prov_n19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8170/pedido_de_prov_n20.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8171/pedido_de_prov_n21.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8172/pedido_de_prov_n22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8173/pedido_de_prov_n23.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8174/pedido_de_prov_n24.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8175/pedido_de_prov_n25.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8185/pedido_de_prov_n26.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8186/pedido_de_prov_n27.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8187/pedido_de_prov_n28.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8188/pedido_de_prov_n29.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8189/pedido_de_prov_n30.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8190/pedido_de_prov_n31.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8191/pedido_de_prov_n32.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8192/pedido_de_prov_n33.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8193/pedido_de_prov_n34.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8194/pedido_de_prov_n35.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8195/pedido_de_prov_n36.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8196/pedido_de_prov_n37.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8197/pedido_de_prov_n38.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8198/pedido_de_prov_n39.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8199/pedido_de_prov_n40.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8200/pedido_de_prov_n41.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8206/pedido_de_prov_n42.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8201/pedido_de_prov_n43.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8235/ped._prov._44.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8236/ped._prov._45.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8237/ped._prov._46.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8238/ped._prov_47.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8239/ped._prov_48.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8240/ped._prov_49.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8242/ped._prov_51.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8243/ped._prov_52.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8244/pedid._prov._53.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8245/pedid._prov._54.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8246/pedid._prov._55.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8248/pedid._prov._56.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8249/pedid._prov._57.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8250/pedid._prov._58.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8251/pedid._prov._59.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8252/pedid._prov._60.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8253/pedid._prov._61.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8254/pedid._prov._63.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8255/pedid._prov._64.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8256/pedid._prov._65.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8257/pedid._prov._66.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8258/pedid._prov._67.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8259/pedid._prov._68.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8260/pedid._prov._69.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8261/pedid._prov._70.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8263/pedid._prov._72.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8264/pedid._prov._73.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8265/pedid._prov_74.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8266/pedid._prov._75.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8271/pedid._prov._76.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8272/pedid._prov._77.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8274/pedid._prov._79.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8275/pedid._prov._80.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8276/pedid._prov._81.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8277/pedid._prov._82.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8278/pedid._prov._83.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8279/pedid._prov._84.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8303/pedid._prov._n85.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8304/pedid._prov._n86.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8310/pedid._prov._n87.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8312/pedid._prov._n89.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8313/pedid._prov._n90.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8314/pedid._prov._n91.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8315/pedid._prov._n92.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8333/pedid._prov._n94.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8334/pedid._prov._n95.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8335/pedid._prov._n96.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8336/pedid._prov._n97.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8337/pedid._prov._n98.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8338/pedid._prov._n99.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8339/pedid._prov._100.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8341/pedid._prov._102.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8342/pedid._prov._n_103.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8343/pedid._prov._n_104.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8344/pedid._prov_n_105.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8345/pedid._prov._n_106.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8346/pedid._prov._n_107.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8386/pedid._prov._n108.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8389/pedid._prov._n109.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8390/pedid._prov._n110.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8408/pedid._prov._n111.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8409/pedid._prov._n112.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8410/pedid._prov._n113.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8411/pedid._prov._n114.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8412/pedid._prov._n115.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8413/pedid._prov._n116.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8414/pedid._prov._n117.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8421/pedid._prov._n118.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8423/pedid._prov._n119.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8424/pedid._prov._n120.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8432/pedid._prov._n121.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8434/pedid._prov._n123.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8435/pedid._prov._n124.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8457/pedid._prov._n125.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8459/pedid._prov._n126.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8472/pedid._prov._n127.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8471/pedid._prov._n128.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8476/pedid._prov._n129.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8491/pedid._prov._n131.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8492/pedid._prov._n132.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8494/pedid._prov._n133.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8495/pedid._prov._n134.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8499/pedid._prov._n135.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8500/pedid._prov._n136.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8501/pedid._prov._n137.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8518/pedid._prov._n138.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8521/pedid._prov._140.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8522/pedid._prov._n141.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8523/pedid._prov._n142.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8524/pedid._prov._n143.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8525/pedid._prov._n144.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8532/pedid._prov._n145.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8534/pedid._prov._n146.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8533/pedid._prov._n147.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8538/pedid._prov._n148.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8570/pedid._prov._n149.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8571/pedid._prov._n150.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8572/pedid._prov._n151.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8573/pedid._prov._n152.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8578/pedid._prov._n153.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8580/pedid._prov._n154.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8585/pedid._prov._n155.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8593/pedid._prov._n156.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8595/pedid._prov._n158.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8605/pedid._prov._n159.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8606/pedid._prov._n160.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8607/pedid._prov._n161.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8612/pedid._prov._n162.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8621/pedid._prov._n163.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8622/pedid._prov._n164.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8623/pedid._prov._n165.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8624/pedid._prov._n166.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8625/pedid._prov._n167.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8626/pedid._prov._n168.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8636/pedid._prov._n169.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8638/pedid._prov._n170.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8643/pedid._prov._n171.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8644/pedid._prov._n172.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8646/pedid._prov._n173.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8649/pedid._prov._n174.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8651/pedid._prov._n175.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8645/pedid._prov._n176.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8647/pedid._prov._n177.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8648/pedid._prov._n178.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8650/pedid._prov._n179.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8652/pedid._prov._n180.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8653/pedid._prov._n181.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8658/pedid._prov._n182.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8673/pedid._prov._n183.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8674/pedid._prov._n184.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8675/pedid._prov._n185.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8677/pedid._prov._n186.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8697/pedid._prov._n187.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8698/pedid._prov._n188.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8703/pedid._prov._n189.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8699/pedid._prov._n190.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8701/pedid._prov._n191.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8722/pedid._prov._n192.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8723/pedid._prov._n193.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8741/pedid._prov._n194.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8743/pedid._prov._n195.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8744/pedid._prov._n196.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8745/pedid._prov._n197.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8747/pedid._prov._n198.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8750/pedid._prov._n199.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8756/pedid._prov._n200.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8757/pedid._prov._n201.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8763/pedid._prov._n202.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8764/pedid._prov._n203.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8765/pedid._prov._n204.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8767/pedid._prov._n205.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8768/pedid._prov._n206.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8769/pedid._prov._n207.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8770/pedid._prov._n208.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8774/pedid._prov._n209.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8772/pedid._prov._n210.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8773/pedid._prov._n211.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8778/pedid._prov._n212.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8779/pedid._prov._n213.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8780/pedid._prov._n214.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8781/pedid._prov._n215.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8785/pedid._prov._n216.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8786/pedid._prov._n217.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8787/pedid._prov._n218.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8788/pedid._prov._n219.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8806/pedid._prov._n220.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8808/pedid._prov._n221.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8807/pedid._prov._n222.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8809/pedid._prov._n223.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8810/pedid._prov._n224.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8817/pedid._prov._n225.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8815/pedid._prov._n226.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8816/pedid._prov._n227.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8822/pedid._prov._n228.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8826/pedid._prov._n229.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8835/pedid._prov._n230.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8837/pedid._prov._n231.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8842/pedid._prov._n232.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8845/pedid._prov._n233.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8846/pedid._prov._n234.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8847/pedid._prov._n235.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8848/pedid._prov._n236.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8852/pedid.._prov._n237.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8859/pedid._prov._n238.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8862/pedid._prov._n239.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8866/pedid._prov._n240.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8867/pedid._prov._n241.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8871/pedid._prov._n242.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8872/pedid._prov._n243.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8873/pedid._prov._n244.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8874/pedid._prov._n245.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8875/pedid._prov._n246.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8885/pedid._prov._n247.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8887/pedid._prov._n248.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8890/pedid._prov._n249.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8891/pedid._prov._n250.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8896/pedid._prov._n251.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8901/pedid._prov._n252.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8902/pedid._prov._n253.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8905/pedid._prov._n254.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8908/pedid._prov._n255.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8910/pedid._prov._n256.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8909/pedid._prov._n257.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8911/pedid._prov._n258.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8912/pedid._prov._n259.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8913/pedid._prov._n260.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8924/pedid._prov._n261.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8926/pedid._prov._n262.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8927/pedid._prov._n263.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8928/pedid._prov._n264.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8929/pedid._prov._n265.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8942/pedid._prov._n266.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8944/pedid._prov._n267.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8945/pedid._prov._n268.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8949/pedid._prov._n269.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8950/pedid._prov._n270.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8952/pedid._prov._n271.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8953/pedid._prov._n272.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8954/pedid._prov._n273.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8958/pedid._prov._n274.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8959/pedid._prov._n275.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8960/pedid._prov._n276.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8970/pedid._prov._n277.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8971/pedid._prov._n278.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8972/pedid._prov._n279.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8973/pedid._prov._n280.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8975/pedid._prov._n282.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8978/pedid._prov._n283.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8979/pedid._prov._n284.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8986/pedid._prov._n285.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8987/pedid._prov._n286.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8990/pedid._prov._n287.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8991/pedid._prov._n288.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8994/pedid._prov._n289.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8993/pedid._prov._n290.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8997/pedid._prov._n291.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9008/pedid._prov._n292.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9017/pedid._prov._n293.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9018/pedid._prov._n294.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9030/pedid._prov._n295.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9032/pedid._prov._n296.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9033/pedid._prov._n297.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9034/pedid._prov._n298.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9040/pedid._prov._n299.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9041/pedid._prov._n300.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9042/pedid._prov._n301.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9043/pedid._prov._n302.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9044/pedid._prov._n303.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9050/pedid._prov._n304.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9052/pedid._prov._n305.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9054/pedid._prov._n306.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9056/pedid._prov._n307.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9051/pedid._prov._n308.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9053/pedid._prov._n309.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9055/pedid._prov._n310.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9057/pedid._prov._n311.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9058/pedid._prov._n312.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9060/pedid._prov._n313.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9066/pedid._prov._n314.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9065/pedid._prov._n315.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9072/pedid._prov._n316.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9073/pedid._prov._n317.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9074/pedid._prov._n318.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9075/pedid._prov._n319.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9076/pedid._prov._n320.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9078/pedid._prov._n321.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9077/pedid._prov._n322.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9079/pedid._prov._n323.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9080/pedid._prov._n324.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9081/pedid._prov._n325.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9082/pedid._prov._n326.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9086/pedid._prov._n327.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9087/pedid._prov._n328.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9090/pedid._prov._n329.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9094/pedid._prov._n330.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9093/pedid._prov._n331.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9095/pedid._prov._n332.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9096/pedid._prov._n333.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9097/pedid._prov._n334.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9098/pedid._prov._n335.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9100/pedid._prov._n336.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9099/pedid._prov._n337.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9102/pedid._prov._n338.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9101/pedid._prov._n339.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9103/pedid._prov._n340.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9112/pedid._prov._n341.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9113/pedid._prov._n342.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9115/pedid._prov._n343.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9118/pedid._prov._n344.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9119/pedid._prov._n345.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9120/pedid._prov._n346.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9121/pedid._prov._n347.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9122/pedid._prov._n348.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9127/pedid._prov._n349.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9130/pedid._prov._n350.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9131/pedid._prov._n351.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9133/pedid._prov._n352.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9132/pedid._prov._n353.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9138/pedid._prov._n354.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9140/pedid._prov._n355.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9141/pedid._prov._n356.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9142/pedid._prov._n357.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9143/pedid._prov._n358.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9144/pedid._prov._n359.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9145/pedid._prov._n360.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9146/pedid._prov._n361.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9148/pedid._prov._n362.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9147/pedid._prov._n363.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9151/pedid._prov._n364.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9152/pedid._prov._n365.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9154/pedid._prov._n366.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9156/pedid._prov._n367.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9157/pedid._prov._n368.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9161/pedid._prov._n369.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9162/pedid._prov._n370.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9163/pedid._prov._n371.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9165/pedid._prov._n372.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9166/pedid._prov._n373.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9168/pedid._prov._n374.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9167/pedid._prov._n375.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9169/pedid._prov._n376.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9171/pedid._prov._n377.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9172/pedid._prov._n378_.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9176/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9177/pedid._prov._n380.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9184/pedid._prov._n381.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9187/pedid._prov._n382.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9199/pedid._prov._n383.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9200/pedid._prov._n384.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9201/pedid._prov._n385.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9203/pedid._prov._n386.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9205/pedid._prov._n388.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9206/pedid._prov._n389.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9207/pedid._profv._n390.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9208/pedid._prov._n391.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9209/pedid._prov_n392.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9235/pedid._prov._n393.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9241/pedid._prov._n394.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9236/pedid._prov._n395.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9242/pedid._prov._n396.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9249/pedid._prov._n397.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8297/projet._dec._legislat._n_119.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8464/projet._dec._legislat._n_120.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8465/projet._dec._legislat._n121.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8481/projet._dec._legislat._n122.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8484/projet._dec._legislat._n123.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8558/projet._dec._legislat._n124.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8726/projet._dec._legislat._n125.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8961/projet._dec._legislat._n126.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8962/projet._dec._legislat._n127.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8981/projet._dec._legislat._n128.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9091/projet._dec._legislat._n129.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9092/projet._dec._legislat._n130.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8803/projeto_de_emenda_n20.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_complementar_n08.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9025/projeto_de_lei_complementar_n09.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8179/projeto_de_lei_n4907.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8180/projeto_de_lei_n4908.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8306/projeto_de_lei_n4909.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8307/projeto_de_lei_n4910.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8321/projeto_de_lei_n4912.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8322/projeto_de_lei_n_4913.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8293/projeto_de_lei_n_4914.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8294/projeto_de_lei_n__4915.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8298/projeto_de_lei_n_4918.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8299/projeto_de_lei_n4919.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8300/projeto_de_lei_n_4920.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8323/projeto_de_lei_n_4921.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8324/projeto_de_lei_n4922.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8325/projeto_de_lei_n4923.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8350/projeto_de_lei_n4924.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8351/projeto_de_lei_n4925.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8352/projeto_de_lei_n4926.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8353/projeto_de_lei_n4927.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8354/projeto_de_lei_n_4928.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8355/projeto_de_lei_n_4929.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8356/projeto_de_lei_n_4930.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8357/projeto_de_lei_n4931.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8358/projeto_de_lei_n4932.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8359/projeto_de_lei_n4933.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8360/projeto_de_lei_n4934.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8361/projeto_de_lei_n4935.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8362/projeto_de_lei_n4936.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8371/projeto_de_lei_n4937.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8372/projeto_de_lei_n4938.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8427/projeto_de_lei_n4941.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8396/projeto_de_lei_n4942.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8397/projeto_de_lei_n_4943.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8398/projeto_de_lei_n4944.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8399/projeto_de_lei_n4945.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8425/projeto_de_lei_n4947.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8437/projeto_de_lei_n4948.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8438/projeto_de_lei_n4949.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8439/projeto_de_lei_n4950.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8440/projeto_de_lei_n4951.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8441/projeto_de_lei_n4953.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8443/projeto_de_lei_n4954.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8444/projeto_de_lei_n4955.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8466/projeto_de_lei_n4959.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8482/projeto_de_lei_n4963.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8483/projeto_de_lei_n4964.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8497/projeto_de_lei_n4967.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8498/projeto_de_lei_n4968.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8502/projeto_de_lei_n4969.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8503/projeto_de_lei_n4970.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8504/projeto_de_lei_n4971.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8505/projeto_de_lei_n4972.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8506/projeto_de_lei_n4973.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8507/projeto_de_lei_n4974.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8508/projeto_de_lei_n4975.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8509/projeto_de_lei_n4976.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8510/projeto_de_lei_n4977.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8511/projeto_de_lei_n4978.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8512/projeto_de_lei_n4979.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8513/projeto_de_lei_n4980.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8514/projeto_de_lei_n4981.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8527/projeto_de_lei_n4982.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8528/projeto_de_lei_n4983.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8586/projeto_de_lei_n4984.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8587/projeto_de_lei_n4985.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8588/projeto_de_lei_n4986.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8589/projeto_de_lei_n4987.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8597/projeto_de_lei_n4988.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8628/projeto_de_lei_n4991.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8629/projeto_de_lei_n4992.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8631/projeto_de_lei_n4993.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8659/projeto_de_lei_n4994.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8660/projeto_de_lei_n4995.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8661/projeto_de_lei_n4996.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8679/projeto_de_lei_n5001.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8681/projeto_de_lei_n5002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8684/projeto_de_lei_n5003.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8685/projeto_de_lei_n5004.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8687/projeto_de_lei_n5006.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8724/projeto_de_lei_n5007.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8725/projeto_de_lei_n5008.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8751/projeto_de_lei_n5009.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8752/projeto_de_lei_n5010.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8753/projeto_de_lei_n5011.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8759/projeto_de_lei_n5013.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8760/projeto_de_lei_n5014.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8775/projeto_de_lei_n5016.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8782/projeto_de_lei_n5017.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8790/projeto_de_lei_n5019.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8791/projeto_de_lei_n5020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8792/projeto_de_lei_n5021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8793/projeto_de_lei_n5022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8794/projeto_de_lei_n5023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8795/projeto_de_lei_n5024.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8796/projeto_de_lei_n5025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8797/projeto_de_lei_n5026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8798/projeto_de_lei_n5027.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8799/projeto_de_lei_n5028.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8800/projeto_de_lei_n5029.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8811/projeto_de_lei_n5030.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8830/projeto_de_lei_n5033.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8843/projeto_de_lei_n5035.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8844/projeto_de_lei_n5036.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_n5037.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8855/projeto_de_lei_n5038.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_n5042.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8899/projeto_de_lei_n5045.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8900/projeto_de_lei_n5046.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_n5047.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8934/projeto_de_lei_n5049.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_n5050.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_n5051.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8938/projeto_de_lei_n5052.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8939/projeto_de_lei_n5053.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_n5054.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8963/projeto_de_lei_n5055.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8964/projeto_de_lei_n5056.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8999/projeto_de_lei_n5057.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_n5059.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8976/projeto_de_lei_n5060.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9000/projeto_de_lei_n5063.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9002/projeto_de_lei_n5064.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9003/projeto_de_lei_n5065.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_n5066.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9012/projeto_de_lei_n5067.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9013/projeto_de_lei_n5068.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9014/projeto_de_lei_n5069.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_n5070.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9020/projeto_de_lei_n5071.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_n5072.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_n5073.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9028/projeto_de_lei_n5074.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9035/projeto_de_lei_n5075.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9062/projeto_de_lei_n5078.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9071/projeto_de_lei_n5080.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9107/projeto_de_lei_n5083.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9108/projeto_de_lei_n5084.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_n5085.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9136/loa_2024_-_todos_arq._juntos.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9153/projeto_de_lei_n5087.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9179/projeto_de_lei_n5089.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9180/projeto_de_lei_n5090.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_lei_n5091.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_n5093.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9192/projeto_de_lei_n5095.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9193/projeto_de_lei_n5096.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_n5097.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9195/projeto_de_lei_n5098.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_n5099.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9254/projeto_de_lei_n5101.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8178/projeto_de_lei_n4906.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8320/projeto_de_lei_n4911.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8295/projeto_de_lei_n__4916.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8296/projeto_de_lei_n__4917.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8395/projeto_de_lei_n_4939.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8394/projeto_de_lei_n_4940.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8415/projeto_de_lei_n4946.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8442/projeto_de_lei_n4952.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8445/projeto_de_lei_n4956.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8462/projeto_de_lei_n4958.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8467/projeto_de_lei_n4960.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8475/projeto_de_lei_n4961.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8480/projeto_de_lei_n4962.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8485/projeto_de_lei_n4965.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8617/projeto_de_lei_n4990.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8663/projeto_de_lei_n4998.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8664/projeto_de_lei_n4999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8678/projeto_de_lei_n5000.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8686/projeto_de_lei_n5005.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8758/projeto_de_lei_n5012.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8762/projeto_de_lei_n5015.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8789/projeto_de_lei_n5018.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8813/projeto_de_lei_n5031.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8831/projeto_de_lei_n5032.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8833/projeto_de_lei_n5034.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8860/projeto_de_lei_n5040.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8884/projeto_de_lei_n5043.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_n5044.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_n5048.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_n5058.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8983/projeto_de_lei_n5061.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8989/projeto_de_lei_n5062.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_lei_n5076.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9061/projeto_de_lei_n5077.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_n5079.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_n5081.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9104/projeto_de_lei_n5082.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_n5088.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9248/projeto_de_lei_n5100.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8590/projeto_de_resolucao_n60.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8591/projeto_de_resolucao_n61.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8688/projeto_de_resolucao_n62.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_resolucao_n63.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8853/projeto_de_resolucao_n64.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9256/projeto_de_resolucao_n65.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9069/relatorio_n1.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8176/req_n01.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8202/req_n02.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8203/req_n03.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8204/req_n04.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8205/req_n05.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8226/req_06.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8247/req_07.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8227/req_08.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8228/req_09.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8229/req_10.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8230/req_11.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8231/req_12.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8232/req_13.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8233/req_14.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8234/req_15.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8280/req._16.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8281/req._17.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8282/req._18.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8283/req._19.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8284/req._20.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8301/req._n21.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8302/req._n22.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8308/req._n23.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8309/req._n24.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8330/req._n25.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8363/req._n27.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8370/req._n28.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8375/req._n29.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8376/req._n30.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8377/req._n31.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8381/req._n32.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8405/req._n33.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8406/req._n34.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8407/req._n35.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8420/req._n36.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8430/req._n37.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8436/req._n38.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8458/req._n39.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8460/req._n40.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8470/req._n41.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8479/req._n42.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8487/req._n43.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8488/req._n44.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8547/req._n45.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8548/req._n46.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8530/req._n47-2.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8531/req._n48.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8539/req._n49.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8542/req._n50.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8543/req._n51.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8554/req._n53.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8555/req._n54.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8557/req._n55.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8565/req._n57.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8568/req._n58.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8584/req._n59.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8592/req._n60.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8596/req._n61.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8599/req._n62.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8602/req._n63.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8600/req._n64.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8601/req._n65.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8603/req._n66.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8604/req._n67.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8610/req._n68.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8611/req._n69.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8619/req._n70.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8620/req._n71.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8627/req._n72.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8633/req._n73.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8642/req._n74.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8671/req._n75.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8672/req._n76.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8680/req._n77.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8682/req._n78.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8691/req._n80.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8692/req._n81.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8693/req._n82.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8694/req._n83.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8707/req._n84.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8708/req._n85.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8709/req._n86.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8735/req._n87.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8737/req._n88.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8738/req._n89.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8742/req._n90.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8746/req._n91.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8754/req._n92.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8755/req._n93.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8761/req._n94.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8766/req._n95.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8776/req._n96.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8783/req._n97.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8802/req.__n98.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8805/req._n99.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8821/req._n100.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8824/req._n101.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8820/req._n102.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8827/req._n103.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8832/req._n104.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8836/req._n105.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8854/req._n107.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8863/req._n108.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8877/req._n110.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8878/req._n111.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8879/req._n112.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8886/req._n113.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8889/req._n114.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8895/req._n115.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8897/req._n116.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8898/req._n117.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8903/req._n118.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8904/req._n119.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8918/req._n120.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8919/req._n121.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8930/req._n122.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8931/req._n123.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8932/req._n124.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8940/req._n125.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8941/req._n126.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8966/req._n128.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8968/req._n129.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8984/req._n130.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8988/req._n131.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8992/req._n132.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8995/req._n133.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8996/req._n134.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9001/req._n135.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9023/req._n136.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9024/req._n137.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9046/req._n138.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9047/req._n139.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9045/req._n140.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9048/req._n141.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9068/req._n142.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9070/req._n143.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9083/req._n144.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9111/req._n145.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9114/req._n146.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9150/req._n147.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9159/req._n148.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9181/req._n149.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9183/req._n150.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9196/req._n151.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9237/req._n152.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9239/req._n153.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9240/req._n154.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/8598/emenda_substitutiva_n01_ao_projeto_de_lei_n4980.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9089/emenda_substituitiva_n1_ao_projeto_de_lei_n5071.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9253/emenda_substitutiva_n01_ao_projeto_de_lei_n5.038_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9257/emenda_susbtitutiva_n01_ao_projeto_de_lei_n5094.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_substitutiva_n01_ao_projeto_de_lei_n5098.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9472/emenda_substitutiva_n01_ao_projeto_de_lei_n5098-2.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9213/emendas_bancadas_boca.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9214/emendas_individuais_boca_28_a_35_000026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9215/emenda_imp_bancada_mdb_lelo_000055.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9216/emendas_individuais_lelo_36_a_41_000027.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9217/emenda_impositiva_individual_caio_64_a_74_e_84_000047.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9218/emenda_impositiva_bancada_pdt_caio_35_a_39_e_123_a_132_000046.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9219/emendas_imp._individuais_jussarete_de_1_a_10_000013.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9220/emendas_bancada_jussarete_000016.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9221/emenda_imp_bancada_pl__patricia__000061.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9222/emenda_individual_patricia_53_a_63__000062.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9223/emendas_impositivas_bancada_mariano_96_a_104_000041.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9224/emendas_impositivas_ind_mariano_75_a_83_rotated.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9225/emendas_impositivas_bancada_marco_117_a_122_000043.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9226/emendas_impositivas_ind_marco_46_a_52_000039.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9227/emendas_impositivas_individuais_silvio_42_a_45__000031.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9228/emendas_impositivas_de_bancada_silvio_do_40_ate_o_59.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9229/emendas_individuais_zilmar_000017.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9230/emendas_banc_zilmar.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9231/emendas_individuais__paulo_000021.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9232/emendas_impositivas_bancada_paulo_60_a_63_000032.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9233/emendas_imp._de_bancada_pdt_mirella.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2023/9234/emendas_individuais_mirella_000018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>