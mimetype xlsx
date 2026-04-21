--- v0 (2026-02-11)
+++ v1 (2026-04-21)
@@ -54,10352 +54,10352 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9262/indic._n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9262/indic._n01.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a concessão e outorga da Medalha Borges de Medeiros ao Sr. José Erli Pereira Vargas.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9263/indic._n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9263/indic._n02.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que elabore projeto de lei e efetive a criação de um Centro Municipal de Atendimento ao Autista, em nosso Município, em parceria com a Secretária da Ação Social, Secretaria da Educação e Secretaria da Saúde"</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9324/indic._n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9324/indic._n03.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a reabertura do Restaurante Popular", que poderá atender duas principais finalidades, a social, por propiciar refeições a preços muito acessiveis a pessoas de baixa renda e em vulnerabilidade social, bem como, atender a área de Educação, podendo fornecer a merenda escolar pronta às escolas que não possuem cozinha ou merendeiras."</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9326/indic._n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9326/indic._n04.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9328/indic._n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9328/indic._n05.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, através da Secretaria de Educação, a continuidade do projeto de entrega dos uniformes escolares aos alunos da rede municipal de ensino."</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9330/indic._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9330/indic._n06.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a contratação de Cardiologista</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9327/indic._n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9327/indic._n07.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o Título de Cidadão Caçapavano a Sra. Teresa Cristina dos Santos.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9329/indic._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9329/indic._n08.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Legislativo Municipal a realização de Sessão solene em Homenagem as Igrejas Evangélicas e Católica do nosso Município.</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MIRELLA BIACCHI</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9337/indic._n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9337/indic._n09.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva juntamente secretaria de Educação do Município de seja criado Projeto de lei com um programa para subsidio de transporte aos estudantes carentes do nosso município que utilizam o transporte para Santa Maria a fim de cursarem faculdade no turno da noite, bem como os cursos técnicos nos sábados.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9339/indic._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9339/indic._n10.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr. Prefeito Municipal Giovani Amestoy da Silva através da Secretaria de Educação que seja construído um refeitório na escola Municipal São Judas Tadeu.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9341/indic._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9341/indic._n11.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Si Prefeito Municipal Giovani Amestoy que seja criado deposito em ambiente fechado pra armazenagem de pneus até que os mesmos sejam recolhidos para reciclagem.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9342/indic._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9342/indic._n12.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva a utilização do trabalho dos Agentes de Endemias do Município para que, juntamente, às visitas em residências para controle da "Dengue", seja feito o Censo dos Animais Domésticos, afim de que os dados sejam utilizados para o planejamento das ações de proteção e esterilização dos mesmos.</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9338/indic._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9338/indic._n13.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Munícipel na pessoa -do Sr Prefeito Municipal Giovani Amestoy a REFORMA da quadra de esportes, próximo ao Ginásio Melão, quadra de -cimento já existente no local, para prática- de futebol, vôlei e basquete, sendo necessário a montagem de tabelas para a prática do basquete.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9340/indic._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9340/indic._n14.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize a pavimentação/calçamento da Rua vereador Eleodoro Garcia. - Bairro Floresta.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9343/indic._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9343/indic._n15.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja instituída regulamentação de carga horária mínima de 03 (três) horas-aula semanais de educação física nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9345/indic._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9345/indic._n16.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a implementação de curso preparatório pré-enem e pré-vestibular gratuito para alunos de baixa renda no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9346/indic._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9346/indic._n17.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Programa HORTA ESCOLAR, em nosso Município.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9347/indic._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9347/indic._n18.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore um projeto para a criação do Fundo Municipal de Segurança Alimentar</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore e execute um projeto de Cercamento Eletrônico em nosso Município.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9344/indic._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9344/indic._n20.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a instalação de energia fotovoltaica no prédio da Câmara de Vereadores visando economia e sustentabilidade.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9359/indic._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9359/indic._n21.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a instalação de cisternas no prédio da Câmara de Vereadores visando economia e sustentabilidade.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ANTONIO ALMEIDA FILHO, JUSSARETE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9360/indic._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9360/indic._n22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a implementação de sistema de processo eletrônico na Câmara de Vereadores, visando economia, sustentabilidade e maior transparência.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9361/indic._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9361/indic._n23.pdf</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9362/inidc._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9362/inidc._n24.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação de Legislação Municipal regulamentando/autorizando a instalação e funcionamento do sistema de internet 5G em nosso Município.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9364/indic._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9364/indic._n25.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que crie políticas públicas afim de viabilizar a implantação de um Pavilhão, um centro de compras, logística, vendas e distribuição dos produtos oriundos da agricultura familiar em nosso Município.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9365/indic._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9365/indic._n26.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação da Loteria Municipal em Caçapava do Sul.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal , a criação de ecopontos em nosso Município, onde coletam baterias, garrafas, lampadas, dentre outros, projeto esse, que poderá ser efetivado através de PPP (Parceria Público Privada).</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9366/indic._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9366/indic._n28.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do programa 'PLANTANDO O FUTURO" em nosso Município.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9367/indic._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9367/indic._n29.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a construção de um mirante para o Vate dos Lanceiros "coqueiro", na Localidade da Coxilha de São José - interior do Município.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9368/indic._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9368/indic._n30.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do programa de "Vale Alimentação', visando beneficiar os munícipes de baixo poder aquisitivo (Cad.único) que se deslocarem para atendimento de saúde fora do Município.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PAULO SERGIO DUTRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9369/indic._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9369/indic._n31.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, o estude e a viabilidade do aumento do valor do vale refeição dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9370/indic._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9370/indic._n32.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do Prefeito Municipal a reativação da Sub-prefeitura na localidade das Minas do Camaquã.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9371/indic._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9371/indic._n33.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal a retomada da linha de ônibus Coxilha de São Jose/Caçapava pela dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela localidade, Interior do Município.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9372/indic._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9372/indic._n34.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal a retomada da linha de ônibus Caieiras/Caçapava pela dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela localidade, Interior do Município.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9374/indic._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9374/indic._n35.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do Prefeito Municipal a criação de um programa de sustentabilidade , através de incentivos fiscais no IPTU , para unidades residenciais , comerciais e industriais que possuírem ou implantarem sistemas de energia fotovoltaica e captação e reaproveitamento de água (cisternas).</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9376/indic._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9376/indic._n36.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue e realize uma licitação para compra de um eletrocardiograma para a policlínica , já que o aparelho que se encontra atualmente, além de ser ultrapassado não consegue suprir a alta demanda de exames.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9373/indic._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9373/indic._n37.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que inove e invista na instalação de ECOPONTES e Passarelas nas estradas do interior, substituindo as já danificadas ou destruídas, por este novo modelo , bem como as que possuem risco de dano ou desabamento, de forma gradativa.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9375/indic._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9375/indic._n38.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, quê elabore e efetive um convênio de Parceria Público Privada, para a cessão de uso do quiosque do parque da fonte do mato.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9377/indic._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9377/indic._n39.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal , a inclusão da disciplina - CIDADANIA DIGITAL, na grade curricular do Município.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9378/indic._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9378/indic._n40.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do Prefeito Municipal a cedência de um transporte coletivo para equipes ligadas ao esporte, que tenham competições em outros municípios.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9379/indic._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9379/indic._n41.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore um estudo sobre a viabilidade construção de uma USINA FOTOVOLTAICA MUNICIPAL.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9380/indic._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9380/indic._n42.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a implantação de um Porto Seco em nosso Município.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9381/indic._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9381/indic._n43.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal realize um estudo e efetue um Projeto de investimentos adequações e incentivos aos Esportes Paralímpicos.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9382/indic._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9382/indic._n44.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que faça a análise da viabilidade para instituir o programa de gestão de resíduos sólidos na rede municipal de ensino de nosso Município</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9383/indic._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9383/indic._n45.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal, através da secretaria da cultura e turismo, a criação de um parque municipal no forte Dom Pedro II, com infra _x000D_
 estrutura de banheiros, bem como quiosques de alimentação, lazer, espaços culturais temáticos, expondo capítulos da história do próprio forte, um _x000D_
 museu a céu aberto, também com a história de nosso Município.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9385/req._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9385/req._n46.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação de um centro de convivência para idosos, onde os mesmos permaneçam por turnos, pernoitando em seus lares.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9387/indic._n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9387/indic._n47.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que estude a elaboração de um projeto de calçamento/pavimentação na Rua Bruno Reck, Bairro - Centro.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize a pavimentação/calçamento da Rua dos Parreirais, - Bairro Floresta</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9386/indic._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9386/indic._n49.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do programa "SAUDE NA PALMA DA MAO" que consiste na implantação de aplicativo de conversação virtual e suporte, com interação em tempo real, para agenciamento, acompanhamento e cancelamento de consultas, procedimentos e exames médicos, na rede pública de saúde do município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do Prefeito Municipal que estude a elaboração de um projeto de calçamento/pavimentação na Rua Wagner Dotto, Bairro - Centro.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9389/indic._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9389/indic._n51.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a reativação da Usina de asfalto, que encontra-se desativada, sendo que poderia ser grande valia para a Secretaria de Obras do Município - Bairro Promorar.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9427/indic._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9427/indic._n52.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a criação do "FUNDO MUNICIPAL DE OBRAS VIÁRIAS", que consiste em direcionar os recursos da participação Municipal no IPVA, o retorno do IPVA, para este fundo, a fim de que sejam aplicados exclusivamente na pavimentação, manutenção e reparos das vias e logradouros públicos urbanos, em todos os bairros e vilas.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9430/indic._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9430/indic._n53.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido e implantado um projeto de captação e reaproveitamento das águas pluviais, para fins não potáveis em escolas municipais, creches e departamentos públicos do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9431/indic._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9431/indic._n54.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja desenvolvido e implantado um projeto de vídeo monitoramento nas escolas e EMEIs da rede municipal de ensino do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9432/indic._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9432/indic._n55.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, o desenvolvimento e a implantação do Projeto Farmácia Solidária, no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9440/indic._n56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9440/indic._n56.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a instituição da coleta Seletiva no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9445/indic._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9445/indic._n57.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a outorga de Título de Cidadão Caçapavano ao Senhor Ronaldo Mota da Silveira (Nati).</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9458/indic._n58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9458/indic._n58.pdf</t>
   </si>
   <si>
     <t>"Propõe ao Senhor Giovani Amestoy Prefeito Municipal, colocação de um CONTAINER para coleta de lixo doméstico na rua Monteaval Araújo bairro Pereira".</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9468/indic._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9468/indic._n59.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal a retomada da linha de ônibus Minas do Camaquã/Caçapava pela dificuldade dos moradores daquela região em se deslocar até a cidade, necessário esse transporte devido a densidade demográfica daquela localidade, Interior - Minas do Camaquã.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9469/indic._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9469/indic._n60.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que encaminhe ao Estado do Rio Grande do Sul, solicitação oficial para a pavimentação da RS'625, da BR 153 até as Minas do Camaquã, engajando na campanha ASFALTO JÁ - RS 625, idealizada por este vereador.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9474/indic._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9474/indic._n61.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9486/indic._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9486/indic._n62.pdf</t>
   </si>
   <si>
     <t>Indica a Mesa Diretora o Título de Cidadão Caçapavano ao Dr. Volmar Carlos Stuker.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que gestione junto ao INSS sobre a viabilidade de realização das perícias médicas na agência do orgão em Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9498/indic._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9498/indic._n64.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a implantação de sistemas de energia fotovoltaica nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9499/indic._n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9499/indic._n65.pdf</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9500/indic._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9500/indic._n66.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que gestione junto ao IPE (Instituto de Previdência do Estado do Rio Grande do Sul) e IPE Saúde, sobre a viabilidade da reabertura de agência da unidade em nosso Município.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9502/indic._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9502/indic._n67.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja disponibilizado nos postos de saúde do município, absorventes para distribuição, à comunidade feminina de baixa renda, seguindo a Lei federal n° 14.214 de 06 de outubro de 2021, que institui o Programa de Proteção e Promoção da Saúde Menstrual.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9504/indic._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9504/indic._n68.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal , a colocação de coletores de resíduos (Lixo doméstico) na área rural, no interior do nosso Município, em pontos estratégicos, facilitando a logística da coleta.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9506/indic._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9506/indic._n69.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, a execução de projeto de pavimentação/calçamento da rua Miguel Paz, Bairro Sul.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9516/indic._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9516/indic._n70.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que  efetue melhorias na iluminação do Complexo Esportivo Areião - Bairro Floresta.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9536/indic._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9536/indic._n71.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que gestione uma parceria Público/Privada para a melhoria da estrada de acesso ao Cerro da Angélica - Interior do Munícipio.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9540/indic._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9540/indic._n72.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que efetue inscrição no programa "Mãe Gaúcha" para recebimento de kits de enxoval para gestantes em vulnerabilidade, pobreza ou extrema pobreza.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9542/indic._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9542/indic._n73.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação, no âmbito Municipal, do programa Municipal "nota fiscal premiada", aderindo ao programa Estadual "nota fiscal gaúcha".</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9547/indic._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9547/indic._n74.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja estabelecido e efetivado um convênio com o Presídio Estadual, tendo em vista o aproveitamento da mão de obra prisional para a confecção de blocos de concreto para pavimentação.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9548/indic._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9548/indic._n75.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja formulado e executado um projeto de revitalização do ginásio de esportes das Minas do Camaquã.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9549/indic._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9549/indic._n76.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja formulado e executado um projeto de revitalização do Cine Rodeio nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9550/indic._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9550/indic._n77.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que participe de forma efetiva, em parceria com o Município de Santana da Boa Vista, e contribua para a recolocação da Cruz no alto da Pedra, nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9551/indic._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9551/indic._n78.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que busque uma alternativa viável, podendo ser através de Parceria Público Privada, para fornecer um local para atendimento médico a comunidade das Minas do Camaquã (um Posto de Saúde), visto que o antigo hospital não possui mais condições estruturais para tanto.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9552/indic._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9552/indic._n79.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a contratação de um médico para atendimento no Posto de Saúde da Coxilha de São José.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9553/indic._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9553/indic._n80.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a contratação de um médico para atendimento no Posto de Saúde das Caieiras.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9582/indic._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9582/indic._n81.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr Prefeito Municipal Giovani Amestoy da Silva que seja feito em caráter emergenciàl, a contratação de um médico veterinário para atuar no Centro de Bem Estar Animal de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9600/indic._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9600/indic._n82.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na Rua Pedro Anunciação( Até o Parque de exposições), Bairro Batista.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9614/indic._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9614/indic._n83.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, através do Prefeito Municipal que estude a elaboração de um projeto de calçamento/pavimentação na Rua Doralina Silveira, Bairro - São Judas Tadeu</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9667/indic._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9667/indic._n84.pdf</t>
   </si>
   <si>
     <t>"Indica ao senhor prefeito municipal, que disponibilize um aparelho de celular para cada Unidade de Saúde, e coloque em funcionamento um canal de whatsaap para atendimento à população, e também comunicação interna".</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9669/indic._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9669/indic._n85.pdf</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9670/indic._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9670/indic._n86.pdf</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9671/indic._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9671/indic._n87.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a nomeação dos aprovados nas vagas do cargo para Guarda Municipal</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9685/indic._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9685/indic._n88.pdf</t>
   </si>
   <si>
     <t>"Propõe ao senhor prefeito municipal, construção de LIXEIRA ou disponibilizar um CONTAINER pra lixo na Av. Santos Dumont na entrada do Rincão dos Maciel".</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9721/indic._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9721/indic._n89.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que elabore um projeto, com um plano de parceria com a UNIPAMPA para a implantação de um convenio para prestação de serviços de Georeferenciamento, para auxiliar regularização fundiária do Município.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9740/indic._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9740/indic._n90.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do acampamento farroupilha em Caçapava do Sul/RS, durante os festejos farroupilhas, todos os anos de 13 a 20 de setembro.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9741/indic._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9741/indic._n91.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja analisado junto a Reitoria do IFFAR, sobre a possibilidade de instalação do Campi Caçapava, na área junto a UNIPAMPA. -</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9742/indic._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9742/indic._n92.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja regulamentado por lei municipal, o horário/jornada especial para servidores públicos portadores de deficiência ou que possuam conjuge, filho ou dependénte portadores de deficiência, recepcionando as leis federais 8112190 e 13370/2016 e cumprindo a jusisprudência do STF.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9743/indic._n93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9743/indic._n93.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que seja gestionado apoio e parcerias para implantação de uma área experimental de geofísica no Campus da Unipampa Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9747/indic._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9747/indic._n94.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através do Prefeito Münicipal, o retorno da ambulância para a localidade das Minas do Camaquâ.</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9760/indic._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9760/indic._n95.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal • na pessoa do Sr. Prefeito Giovani Amestoy da Silva juntamente à secretaria de Educação, que o município de Caçapava do Sul seja inscrito na Fundação Estadual de Planejamento Metropolitano e Regional do Estado do Rio Grande do Sul, no programa PASSE LIVRE ESTUDANTIL, a fim de beneficiar os estudantes de Caçapava do Sul que estudam em outras cidades da Região.</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>CAIO CASANOVA</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9777/indic._n96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9777/indic._n96.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora do Poder Legislativo de Caçapava do Sul a Distinção Comenda Charrua ao senhor Edu Anunciação Lobato.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9782/indic._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9782/indic._n97.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a concessão do Título de Cidadão Caçapavano ao Sr. Gilberto Dickel da Fontoura.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9785/indic._n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9785/indic._n98.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, a Instalação em pracinhas, de brinquedos adaptados e equipamentos especiais desenvolvidos para lazer e recreação de crianças com deficiência e/ou portadoras de mobilidade reduzidae necessidades especiais."</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9786/indic._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9786/indic._n99.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a cedência do prédio onde funcionava a SECULTUR (homem de ferro), para ser utilizado como quiosque do artesanato, doceiras, agroindústrias e centro de informações do geoparque Caçapava - UNESCO.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PATRICIA CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9801/indic._n100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9801/indic._n100.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal, a concessão e outorga da Medàlha Borges de Medeiros ao Sr. Marlon Santos.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9820/indic._n101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9820/indic._n101.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que gestione em parceria com o DNIT, melhorias na sinalização no trevo de acesso a Caçapava do Sul (em obras).</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9821/indic._n103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9821/indic._n103.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que estude a possibilidade de aderir ao Projeto Piloto Inovador de ambiente regulatótrio experimental, "Sandbox Regulatório" da Agencia Nacional de Telecomunicações (ANATEL) para melhorar o sinal de telefonia móvel no município.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9822/indic._n104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9822/indic._n104.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que estude a_x000D_
 possibilidade de implantar o Projeto Acolhe_x000D_
 Mulher para fornecer um atendimento_x000D_
 especializado à mulheres vítimas de violência em_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9823/indic._n105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9823/indic._n105.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal na pessoa do Sr._x000D_
 Prefeito Municipal Giovani Amestoy da Silva através da_x000D_
 Secretaria de Assistência Social, para a reativação dos_x000D_
 eventos como bailes, no Clube Melhor Idade Vivência.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9824/indic._n106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9824/indic._n106.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a criação do Fundo Municipal do Desporto, do_x000D_
 Paradesporto, do Surdodesporto e Lazer - Fundesporto.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9825/indic._n107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9825/indic._n107.pdf</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9826/indic._n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9826/indic._n108.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que realize a contratação emergencial de dois_x000D_
 operários para a secretaria de Obras, para sanar a demanda de problemas na rede de_x000D_
 esgoto.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9827/indic._n109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9827/indic._n109.pdf</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9828/indic._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9828/indic._n110.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da_x000D_
 secretaria de educação, a adesão ao programa_x000D_
 'Recicle Bem, Faça o Bem", em parceria com a_x000D_
 empresa Encanttus Confecções.</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10054/indic._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10054/indic._n111.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de uma placa_x000D_
 na Av. Castelo Branco.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10055/indic._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10055/indic._n112.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a retomada da_x000D_
 linha de ônibus para o trajeto, Caçapava - Rincão de_x000D_
 Lourdes - Passo do Picó.</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10062/indic._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10062/indic._n113.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Planejamento, que estude a elaboração de um projeto de pavimentação na Rua_x000D_
 Vereador Olício Linhares, Bairro Promorar.</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10175/indic._n114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10175/indic._n114.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a concessão do Título de_x000D_
 Cidadã Caçapavana à Sra. Maria da Graça Ismail.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça o Cadastro do Município no programa do estado do RS para a recuperação de estradas através da contratação de horas máquinas, no convênio do Edital da Secretaria da Agricultura Pecuária Produção Sustentável e Irrigação (SEAPI).</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>9MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9333/moc._n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9333/moc._n01.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Cartório Eleitoral de Caçapava do Sul/RS, nona zona eleitoral, pelo desempenho em suas atribuições, ficando em segundo lugar em número de decisões por ramo, grau e orgão julgador, no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9334/moc._n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9334/moc._n02.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Magistrado FREDERICO RIBEIRO DE FREITAS MENDES, titular da Segunda Vara Judicial de nossa Comarca e Diretor do Foro.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9335/moc._n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9335/moc._n03.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Café do Luizinho, pelos 83 anos de sua fundação.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9465/moc._n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9465/moc._n04.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Rádio Haragano por seu 1 1 Aniversário completado no mês de Janeiro".</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9475/moc._n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9475/moc._n05.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso ao Sr. GILBERTO TATSCH."</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9476/moc._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9476/moc._n06.pdf</t>
   </si>
   <si>
     <t>"Concede Moção de Apoio ao Projeto de Lei (PL) 417/2023 que visa autorizar o controle e o manejo de espécies invasoras, em especial o Javali no Estado do Rio Grande do Sul".</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9481/moc._n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9481/moc._n07.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Manuela Langner Rodrigues que quase gabarita a redação do ENEM 2023".</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9509/moc._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9509/moc._n08.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG RONDA CRIOULA em razão dos 40 anos de fundação.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9510/moc._n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9510/moc._n09.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Sr. FABRICIO PINHEIRO DA SILVA, proprietário da CABANHA SILVA, pelo empenho, dedicação e deferência, em realizar grandes eventos, com muito sucesso, nas Minas do Camaquã.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9513/moc._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9513/moc._n10.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a estudante Laura da Silva Danzmann pela excelente participação no ENEM 2023, realizando esse feito pela segunda vez, sendo que já tinha tirado a mesma pontuação na redação.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9517/moc._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9517/moc._n11.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao piloto Arthur Delgado pelo vice campeonato gaúcho VNT 1600 na categoria B 2023 conquistado neste último final de semana.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9539/moc._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9539/moc._n12.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso à Direção e Colaboradores da Loja Komaco pelo aniversário de 25 anos atuando no comércio de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9559/moc._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9559/moc._n13.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Igreja Evangélica Assembleia de Deus de Caçapava do Sul pela passagem do seu aniversário no mês de janeiro, comemorando 71 anos em nosso Município".</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9558/moc._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9558/moc._n14.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos ao Capitão Mareei Kenji Nakatsukasa Jacinto que assumiu o comando do 3 0 Esquadrão do 60 RPMon o qual tem sede em Caçapava do Sul".</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9574/moc._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9574/moc._n15.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso a Escola Municipal de Ens. Fundamental Dagoberto Barcelos"</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9583/moc._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9583/moc._n16.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Laurício Terra pelo Título de Dr Recebido na universidade de Aveiro em Portugal, no mês de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9590/moc._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9590/moc._n17.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso a Escola Municipal de Ens. Fundamental Nossa Senhora das Graças ela passagem de seus 60 anos."</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9619/moc._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9619/moc._n18.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao P.T.G Campeiros do lrapuá, pelos 39 anos de fundação, completos no dia 11/03.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9627/moc._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9627/moc._n19.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Antonio Cesar Oberto pelos anos de dedicação e serviços prestados a nossa comunidade como Juiz de Paz e também em outras áreas.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9631/moc._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9631/moc._n20.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG Sentinela dos Cerros, pelos 58 anos de fundação, um verdadeiro patrimônio tradicionalista, social, histórico e Cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9638/moc._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9638/moc._n21.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG CLAREIRA DA MATA em razão dos 50 anos de fundação.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9693/moc._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9693/moc._n22.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Guilherme Alves Marques pelo prêmio de melhor letra conquistado no Festival da Barranca que aconteceu em São Borja/RS, no último final de semana.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9694/moc._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9694/moc._n23.pdf</t>
   </si>
   <si>
     <t>• "Moção de Aplauso a Loja Impacto Moda Homem"</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9697/moc._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9697/moc._n24.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso a Farmácia Nicola"</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9706/moc._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9706/moc._n25.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos aos motoristas e a responsável pelo setor de transporte da Secretaria da Saúde de Caçapava do Sul".</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9712/moc._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9712/moc._n26.pdf</t>
   </si>
   <si>
     <t>"Moção de apaluso a Escola Estadual de Ens. Fundamental Conego Ortiz"</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9717/moc_n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9717/moc_n27.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Empresa Dagoberto Barcelos pelos 106 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9718/moc._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9718/moc._n28.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG Sentinela do Forte, pelos 28 anos de fundação, um verdadeiro patrimônio tradicionalista, social, histórico e Cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9719/moc._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9719/moc._n29.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Clinidente Clinica Odontológica pelos 21 anos de atividade em nosso Munícipio.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9720/moc._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9720/moc._n30.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Escola Municipal São João Batista pelos 61 anos de atividade em nosso Município.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9728/moc._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9728/moc._n31.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos a Matteus Amaral Vargas •( Matteus Alegrete) , por sua participação no Big Brother Brasil, corno um represéntante do nosso estado do Rio Grande do Sul, em que está levando nossa cultura gaúcha a todo Brasil.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9729/moc._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9729/moc._n32.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos a Marília Valmarath Dorneles pela participação na Liga de Desenvolvimento 2024 do Sub-16 das Gurias Cobradas do Internacional, que ocorreu entre os dias 02 e 08 de abril de 2024.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9734/moc._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9734/moc._n33.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos a GIORDANO BORBA pelos serviços que prestou à comunidade durante o período que foi Assessor Especial do -. Gabinete do prefeito é pelos serviços que realiza juntamente com Governo Estadual e Federal em prol do município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9746/moc._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9746/moc._n34.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos aos servidores da Polícia Civil da Delegacia Especializada na Repressão aos Crimes Rurais e Abigeato - DECRABI Bagé."</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9752/moc._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9752/moc._n35.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos à Academia Saúde e Cia pelos 28 anos de serviços à nossa comunidade, gerando emprego e renda e incentivando a prática dos exercícios físicos para uma vida saudável.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9753/moc._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9753/moc._n36.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a APAE Caçapava do Sul pelo aniversário de 56 anos de fundação, disponibilizando atendimento integral às pessoas com deficiência do nosso Município e região.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9762/moc._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9762/moc._n37.pdf</t>
   </si>
   <si>
     <t>Concede moção de Apoio á minuta de Projeto de Lei que visa reestruturar o regime jurídico aplicável ao plano de carreira do quadro de pessoal Técnico, Ensino Médio, Técnico Profissionalizante, Técnico Agrícola, Técnico em Viticultura e Técnico em Enologia do estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9779/moc._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9779/moc._n38.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Curso de Geofísica da Unipampa Campus Caçapava do Sul por obter nota máxima na avaliação do MEC.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9792/moc._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9792/moc._n39.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG Família Nativista, pelos 46 anos de fundação, um verdadeiro patrimônio tradicionalista, social, histórico e cultural de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9793/moc._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9793/moc._n40.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Pedigree Pet Store por seus 2 anos atendendo os pets do nosso Município.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9812/moc._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9812/moc._n41.pdf</t>
   </si>
   <si>
     <t>Manifesta moção de repúdio a charge publicada no jornal Folha de São Paulo do dia 5 de maio.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9815/moc._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9815/moc._n42.pdf</t>
   </si>
   <si>
     <t>Concede Moção - de Repúdio. ao Comando Rodoviário da Brigada Militar de Bagé •RS</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9840/moc._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9840/moc._n43.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Clube União_x000D_
 Caçapavana, pelos 124 anos de fundação,_x000D_
 ocorridos no dia 2010512024, um verdadeiro_x000D_
 patrimônio social, histórico e cultural de Caçapava_x000D_
 do Sul/RS.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9841/moc._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9841/moc._n44.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Grupo Escoteiro Clareira na Mata G.E. 164 0/RS pela passagem de seu 43° aniversário de fundação.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9842/moc._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9842/moc._n45.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Fernando Teixeira da Silva pelos serviços prestados à Câmara de Vereadores de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9843/moc._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9843/moc._n46.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao caçapavano_x000D_
 Luçiano Machado, novo Diretor-Geral da Fundação_x000D_
 Hospitalar Getúlio Vargas (FHGV).</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9844/moc._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9844/moc._n48.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Escola Gladi_x000D_
 Machado Garcia, por seu aniversário de 68 anos_x000D_
 de fundação.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9845/moc._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9845/moc._n49.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos ao PROERD (Programa Educacional de resistencia as Drogas e à Violência) pela linda Formatura dos alunos que participam do projeto".</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9846/moc._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9846/moc._n50.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CTG Pampa e Querência pela passagem de seu 40° aniversário de fundação.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9847/moc._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9847/moc._n51.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a Sra Suzete Pozzebon Oliveira, por assumir Vice Presidência_x000D_
 do Rotary Club Maria Augusta".</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9848/moc._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9848/moc._n52.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplausos a S r a Daniele dos Anjos, que passou a integrar o Rotary Club Maria Augusta".</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9849/moc._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9849/moc._n53.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Associação de Trovadores Rui Freitas pelos 24 anos de_x000D_
 fundação.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9850/moc._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9850/moc._n54.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao time de futebol Clube Atlético Gaúcho pelos seus 3 anos de_x000D_
 fundação.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9851/moc._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9851/moc._n55.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao Caça e Pesca, pelos seus 46 anos de fundação deste importante_x000D_
 patrimônio social e esportivo de nosso município.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9852/moc._n56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9852/moc._n56.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Comercial Ragagnin, pelos seus 95 anos de existência.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9853/moc._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9853/moc._n57.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a CFC Maciel, pelos seus 27 anos.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9854/moc._n58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9854/moc._n58.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos .aos Membros do Comitê de implementação do Campus do Instituto Federal Farroupilha no município de Caçapava do Sul. Senhora Cassia Freitas, Senhor Edimar Fonseca, Senhor Luiz Fernando_x000D_
 Torres e Senhor Norton Ferreira. -</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9855/moc._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9855/moc._n59.pdf</t>
   </si>
   <si>
     <t>"Concede moção de aplauso ao motorista Jean Carlo Moraes pelo seus 28 anos de trabalho como servidor Público Municipal, junto a Secretaria da Saúde e Camara de Vereadores"</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9856/moc._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9856/moc._n60.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Cotrisul Agro veterinária pelo seu 1° aniversário.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9857/moc._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9857/moc._n61.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Sr. Daniel_x000D_
 Miranda, novo Diretor da Agência FGtAS/SINE de Caçapava do Sul.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10100/moc._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10100/moc._n62.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos a Alessandro Dos_x000D_
 Santos Dorneles ( Ad Danças Urbanas). Pela_x000D_
 participação e 1°lugar na 8°mostia de danças. Na_x000D_
 cidade de Cruz Alta.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10101/moc._n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10101/moc._n63.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a nova_x000D_
 patronagem do PIQUETE RONDA_x000D_
 DAS SESMARIAS.</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10102/moc._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10102/moc._n64.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos ao Aymoré Esporte_x000D_
 Clube pelo seu Centenário.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10103/moc._n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10103/moc._n65.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos ao movimento SOS_x000D_
 Agro do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10104/moc._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10104/moc._n66.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Invernada_x000D_
 Artística Herdeiros da Tradição CTG Sentinela do_x000D_
 Forte - Caçapava do Sul - RS.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10105/moc._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10105/moc._n67.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos aos Mosqueteiros pela_x000D_
 conquista do título invicto na etapa de Caçapava do_x000D_
 Sul, da Liga Mista de Voleibol Série Prata da região_x000D_
 da campanha.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10106/moc._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10106/moc._n68.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos aos membros da_x000D_
 Augusta e Respeitável Loja Simbólica Recuperação,_x000D_
 pela passagem do dia do Maçom, no dia 20 de_x000D_
 agosto.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10107/moc._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10107/moc._n69.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos aos membros da_x000D_
 Augusta Benemérita Excelsa e Respeitável Loja_x000D_
 Simbólica Coriolano Castro, pela passagem do dia_x000D_
 do maçom, no dia 20 de agosto.</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10108/moc._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10108/moc._n70.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a EDS Remates, pelos_x000D_
 seus 37 anos.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10109/moc._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10109/moc._n71.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos ao Automóvel Clube de_x000D_
 Caçapava do Sul pelos seus 52 anos.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10110/moc._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10110/moc._n72.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Escola Januária Leal_x000D_
 pelos seus 59 anos de história.</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10111/moc._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10111/moc._n73.pdf</t>
   </si>
   <si>
     <t>Concede moção de Aplauso a Clínica Veterinária_x000D_
 Bichanos</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10124/moc._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10124/moc._n74.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Casa de Cultura_x000D_
 Juarez Teixeira pelos seus 3 anos de fundação.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10129/moc._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10129/moc._n75.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Maria Luisa Dias.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10130/moc._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10130/moc._n76.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Agropecuária Pampa,_x000D_
 pelo seu primeiro ano de aniversário completados no_x000D_
 mês de setembro</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10144/moc._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10144/moc._n77.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Igreja Pentecostal_x000D_
 Família de Deus em homenagem aos seus 32 anos.</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10148/moc._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10148/moc._n78.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao senhor Leandro Gomes gerente da programação da Rádio Haragano.</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10153/moc._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10153/moc._n79.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Maria Florina Souza_x000D_
 Ribeiro.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10154/moc._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10154/moc._n80.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Édila de Jesus_x000D_
 Freitas Severo.</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10155/moc._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10155/moc._n81.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Nalvo de Gezuz_x000D_
 Trindade Lopes.</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10156/moc._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10156/moc._n82.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos à Rivadavia Severo.</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10157/moc._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10157/moc._n83.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos à José Everaldo Torres_x000D_
 Garcia (Zeca).</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>Concede moção de aplausos a equipe_x000D_
 caçapavana Mosqueteiros pela conquista da 58_x000D_
 etapa da Liga Mista de Voleibol da Região da_x000D_
 Campanha, Série Prata, que aconteceu no dia_x000D_
 17/11/2024 na cidade de São Sepé.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10179/mocao_no_85-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10179/mocao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Everton Ferreira Rodrigues.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10180/mocao_n_86-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10180/mocao_n_86-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Adriana da Silva Nunes.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10181/mocao_n87-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10181/mocao_n87-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Bruno Guterres da Silva.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_n_88-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_n_88-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Aluisio Vivian Valcarenghi.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10183/mocao_n_89-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10183/mocao_n_89-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Ricardo Marques Evangelho.</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10184/mocao_n_90-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10184/mocao_n_90-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Daniela Ragagnin Veeck.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10185/mocao_n_91-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10185/mocao_n_91-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Rafael Freitas Felix de Oliveira.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10186/mocao_n_92-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10186/mocao_n_92-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a William Fagundes Ferreira.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10187/mocao_n_93-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10187/mocao_n_93-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Izandra Aparecida Garcia Machado.</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10188/mocao_n_94-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10188/mocao_n_94-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Lisane Ullrich.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10189/mocao_n_95-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10189/mocao_n_95-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Luis Roni Batista Moraes.</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10190/mocao_n_96-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10190/mocao_n_96-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Luciano Zinelli da Rosa.</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10191/mocao_n_97-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10191/mocao_n_97-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Alexandra Silva Flores.</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10192/mocao_n_98-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10192/mocao_n_98-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Mariane Dias de Macedo.</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10193/mocao_n_99-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10193/mocao_n_99-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos a Rafael Dias Ilha.</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10194/mocao_n_100-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10194/mocao_n_100-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos ao IME Augusta Maria de Lima Marques, pelos seus 10 anos de fundação.</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10195/mocao_n_101-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10195/mocao_n_101-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos às conselheiras tutelares de Caçapava do Sul pelo dia do conselheiro tutelar, comemorado dia 18 de novembro.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10196/mocao_n_102-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10196/mocao_n_102-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a equipe DX da ARCO (Associação de Radioamadores do Centro Oeste).</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10197/mocao_n_103-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10197/mocao_n_103-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso pelos 20 anos da rádio Portal FM 87.9.</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10198/mocao_104-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10198/mocao_104-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplausos pelo 7° aniversário do Departamento Masculino da Igreja Evangélica Assembleia de Deus de Caçapava do Sul.</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10206/moc._n_105-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10206/moc._n_105-2024.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao CLUBE ANTIGOS CAÇAPAVA DO SUL (C.A.C.), pela realização do 3º ENCONTRO DOS ANTIGOS de Caçapava do Sul.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10208/moc._n_106-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10208/moc._n_106-2024.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Rádio Nativa FM de Santa Maria, em reconhecimento pelo excelente trabalho de destaque realizado durante a 3ª Festa Nacional do Azeite de Oliva, em Caçapava do Sul.</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
     <t>8PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9319/pedid._info._n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9319/pedid._info._n01.pdf</t>
   </si>
   <si>
     <t>"Solicita informação ao Poder Executivo"</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
     <t>LUIS FERNANDO TORRES, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9320/pedid._info._n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9320/pedid._info._n02.pdf</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>MARQUINHO VIVIAN</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9447/pedid._info._n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9447/pedid._info._n03.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo".</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9436/pedid._info._n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9436/pedid._info._n04.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo"</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9442/pedid._info._n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9442/pedid._info._n05.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo a respeito da previsão de restos a pagar no exercício de 2024, provenientes das Emendas Impositivas de 2023 não executadas em sua totalidade.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9462/pedid._info._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9462/pedid._info._n06.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9556/pedid._info._n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9556/pedid._info._n07.pdf</t>
   </si>
   <si>
     <t>"Solicita informações ao poder executivo municipal sobre o a estátua do bombeador"</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9591/pedid._info._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9591/pedid._info._n08.pdf</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9592/pedid._info._n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9592/pedid._info._n09.pdf</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9624/pedid._info._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9624/pedid._info._n10.pdf</t>
   </si>
   <si>
     <t>"Solicita Informações do Poder Executivo Municipal"</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9626/pedid._info._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9626/pedid._info._n11.pdf</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>SILVIO TONDO, MARIANO TEIXEIRA, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9641/pedid._info._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9641/pedid._info._n12.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do Poder Executivo Municipal".</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9642/pedid._info._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9642/pedid._info._n13.pdf</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9643/pedid._info._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9643/pedid._info._n14.pdf</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, SILVIO TONDO, ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9644/pedid._info._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9644/pedid._info._n15.pdf</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9645/pedid._info._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9645/pedid._info._n16.pdf</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9646/pedid._info._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9646/pedid._info._n17.pdf</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9647/pedid._info._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9647/pedid._info._n19.pdf</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9648/pedid._info._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9648/pedid._info._n19.pdf</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9649/pedid._info._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9649/pedid._info._n20.pdf</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9650/pedid._info._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9650/pedid._info._n21.pdf</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9651/pedid._info._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9651/pedid._info._n22.pdf</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9652/pedid._info._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9652/pedid._info._n23.pdf</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9653/pedid._info._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9653/pedid._info._n24.pdf</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9654/pedid._info._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9654/pedid._info._n25.pdf</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9655/pedid._info._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9655/pedid._info._n26.pdf</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9656/pedid._info._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9656/pedid._info._n27.pdf</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9657/pedid._info._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9657/pedid._info._n28.pdf</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9658/pedid._info._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9658/pedid._info._n29.pdf</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9659/pedid._info._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9659/pedid._info._n30.pdf</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9660/pedid._info._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9660/pedid._info._n31.pdf</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9661/pedid._info._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9661/pedid._info._n32.pdf</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9662/pedid._info._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9662/pedid._info._n33.pdf</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9663/pedid._info._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9663/pedid._info._n34.pdf</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9666/pedid._info._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9666/pedid._info._n35.pdf</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9676/pedid._de_info._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9676/pedid._de_info._n36.pdf</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9722/pedid._info._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9722/pedid._info._n37.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo Municipal a respeito da Lei Complementar n° 4.605, de 13 de dezembro de 2023, que altera a Lei Complementar n°1.616, de 15 de janeiro de 2004, que dispõe sobre o Código de Posturas do Município, para disciplinar o funcionamento do comércio aos domingos e feriados no Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9810/pedid._info._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9810/pedid._info._n38.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre o saldo remanescente no Fundo Municipal de Defesa Civil, após o encerramento do ultimo exercício financeiro.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9811/pedid._info._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9811/pedid._info._n39.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, a cópia do contrato firmando entre prefeitura municipal e a empresa recolhedora do lixo doméstico no município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9829/pedid._info._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9829/pedid._info._n40.pdf</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9830/pedid._info._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9830/pedid._info._n41.pdf</t>
   </si>
   <si>
     <t>"Solicita informações do. Poder Executivo Municipal".</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9831/pedid._info._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9831/pedid._info._n42.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao sobre o andamento da Avenida Castelo Branco. Poder Executivo Municipal obra de pavimentação da Avenida Castelo Branco.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9832/pedid._info_n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9832/pedid._info_n43.pdf</t>
   </si>
   <si>
     <t>Solicita informações, ao Poder Executivo Municipal, sobre o andamento da obra de pavimentação da Rua dos Parreirais.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9833/pedid._info_n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9833/pedid._info_n44.pdf</t>
   </si>
   <si>
     <t>Solicita informações Poder Executivo Municipal, sobre o andamento da obra de pavimentação da Rua Dona Romana Cechim.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9834/pedid._info_n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9834/pedid._info_n45.pdf</t>
   </si>
   <si>
     <t>Solicita informações, ao Poder Executivo Municipal, sobre o andamento da obra de pavimentação da Rua Ver. Eleodoro Garcia.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9835/pedid._info._n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9835/pedid._info._n47.pdf</t>
   </si>
   <si>
     <t>Solicita informações, ao Poder Executivo Municipal, sobre o andamento da obra de pavimentação da Rua Bruno Reck</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9836/pedid._info._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9836/pedid._info._n48.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Secretaria de Obras a respeito dos equipamentos da secretaria.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9837/pedid._info._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9837/pedid._info._n49.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, quem é o responsável pela fiscalização das_x000D_
 empresas terceirizadas que estão prestando serviço de manutenção e recuperação das estradas e ruas do nosso município.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9838/pedid._info._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9838/pedid._info._n50.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder Executivo Municipal, sobre a situação das emendas de autoria deste vereador, destinadas à aquisição de playgrounds.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9839/pedid._info._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9839/pedid._info._n51.pdf</t>
   </si>
   <si>
     <t>Solicita Informações do Poder_x000D_
 Executivo Municipal, qual finalidade_x000D_
 especificas de cada veículo que_x000D_
 compõe a frota da Secretaria_x000D_
 Municipal de Saúde..</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10057/pedid._info._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10057/pedid._info._n52.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo Municipal, através da Secretária de Educação sobre a obra da Escola de Ensino Integral Patricio Dias Ferreira.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10064/pedid._info._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10064/pedid._info._n53.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo Municipal, através_x000D_
 da Secretária de obras, sobre as máquinas paradas_x000D_
 há aproximadamente 01 mês na localidade da_x000D_
 Coxilha da árvore, interior do município.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10066/pedid._info._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10066/pedid._info._n54.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo Municipal, através_x000D_
 da Secretária de Educação acerca da obra da Escola_x000D_
 Municipal de Ensino Fundamental Dagoberto_x000D_
 Barcelos.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10174/pedid._info._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10174/pedid._info._n55.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo Municipal, referente as ruas, logradouros, prédiosepraças públicas sem nomenclatura.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10201/pedid._info._n_57-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10201/pedid._info._n_57-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo Municipal, informação sobre a hemodiálise.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>7PPV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9264/pedid._prov._n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9264/pedid._prov._n01.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal"</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9265/pedid._prov._n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9265/pedid._prov._n02.pdf</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9266/pedid._prov._n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9266/pedid._prov._n03.pdf</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9267/pedid._prov._n04.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9267/pedid._prov._n04.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, providências referente ao esgoto que corre a céu aberto na rua Alice Lang em frente aos números 143 e 155, Vila Henriques".</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9268/pedid._prov._n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9268/pedid._prov._n05.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através do Departamento de Trânsito, pintura amarela no meio-fio, e colocação de placa de trânsito sinalizando embarque e desembarque em frente à Escola de Educação Infantil Construir."</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9269/pedid._prov._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9269/pedid._prov._n06.pdf</t>
   </si>
   <si>
     <t>"Requer o envio de correspondência a Agencia Nacional de Telecomunicações - ANATEL, solicitando fiscalização para melhorias no sinal de telefonia móvel no município de Caçapava do Sul".</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9272/pedid._prov._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9272/pedid._prov._n08.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto de buraco e reposição do calçamento na rua Baltazar de Bem em frente ao n°903, centro."</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9270/pedid._prov._n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9270/pedid._prov._n09.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Comissão de Trânsito, que seja instalado quebra-molas ou sonorizador na rua 15 de Novembro, em frente a Escola Dinarte Ribeiro."</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9271/pedid._prov._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9271/pedid._prov._n10.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras que seja realizada Limpeza no entorno da Creche Dionéia Soares, rua do Aterro, bairro Promorar".</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9273/pedid._prov._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9273/pedid._prov._n11.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras que seja feita manutenção e limpeza da pracinha do bairro Pinheiro e seu entorno".</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9274/pedid._prov._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9274/pedid._prov._n12.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Muiiicipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Borges de Medeiros, bairro Centro"</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9275/pedid._prov._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9275/pedid._prov._n13.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na Av. Santos Dumont em frente ao n°3153, bairro São Domingos"</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9276/pedid._prov._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9276/pedid._prov._n14.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua General Osório em frente ao n° 184, bairro Centro."</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9278/pedid._prov._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9278/pedid._prov._n15.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas nas Minas do Camaquã".</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9280/pedid._prov._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9280/pedid._prov._n16.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Alberto Severo em frente ao n° 358, bairro Persa"</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9277/pedid._prov._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9277/pedid._prov._n17.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Percio Nicola,, bairro Cidade Jardin</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9279/pedid._prov._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9279/pedid._prov._n18.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Valdemar Seixas, bairro Santa Rita."</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9281/pedid._prov._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9281/pedid._prov._n19.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Alberto Severo, Bairro Persa."</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9282/pedid._prov._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9282/pedid._prov._n20.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Valtuíl Albarnaz, bairro Floresta."</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9283/pedid._prov._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9283/pedid._prov._n21.pdf</t>
   </si>
   <si>
     <t>"Solicita através do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua Felix da Cunha próximo ao n°2248 bairro Negrinho do Pastoreio."</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9284/pedid._prov._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9284/pedid._prov._n22.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto patrolamento e encascalhamento da rua do Arvoredo, Bairro São Domingos."</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9285/pedid._prov._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9285/pedid._prov._n23.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da rua Patricio Pazinato Próximo n° 163, bairro Pazinato."</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9287/pedid._prov._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9287/pedid._prov._n24.pdf</t>
   </si>
   <si>
     <t>"Requer do senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da rua Piauí, Bairro: São Judas Tadeu."</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9289/pedid._prov._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9289/pedid._prov._n25.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto de bueiro, encascalhamento e patrolamento na rua Pércio Nicola, bairro Cidade Jardim."</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9286/pedid._prov._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9286/pedid._prov._n26.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, encascalhamento e patrolamento da estrada da localidade da Chácara dos Pinheiros."</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9288/pedid._prov._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9288/pedid._prov._n27.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, encascalhamento e patrolamento da estrada do Passo do Cação."</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9290/pedid._prov._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9290/pedid._prov._n28.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, encascalhamento e patrolamento da estrada do Passo dos Enforcados."</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9292/pedid._prov._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9292/pedid._prov._n29.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da estrada do Passo do Moinho".</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9291/pedid._prov._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9291/pedid._prov._n30.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conseko e patrolamento da estrada das Guaritas".</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9293/pedid._prov._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9293/pedid._prov._n31.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal,  através da Secretaria de Obras, conserto,  patrolamento e encascalhamento da estrada  que da acesso a Cascata do Salso."</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9294/pedid._prov._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9294/pedid._prov._n32.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto,  patrolamento e encascalhamento da estrada do Faxinal que passa no Cemitério dos Silva."</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9295/pedid._prov._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9295/pedid._prov._n33.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Fomenta."</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9296/pedid._prov._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9296/pedid._prov._n34.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que desce para o Balneário do Ronaldo na Aviação."</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão do Tarumã."</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9298/pedid._prov._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9298/pedid._prov._n36.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão da Salete."</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9299/pedid._prov._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9299/pedid._prov._n37.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Irapuazinho, (Parada Mário)."</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Pitangueira."</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9301/pedid._prov._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9301/pedid._prov._n39.pdf</t>
   </si>
   <si>
     <t>"Requer do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento da Estrada da Varzinha."</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9302/pedid._prov._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9302/pedid._prov._n40.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento estrada da Colônia Santa Tereza."</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9303/pedid._prov._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9303/pedid._prov._n41.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que desce na vila Sítio do Pica Pau Amarelo, (Aviação)."</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9304/pedid._prov._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9304/pedid._prov._n42.pdf</t>
   </si>
   <si>
     <t>"Solicita do Senhor Prefeito Municipal, através da 'Secretaria de Obras, conserto, encascalhamento e patrolamento da estrada do Passo do Megatério."</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9306/pedid._prov._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9306/pedid._prov._n43.pdf</t>
   </si>
   <si>
     <t>"Solicita ao. senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Passo da Chácara."</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9308/pedid._prov._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9308/pedid._prov._n44.pdf</t>
   </si>
   <si>
     <t>"Solicita ao úenhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada que da acesso ao Cerro do Bugio."</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9310/pedid._prov._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9310/pedid._prov._n45.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Lagoão."</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9305/pedid._prov._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9305/pedid._prov._n46.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, pátrolamento e encascalhamento da estrada do Seivalsinho."</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9307/pedid._prov._n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9307/pedid._prov._n47.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão dos Nizas."</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9309/pedid._prov._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9309/pedid._prov._n48.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento do Rincão dos Maciel, estrada que da acesso ao Banco da Amizade."</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9311/pedid._prov._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9311/pedid._prov._n49.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Seival (Carajá)."</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9312/pedid._prov._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9312/pedid._prov._n50.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto e patrolamento da estrada da localidade do Pinheiro."</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9313/pedid._prov._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9313/pedid._prov._n51.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Secretaria de Obras, conserto, patrolamento e encascalhamento do corredor localizado abaixo da Escola Municipal Patrício Dias Ferreira (Patronato)".</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9315/pedid._prov._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9315/pedid._prov._n52.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da Estrada do Rincão dos Paz."</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9314/pedid._prov._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9314/pedid._prov._n53.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, que seja feito conserto da ponte do Passo do Umbú."</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9316/pedid._prov._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9316/pedid._prov._n54.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, que seja feito conserto da ponte do Passo dos Enforcados."</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9317/pedid._prov._n55.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9317/pedid._prov._n55.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada do Rincão da Fé."</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9318/pedid._prov._n56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9318/pedid._prov._n56.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Coxilha da Árvore."</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9350/pedid._prov._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9350/pedid._prov._n57.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras - Departamento de Trânsito, a construção de quebra - molas, na Avenida Santos Dumont, próximo da entrada da rua Arco-tris/Beco Arco-Iris.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9352/pedid._prov._n58.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9352/pedid._prov._n58.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a construção de quebra - molas, na Rua Benjamin Constant, entre as ruas Coronel Romão e General Neto</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9354/pedid._prov._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9354/pedid._prov._n59.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras - Departamento de Trânsito, a construção de quebra - molas, na Av. Pedro Anunciação n° 111 bairro Batista, em frente a Universidade Federal do Pampa - Unipampa, nesse município.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9356/pedid._prov._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9356/pedid._prov._n60.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Manoel Francisco Machado, após o antigo quiosque no Bairro Nossa senhora de Fátima, neste município.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9358/pedid._prov._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9358/pedid._prov._n61.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Antônio Rosa no bairro Nossa Senhora de Fatima, neste município.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9349/pedid._prov._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9349/pedid._prov._n62.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Tomé Medeiros quadra entre Barão de Caçapava e Baltazar de Bem , bairro centro neste município.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9351/pedid._prov._n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9351/pedid._prov._n63.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Bento Gonçalves quadra entre Barão de Caçapava e Baltazar de Bem, bairro centro ,neste município.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9353/pedid._prov._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9353/pedid._prov._n64.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria Municipal de Saúde que sejam consertadas e religadas as câmeras de segurança do Centro de Bem Estar Animal, na estrada do Patronato, neste município.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9355/pedid._prov._n65.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9355/pedid._prov._n65.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na rua Pinheiro Machado quadra entre Barão de Caçapava e Baltazar de Bem , bairro centro ,neste município.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9357/pedid._prov._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9357/pedid._prov._n66.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras, o conserto do Calçamento da rua Lucio Jaime entre as Ruas Benjamin Constant e a Av. Cel. Coriolano Castro, neste Município.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9391/pedid._prov._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9391/pedid._prov._n67.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Cemitério da Cruz - Interior do Município.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9392/pedid._prov._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9392/pedid._prov._n68.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolàmento e encascalhamento na Estrada da Colônia do Santa Bárbara - Interior do Município.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9395/pedid._prov._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9395/pedid._prov._n69.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder, Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Passo do Umbú - Interior do Município.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9397/pedid._prov._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9397/pedid._prov._n70.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rincão dos Bitencourt - Interior do Município.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9399/pedid._prov._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9399/pedid._prov._n71.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rincão Bonito - Interior do Município.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9400/pedid._prov._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9400/pedid._prov._n72.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Santa Bárbara - Interior do Município.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9393/pedid._prov._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9393/pedid._prov._n73.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rincão da Tigra - Interior do Município.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9394/pedid._prov._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9394/pedid._prov._n74.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rincão dos Godinhos - Interior do Município.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9396/pedid._prov._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9396/pedid._prov._n75.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento no Corredor que dá acesso a propriedade de Adélia Leão Rosso - Coxilha de São José.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9398/pedid._prov._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9398/pedid._prov._n76.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos com urgência na ponte da localidade Colônia de Santa Tereza - interior do Município.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9401/pedid._prov._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9401/pedid._prov._n77.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Caldeirão Interior do Município.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9402/pedid._prov._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9402/pedid._prov._n78.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada dos Fagundes - Interior do Município.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9403/pedid._prov._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9403/pedid._prov._n79.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada da Furna - Interior do Município.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9404/pedid._prov._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9404/pedid._prov._n80.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao. .. Poder Executivo  Municipal, que efetue, reparos, pátrolarnento e  encascalhamento na Estrada do Frigorífico -  Interior do Município.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9405/pedid._prov._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9405/pedid._prov._n82.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo  Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Guarda Velha - Interior do Município.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9407/pedid._prov._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9407/pedid._prov._n82.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do lrapuá - Interior do Município.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9409/pedid._prov._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9409/pedid._prov._n83.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento ria Estrada do Lajeadinho - Interior do Município.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9410/pedid._prov._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9410/pedid._prov._n84.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo  Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada dos Lanceiros - Interior do Município.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9406/pedid._prov._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9406/pedid._prov._n85.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada da Mina do Andrade - Interior do Município.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9408/pedid._prov._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9408/pedid._prov._n86.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada da Pedra do Segredo - Interior do Município.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9411/pedid._prov._n87.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9411/pedid._prov._n87.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolarnënto e encascalhamento na Estrada do Rincão da Palmeira - Interior do Município.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9413/pedid._prov._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9413/pedid._prov._n88.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamenta e encascalhamento na Estrada da Serra do Santa Bárbara - Interior do Município.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9416/pedid._prov._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9416/pedid._prov._n89.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Rincão dos Seixas - Interior do Município.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9418/pedid._prov._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9418/pedid._prov._n90.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o patrolamento e escascalhamento da Rua Doralina Silveira dos Santos</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9420/pedid._prov._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9420/pedid._prov._n91.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o patrolamento e escascalhamento da Rua Félix da Cunha parte não calçada.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9412/pedid._prov._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9412/pedid._prov._n92.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada do Rincão dos Comim - Interior Municipio.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9414/pedid._prov._n93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9414/pedid._prov._n93.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito reparos em todo o prolonagamento do acostamento da Av. Santos Dumont.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9415/pedid._prov._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9415/pedid._prov._n94.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito patrolamento, e encascalhamento na estrada do Cerro Martin</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9417/pedid._prov._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9417/pedid._prov._n95.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito patrolamento, encascalhamento na estrada do Bom Jardim</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9419/pedid._prov._n96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9419/pedid._prov._n96.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito patrolamento, encascalhamento na estrada do Salso</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9421/pedid._prov._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9421/pedid._prov._n97.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a reforma da ponte do Heitor</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9423/pedid._prov._n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9423/pedid._prov._n98.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, encascalhamento e patrolamento na rua Inocêncio Gonçalves de Meio, bairro Negrinho do Pastoreio."</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9424/pedid._prov._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9424/pedid._prov._n99.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na comunidade da Picada Grande em toda sua extensão.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Picada Grande".</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9426/pedid._prov._n101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9426/pedid._prov._n101.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da estrada da Picada das Graças".</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9428/pedid._prov._n102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9428/pedid._prov._n102.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Independência. Bairro - Henriques</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9433/pedid._prov._n103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9433/pedid._prov._n103.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação de uma boca de lobo que está totalmente danificada a mais de três anos, no cruzamento das ruas Baltazar de Bem e Silva Jardim, bairro centro.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9434/pedid._prov._n104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9434/pedid._prov._n104.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a repintura da faixa da segurança no cruzamento das ruas Silva Jardim e Barão de Caçapava, bairro centro.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9435/pedid._prov._n105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9435/pedid._prov._n105.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a atualização de todas as linhas telefônicas dos órgãos públicos e posteriormente divulgados nos meios de comunicação.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9437/pedid._prov._n106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9437/pedid._prov._n106.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize uma Revitalização. na Pracinha ao lado do Ginásio do bairro Promorar.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9438/pedid._prov._n107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9438/pedid._prov._n107.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a Revitalização do Ginásio do bairro Promorar.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9441/pedid._prov._n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9441/pedid._prov._n108.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja colocado um contêiner com tampa para o descarte do lixo doméstico, no cruzamento das ruas Barão de Caçapava com Av. Cero Formoso.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9443/pedid._prov._n109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9443/pedid._prov._n109.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a pintura de uma faixa amarela (Estacionamento rotativo) na Avenida Presidente Kennedy em frente ao n° 1767 - Bairro Centro.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9444/pedid._prov._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9444/pedid._prov._n110.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua Dagoberto Barcellos em frente ao n° 333 - Bairro Floresta.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9449/pedid._prov._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9449/pedid._prov._n111.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a limpeza (roçada) do mato no entorno da Escola Eliana, Bairro - Floresta</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9450/pedid._prov._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9450/pedid._prov._n112.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a limpeza (roçada) do mato entorno da escola Januária Leal, Bairro - Centro</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9448/pedid._prov._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9448/pedid._prov._n113.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a revitalização e limpeza do escadão (roçada) , Bairro - Santa Rita.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9451/pedid._prov._n114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9451/pedid._prov._n114.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue limpeza no mato entorno da Antiga fábrica de calçados, Bairro - centro.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9454/pedid._prov._n115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9454/pedid._prov._n115.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, providências para que efetue a revitalização da praça Mathias Velho."</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9455/pedid._prov._n116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9455/pedid._prov._n116.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da rua Carlos Lang, bairro Vivian."</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9459/pedid._prov._n117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9459/pedid._prov._n117.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras conserto e patrolamento da rua Monteaval Araújo, Vila Pereira."</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9460/pedid._prov._n118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9460/pedid._prov._n118.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da rua Mano Medeiros, bairro São Judas Tadeu."</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9461/pedid._prov._n119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9461/pedid._prov._n119.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na rua Pinheiro Machado, Bairro Centro".</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9463/pedid._prov._n120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9463/pedid._prov._n120.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Nicolau Abraão em frente ao n° 1057.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9464/pedid._prov._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9464/pedid._prov._n121.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Pinheiro Machado em frente ao n° 784.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9470/pedid._prov._n122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9470/pedid._prov._n122.pdf</t>
   </si>
   <si>
     <t>Solicita providências. ao Poder Executivo Municipal, que efetue a substituição de lâmpadas queimadas (iluminação publica) na Rua Tiradentes em frente ao n°906</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9473/pedid._prov._n123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9473/pedid._prov._n123.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da Avenida Pedro Anunciação."</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9477/pedid._prov._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9477/pedid._prov._n124.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Cipriano Guedes de Souza, em frente ao n°613, Vila Negrinho do Pastoreio".</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9478/pedid._prov._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9478/pedid._prov._n125.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da rua Antonio Perceval, bairro São Domingos."</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9479/pedid._prov._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9479/pedid._prov._n126.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Padre Júlio Marin n° 500, bairro Batista"</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9480/pedid._prov._n127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9480/pedid._prov._n127.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Silva Jardim n° 183, Centro"</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9484/pedid._prov._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9484/pedid._prov._n128.pdf</t>
   </si>
   <si>
     <t>"Solicita do Executivo Municipal, através da secretaria de obras, que seja feito retirada de galhos de poda de árvores, na rua Veranópolis esquina com rua ljuí, próximo ao n° 1057, bairro Santa Rita".</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9485/pedid._prov._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9485/pedid._prov._n129.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, recolhimento de galhos na rua Duma Santos Chaves n° 93 bairro Pazinato."</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9492/pedid._prov._n130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9492/pedid._prov._n130.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da Estrada da Aviação."</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9493/pedid._prov._n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9493/pedid._prov._n131.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue instalação de tubulação na Rua Piauí - Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9494/pedid._prov._n132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9494/pedid._prov._n132.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos, patrolamento e encascalhamento na Estrada do Correio - Interior do Município.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9495/pedid._prov._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9495/pedid._prov._n133.pdf</t>
   </si>
   <si>
     <t>Solicita Providências ao Poder Executivo Municipal, que efetue a substituição de lampadas queimadas (iluminação Pública) na Rua Nunes - Bairro Floresta.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9496/pedid._prov._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9496/pedid._prov._n134.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue instalação de uma boca de lobo na Rua Jacinto Sá e Cunha, proximo ao número 168— Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9503/pedid._prov._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9503/pedid._prov._n135.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras conserto, encascalhamento e patrolamento da rua Aneci Guterres, vila Henriques."</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9505/pedid._prov._n136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9505/pedid._prov._n136.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize uma limpeza e desentupimento de um bueiro na Rua Alberto Severo - Bairro- Persa.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9508/pedid._prov._n137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9508/pedid._prov._n137.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada Nossa Senhora da Saúde - Interior Munícipio.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9507/pedid._prov._n138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9507/pedid._prov._n138.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada do Santa Barbinha - Interior Munícipio.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9514/pedid._prov._n139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9514/pedid._prov._n139.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Rua Ciro Carlos de Meio n° 31. Bairro - nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9515/pedid._prov._n140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9515/pedid._prov._n140.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a revitalização da quadra de futebol e limpeza do Complexo do Areião Bairro- Floresta.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9518/pedid._prov._n141.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9518/pedid._prov._n141.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, que seja efetuada limpeza nas sarjetas na rua José Bonanza, bairro Negrinho do Pastoreio."</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9519/pedid._prov._n142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9519/pedid._prov._n142.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, recolhimento de galhos na rua III n°216 bairro Promorar."</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9520/pedid._prov._n143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9520/pedid._prov._n143.pdf</t>
   </si>
   <si>
     <t>"Solicita do Executivo Municipal, através da secretaria de obras, que seja feito retirada de galhos de poda de árvores, na rua do Arvoredo, bairro São Domingos".</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9521/pedid._prov._n144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9521/pedid._prov._n144.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua AlIan Kardec n°282, Promorar"</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9524/pedid._prov._n145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9524/pedid._prov._n145.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto de buraco e reposição do calçamento na rua Décio Martins Costa em frente ao n° 141, Centro."</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9525/pedid._prov._n146.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9525/pedid._prov._n146.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, que seja efetuado reparos no acostamento na AV. Lima e Silva, próximo ao supermercado Engenho."</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9522/pedid._prov._n147.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9522/pedid._prov._n147.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto encascalhamento e patrolamento da estrada dos Espinilhos."</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9523/pedid._prov._n148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9523/pedid._prov._n148.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de: Planejamento, que seja feito levantamento técnico e projeto para pavimentação na rua Taurino Alves Saldanha, bairro São Judas Tadeu".</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9527/pedid._prov._n149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9527/pedid._prov._n149.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras conserto, encascalhamento e patrolamento da rua José Bonanza, bairro Negrinho do Pastoreio."</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9529/pedid._prov._n150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9529/pedid._prov._n150.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Luiz Zelio Konze n° 751 80, 85, bairro Retaxerxes</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9528/pedid._prov._n151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9528/pedid._prov._n151.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal, através da Secretaria de Planejamento, que seja feito levantamento técnico e projeto para pavimentação na rua Pedro Osório, Bairro São João".</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9530/pedid._prov._n152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9530/pedid._prov._n152.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras, conserto encascalhamento e patrolamento da rua Cezarino Gomes Pereira, bairro Cidade Jardim."</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9531/pedid._prov._n153.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9531/pedid._prov._n153.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto de bueiro, encascalhamento e patrolamento na rua Favorino Dias, bairro Centro."</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9533/pedid._prov._n154.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9533/pedid._prov._n154.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Estrada do Rincão dos Godinho ao lado da antena de rádio.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua Francisco Xavier Henriques n°20 - Bairro Aviação.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9545/pedid._prov._n156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9545/pedid._prov._n156.pdf</t>
   </si>
   <si>
     <t>Solicita Providência do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9546/pedid._prov._n157.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9546/pedid._prov._n157.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na recuperação e manutenção do Asfalto da Av. Lima e Silva no trecho correspondente entre a Serraria Costa até a Escola Municipal Patrício Dias Ferreira.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9554/pedid._prov._n158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9554/pedid._prov._n158.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue melhorias na sinalização e segurança do trânsito em frente a Escola Alfredo Duarte.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9555/pedid._prov._n159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9555/pedid._prov._n159.pdf</t>
   </si>
   <si>
     <t>Solicita providências, a Poder Executivo Municipal, para que efetue a colocação de um redutor de velocidade (quebra molas) na Avenida Pinheiro Machado em frente a Casa Espirita, próximo a RGE.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9557/pedid._prov._n160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9557/pedid._prov._n160.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras - Departamento de Trânsito a construção de um quebra - molas na Rua Dagoberto Barcelos próximo a Escola Municipal de Ensino Fundamental Eliana Bassi de Meio.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9563/pedid._prov._n161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9563/pedid._prov._n161.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, que seja aberta licitação da linha de transporte coletivo, que corresponde ao trajeto Caçapava do Sul a Picada Grande (interior)".</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, que seja aberta licitação da-linha de transporte coletivo, que corresponde ao trajeto Caçapava do Sul a localidade Varzinha e Parada Mano (interior)".</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9568/pedid._prov._n163.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9568/pedid._prov._n163.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, que seja aberta licitação da linha de transporte coletivo de passageiros, que corresponde ao trajeto das localidades da Picada das Graças, Rincão dos Seixas (interior), até a sede do município".</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9569/pedid._prov._n164.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9569/pedid._prov._n164.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a pintura das faixas de sinalização do asfalto na Avenida Lima e Silva, em frente a Cotrisul.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9570/pedid._prov._n165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9570/pedid._prov._n165.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na localidade do Forninho, interior do município".</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9580/pedid._prov._n166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9580/pedid._prov._n166.pdf</t>
   </si>
   <si>
     <t>"Requer do Poder Executivo Municipal, através da Secretaria de Obras, conserto da ponte dos Oliveiras na localidade do Caldeirão"</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9581/pedid.__prov._n167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9581/pedid.__prov._n167.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua dos Lanceiros, próximo ao número 31, bairro Floresta".</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9584/pedid.__prov._n168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9584/pedid.__prov._n168.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na AV Santos Dumont— Bairro Aviação.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9585/pedid._prov._n169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9585/pedid._prov._n169.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua Vitor Lang - Bairro Henriques.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9586/pedid._prov._n170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9586/pedid._prov._n170.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamerito no seguimento da Rua Baltazar de Bem uma quadra abaixo da Veranópolis- Bairro santa Rita.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9587/pedid._prov._n171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9587/pedid._prov._n171.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um bueiro no seguimento da Rua Baltazar de Bem esquina Afonso Fabrício - Bairro santa Rita.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9593/pedid._prov._n172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9593/pedid._prov._n172.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na tubulação (bueiros) na Rua Valdemar Seixas - Bairro Santa Rita.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9596/pedid._prov._n173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9596/pedid._prov._n173.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Riachuelo, entre as ruas Coronel Coriolano Castro e Benjamim Constante, Centro".</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9598/pedid._prov._n174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9598/pedid._prov._n174.pdf</t>
   </si>
   <si>
     <t>'Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de lâmpada queimada na Rua Barão de Caçapava esquina com a Riachuelo, entre o Clube Harmonia e a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9605/pedid._prov._n175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9605/pedid._prov._n175.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de redutores de velocidade (Tachões) na Rua Félix da Cunha em frente a escola Garatuja".</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9606/pedid._prov._n176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9606/pedid._prov._n176.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Antônio Dourado em frente ao n° 536, bairro Pinheiro".</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9607/pedid._prov._n177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9607/pedid._prov._n177.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Clarimundo Valmarath, em frente ao n° 31, bairro Floresta".</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9608/pedid._prov._n178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9608/pedid._prov._n178.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da Secretaria de Obras, conserto, encascalhamento e patrolamento da rua Clarimundo Valmarath, bairro Floresta."</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9609/pedid._prov._n179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9609/pedid._prov._n179.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção. e reposição de lâmpadas na rua Clarimundo Valmarath n°31, bairro Floresta"</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9610/pedid._prov._n180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9610/pedid._prov._n180.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através: do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Ari Fernandes n° 44, bairro Pinheiro"</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9611/pedid._prov._n181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9611/pedid._prov._n181.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Antonio Dourado n° 257, bairro Pinheiro"</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9613/pedid._prov._n182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9613/pedid._prov._n182.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, devido a reivindicações sobre terrenos baldios públicos e privados com acúmulo de lixo e sujeira e água parada, que efetue melhorias nas condições de estruturação e logística das equipes de fiscalização e controle de Endemias e Vigilância Sanitária, visando maior efetividade na prevenção de moléstias como por exemplo, dengue e leptospirose.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9617/pedid._prov._n183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9617/pedid._prov._n183.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue a colocação de tubulação (bueiros) na Rua Francisco Dorneles - Bairro Pazinato.</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9618/pedid._prov._n184.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9618/pedid._prov._n184.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na recuperação e aumento da altura do Quebra-Molas localizado na Rua Silva Jardim, quadra entre as Ruas Cel. Baltazar de Bem e Barão de Caçapava, próximo ao Mercado Cascata.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9622/pedid._prov._n185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9622/pedid._prov._n185.pdf</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9623/pedid._prov._n186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9623/pedid._prov._n186.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo MunicipaL"</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9625/pedid._prov._n187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9625/pedid._prov._n187.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Dante V. Dias Ferreira esquina com Jose Pedro F. Campos, bairro Centro".</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9630/pedid.__prov._n188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9630/pedid.__prov._n188.pdf</t>
   </si>
   <si>
     <t>"Solicita ao SenhoPréfeità Municipal, através da Secretaria de Obras conserto, patrolamento e encascalhamento da rua Padre Julio Marin, Bairro Batista."</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9632/pedid.__prov._n189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9632/pedid.__prov._n189.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas no parque Fonte do Mato, bairro Centro"</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9633/pedid.__prov._n190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9633/pedid.__prov._n190.pdf</t>
   </si>
   <si>
     <t>Solicita providências •ao Poder Executivo Municipal, que realize retirada de podas de árvores na Rua Barão de Caçapava em frente ao Conêgo Ortiz - Bairro Santa Rita.</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9634/pedid.__prov._n191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9634/pedid.__prov._n191.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao poder executivo municipal, que seja efetuada a revitalização do Calçadão da Rua Julio de Castilhos - Centro.</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9635/pedid.__prov._n192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9635/pedid.__prov._n192.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que realize podas de árvores na Rua Miguel Paz atrás da Cotrisul - Bairro Sul.,</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9636/pedid.__prov._n193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9636/pedid.__prov._n193.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria Ide Obras, conserto de buraco na rua Pedro Osório em frente ao n°131, bairro São João."</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9637/pedid.__prov._n194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9637/pedid.__prov._n194.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue o desentupimento na tubulação (bueiros) na Rua Miguel Paz - Bairro Sul.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9639/pedid._prov._n195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9639/pedid._prov._n195.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a instalação de redutores de velocidade (tachões), na Avenida Alfredo Duarte próximo a Escola Alfredo Duarte.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9640/pedid._prov._n196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9640/pedid._prov._n196.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da Secretaria de Obras, conserto de buraco na rua Benjamim Constant em frente ao n° 1772, bairro São Judas Tadeu."</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9665/pedid._prov._n197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9665/pedid._prov._n197.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua 7 de Setembro esquina com Baltazar de Bem, Centro".</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9668/pedid._prov._n198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9668/pedid._prov._n198.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do senhor prefeito municipal, que seja feito o patrolamento e encascalhamento, ao longo da rua Galvão Machado, bairro Batista".</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9677/pedid._prov._n199.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9677/pedid._prov._n199.pdf</t>
   </si>
   <si>
     <t>"Solicita do: Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Monteaval Araújo n° 95 Vila Pereira"</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9678/pedid._prov._n200.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9678/pedid._prov._n200.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas em frente a casa ao lado do Posto da Fonte BR 290"</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9679/pedid._prov._n201.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9679/pedid._prov._n201.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e reposição de lâmpadas na rua Baltazar de Bem n° 678, Centro".</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9680/pedid._prov._n202.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9680/pedid._prov._n202.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor prefeito municipal, através da secretaria de obras, melhorias nos acessos as dependências das escolas municipais Patrício Dias Ferreira e Eliana Bassi de Melo"</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9681/pedid._prov._n203.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9681/pedid._prov._n203.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue •a colocação de redutores de velocidade (Quebra Molas) na Rua General Osório diagonal com a cervejaria Titiu Beer.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9682/pedid._prov._n204.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9682/pedid._prov._n204.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o conserto de um buraco na Rua Barão do Rio Branco n ° 298"</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9684/pedid._prov._n205.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9684/pedid._prov._n205.pdf</t>
   </si>
   <si>
     <t>"Solicita providências do Executivo Municipal através da Secretaria de Obras o Patrolamento e Encascalhamento do Bairro Batista."</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9686/pedid._prov._n206.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9686/pedid._prov._n206.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Comissão de Trânsito, que seja instalado quebramolas ou sonorizador na av. Presidente Kennedy próximo a Pampa Materiais de Construção."</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9688/pedid._prov._n207.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9688/pedid._prov._n207.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a retirada dos entulhos de dentro de um bueiro, proveniente do desabamento da tampa do mesmo, no cruzamento das ruas Baltazar de Bem e Silva Jardim, bairro centro.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9689/pedid._prov._n208.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9689/pedid._prov._n208.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o conserto de um esgoto que se rompeu e corre a céu aberto na rua Miguel Meireles em frente ao n° 64, bairro Negrinho do Pastoreio.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9690/pedid._prov._n209.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9690/pedid._prov._n209.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da Secretaria de Obras, conserto de buraco na boca de lobo, na rua Felix da Cunha esquina com Lucio Jaime, bairro Centro."</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9691/pedid._prov._n210.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9691/pedid._prov._n210.pdf</t>
   </si>
   <si>
     <t>"Solicita do poder executivo municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Aracílio Alexandre da Rosa n°201, bairro Persa".</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9695/pedid._prov._n211.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9695/pedid._prov._n211.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de redutores de velocidade (Quebra Molas), na Avenida Lima e Silva , em frente aos armazéns da COTRISUL.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9699/pedid._prov._n212.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9699/pedid._prov._n212.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na recuperação e manutenção de Rede de Esgoto na Rua Modesto Silva Ferreira, 246, Vila Sul, Fundos da Cotrisul.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9700/pedid._prov._n213.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9700/pedid._prov._n213.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras conserto, patrolamento e encascalhamento da rua Beco Arco Íris, Vila Henriques."</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9702/pedid._prov._n214.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9702/pedid._prov._n214.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que realize retirada de resíduos, podas de árvores na Rua Doralina Silveira dos Santos n° 720 - Bairro Vivian.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9704/pedid._prov._n215.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9704/pedid._prov._n215.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Estrada Parada Alcindo em direção a colônia do Santa Barbara - Interior Munícipio.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9711/pedid._prov._n216.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9711/pedid._prov._n216.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor prefeito municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Anibal Chaves Marques, em frente ao n° 299, bairro Pinheiro".</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9713/pedid._prov._n217.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9713/pedid._prov._n217.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o patrolamento e encascalhamento da estrada do Rincão dos Correas, na localidade da Picada das Graças.</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9715/pedid._prov._n218.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9715/pedid._prov._n218.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Ijui, em frente ao n°330 , bairro Pazinato".</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9716/pedid._prov._n219.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9716/pedid._prov._n219.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras conserto, patrolamento e encascalhamento do beco da Veranópolis, abaixo do escadão."</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9724/pedid._prov._n220.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9724/pedid._prov._n220.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras, conserto patrolamento e encascalhamento da rua Dom Pedro lI, Bairro Mercedes."</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9725/pedid._prov._n221.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9725/pedid._prov._n221.pdf</t>
   </si>
   <si>
     <t>"Solicita ao executivo municipal, através da secretaria de obras, patrolamento e encascalhamento da rua José Ari Fernandes bairro Pinheiro, próximo a Associação do Mônego".</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9726/pedid._prov._n222.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9726/pedid._prov._n222.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretária de Obras que seja feito, conserto do esgoto na Rua Baltazar de Bem n°1668 - Bairro Centro - Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9727/pedid._prov._n223.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9727/pedid._prov._n223.pdf</t>
   </si>
   <si>
     <t>"Solicita do executivo municipal, através da secretaria de obras, que seja feito retirada de entulho e canalização de esgoto, na rua Carlos Lang, bairro Viviam, em frente ao n° 243".</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9732/pedid._prov._n224.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9732/pedid._prov._n224.pdf</t>
   </si>
   <si>
     <t>"Solicita do poder executivo municipal, através do setor de iluminação pública, reposição de lâmpadas na rua Adão Lopes de Meio n° 151, bairro Floresta"</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9733/pedid._prov._n225.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9733/pedid._prov._n225.pdf</t>
   </si>
   <si>
     <t>"Solicita do executivo municipal, através da secretaria de obras, conserto na canalização de rede de esgoto, na rua Prof. Silvano Luis Santos, bairro Viviam, principalmente em frente ao n°301".</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9735/pedid._prov._n226.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9735/pedid._prov._n226.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras, conserto de buraco na rua Pinheiro Machado em frente ao n°993, bairro Centro."</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9739/pedid._prov._n227.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9739/pedid._prov._n227.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a substituição de Lâmpadas queimadas (iluminação Pública), na Rua Santos Dumont, beco 212, próximo ao número 2921.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9748/pedid._prov._n228.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9748/pedid._prov._n228.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize o desentupimento e reparos de um bueiro no Passo dos Enforcados.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9749/pedid._prov._n229.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9749/pedid._prov._n229.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua Décio Martins Costa esquina, com a Silva Jardim.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9750/pedid._prov._n230.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9750/pedid._prov._n230.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua Décio Marfins Costa entre a Rua General Osório e a Silva Jardim.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9751/pedid._prov._n231.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9751/pedid._prov._n231.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras, na coleta de lixo doméstico no Rincão de Lourdes.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9755/pedid._prov._n232.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9755/pedid._prov._n232.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o recolhimento de lixo proveniente de limpeza de pátio na rua Barão do Rio Branco em frente ao n° 1342, bairro centro.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9756/pedid._prov._n233.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9756/pedid._prov._n233.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a reposição da tubulação pluvial na rua Felix da Cunha em frente ao n° 1787.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9757/pedid._prov._n234.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9757/pedid._prov._n234.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue limpeza no terreno baldio localizado nos fundos da creche Dionéia Soares.</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9758/pedid._prov._n235.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9758/pedid._prov._n235.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a drenagem de um olho d'água que verte no meio da Baltazar de Bem, trecho compreendido entre as ruas Barão do Cerro Formoso e Veranópolis, bairro Santa Rita.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9761/pedid._prov._n236.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9761/pedid._prov._n236.pdf</t>
   </si>
   <si>
     <t>"Solicita do executivo municipal, através da secretaria de obras, que seja feito recolhimento de galhos de poda de árvores, na rua Clarimundo Valmarath próximo ao n° 295 bairro Floresta, ".</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9764/pedid._prov._n237.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9764/pedid._prov._n237.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua Pinheiro Machado, entre a Borges de Medeiros e a Barão de Caçapava.</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9765/pedid._prov._n238.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9765/pedid._prov._n238.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a revitalização, reforma e manutenção nos banheiros públicos da Praça Osvaldo Aranha. -</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9766/pedid._prov._n239.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9766/pedid._prov._n239.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize revitalização, reforma e manutenção nos banheiros públicos da Praça Dr. Rubens da Rosa Guedes.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9767/pedid._prov._n240.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9767/pedid._prov._n240.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua João Carlos Torres, próximo à Rua Silvio Coelho Leal.</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9768/pedid._prov._n241.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9768/pedid._prov._n241.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras, reparos na placa • aérea de indicação de pontos turísticos, localizada na rua General Osório próximo ao CTG Sentinela dos Cerros."</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9769/pedid._prov._n242.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9769/pedid._prov._n242.pdf</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9770/pedid._prov._n243.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9770/pedid._prov._n243.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor prefeito municipal, através da secretaria de obras, reparos na placa aérea de indicação de pontos turísticos, localizada na Esquina do Segredo."</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9771/pedid._prov._n244.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9771/pedid._prov._n244.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize melhorias na rede elétrica da Escola EMEF Lino Azambuja.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9772/pedid._prov._n245.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9772/pedid._prov._n245.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos e encascalhamento no acesso à entrada da EMEF Lino Azambuja.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9773/pedid._prov._n246.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9773/pedid._prov._n246.pdf</t>
   </si>
   <si>
     <t>Solicita • ao Senhor Prefeito Municipal através da Secretaria de Obras departamento de iluminação pública, que seja feito a reposição de lâmpadas no poste da rua Benjamin Constant em frente à Igreja 'A Família de Deus", no bairro Negrinho do Pastoreio nesta cidade.</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9774/pedid._prov._n247.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9774/pedid._prov._n247.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras departamento de iluminação pública, que seja feito a reposição de lâmpadas no poste da rua Benjamin Constant ao lado do número 1881, no bairro Negrinho do Pastoreio nesta cidade.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9775/pedid._prov._n248.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9775/pedid._prov._n248.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras departamento de iluminação pública, que seja feito a reposição de lâmpadas no poste da rua Benjamin Constant em frente ao Mercado Kaizer da Benjamin, no bairro Negrinho do Pastoreio nesta cidade.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9776/pedid._prov._n249.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9776/pedid._prov._n249.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que busque resolução sobre transporte escolar dos alunos da EMEF Lino Azambuja, visto que, segundo informações da escola, por vezes não faz o itinerário completo.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9781/pedid._prov._n250.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9781/pedid._prov._n250.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na recuperação e manutenção da Rua Júlio Zago, Bairro Orfila, nesta cidade. . . .</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9783/pedid._prov._n251.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9783/pedid._prov._n251.pdf</t>
   </si>
   <si>
     <t>Solicita Providência ao Poder Executivo através da Secretaria de Obras na colocação de lâmpadas na Rua Rui Vieira Machado, Bairro Floresta, em frente à Escola Eliana Bassi de Meio e outra Iogo abaixo perto do número 251.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9787/pedid._prov._n252.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9787/pedid._prov._n252.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que sejam concluídas com urgência, as obras do estádio municipal.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9789/pedid._prov._n253.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9789/pedid._prov._n253.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua Benjamin Constant, próximo ao n° 2058.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9790/pedid._prov._n254.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9790/pedid._prov._n254.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a reconstrução e a recolocação da ponte caída na estrada da Coxilha da Arvore - Seival.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9794/pedid._prov._n255.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9794/pedid._prov._n255.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da Secretaria de Obras que seja feito reparo de lâmpadas na rua Noel Rosa número 127.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9795/pedid._prov._n256.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9795/pedid._prov._n256.pdf</t>
   </si>
   <si>
     <t>Solicita Providências do Poder Executivo Municipal, através da. Secretaria de Obras que seja feito reparo de lâmpadas na rua Alberto Severo número 50.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9796/pedid._prov._n257.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9796/pedid._prov._n257.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que efetue a colocação de tubulação na Rua Victor Lang, n°242, esquina com a Rua Fortunato Vivian.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9802/pedid._prov._n258.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9802/pedid._prov._n258.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a pintura de uma faixa amarela na Rua XV de Novembro, na entrada do estacionamento da loja 100 Juízo.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9803/pedid._prov._n259.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9803/pedid._prov._n259.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua Parreirais, diagonal com a casa n° 100.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9804/pedid._prov._n260.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9804/pedid._prov._n260.pdf</t>
   </si>
   <si>
     <t>Solicita providências, Municipal, que realize encascalhamento na abaixo do calçamento. ao Poder Executivo reparos, patrolamento e Rua Luiz Coelho Leal,</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9806/pedid._prov._n261.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9806/pedid._prov._n261.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o desentupimento dê uma boca de lobo no cruzamento das ruas Tiradentes e Barão de Caçapava, bairro centro.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9807/pedid._prov._n262.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9807/pedid._prov._n262.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a sinalização de perigo no entorno de um bueiro localizado no cruzamento das ruas Baltazar de Bem e Silva Jardim, bairro centro.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9808/pedid._prov._n263.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9808/pedid._prov._n263.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o conserto de um esgoto rompido na rua Felix da Cunha, em frente ao n° 1810, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9809/pedid._prov._n264.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9809/pedid._prov._n264.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja desenvolvido um projeto de urbanização para o bairro São Gerõnimo, através da pavimentação das ruas Tiradentes e Carlos Alberto de Oliveira, trecho compreendido entre as ruas Barão de Caçapava e Baltazar de Bem, bairro centro.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9813/pedid._prov._n265.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9813/pedid._prov._n265.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na Avenida Santos Dumont, n° 1890.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9817/pedid._prov._n266.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9817/pedid._prov._n266.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas queimadas (iluminação Pública) na estrada que dá acesso ao balneário do Ronaldo.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9818/pedid._prov._n267.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9818/pedid._prov._n267.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Jose Darvil Zanetti n°371, bairro Floresta"</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9932/pedid._prov._n268.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9932/pedid._prov._n268.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o patrolamento e encascalhamento, bem como a canalização de um esgoto que corre a céu aberto na rua João Coelho Leal, bairro Floresta.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9935/pedid._prov._n269.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9935/pedid._prov._n269.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a recuperação da tampa de um bueiro que está desabando, no cruzamento das ruas Benjamim Constante com a Riachuelo, bairro centro.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9936/pedid._prov._n270.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9936/pedid._prov._n270.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da iluminação pública, através da reposição de lâmpada do poste, no cruzamento das ruas Barão de Caçapava e Gal. Osório, bairro centro.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9937/pedid._prov._n271.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9937/pedid._prov._n271.pdf</t>
   </si>
   <si>
     <t>Requer o envio de correspondência ao Exmo Sr. Carlos Favaro, Ministro da Agricultura, Pecuária e Abastecimento do Brasil.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9938/pedid._prov._n272.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9938/pedid._prov._n272.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja disponibilizado um campo no site eletrônico oficial da prefeitura municipal, onde pais e/ou responsáveis possa acompanhar o cardápio da merenda escolar, oferecida aos alunos da rede municipal de ensino, seguindo a lei n ° 4156 de 25 junho de 2020, que trata da divulgação do mesmo.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9939/pedid._prov._n273.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9939/pedid._prov._n273.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, que seja disponibilizado um campo no site eletrônico oficial da prefeitura municipal, onde a população possa consultar a listagem de medicamentos oferecidos gratuitamente pela farmácia municipal, seguindo a lei n° 3910 de 13 novembro de 2017, que trata da divulgação da mesma.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9940/pedid._prov._n274.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9940/pedid._prov._n274.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas_x000D_
 queimadas (ilumináção Pública) na Rua Alter Cintra de Oliveira, casa n° 130</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9941/pedid._prov._n275.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9941/pedid._prov._n275.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Põdër Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua Benjamin Constant, sentido Mercado Kaizer.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9942/pedid._prov._n276.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9942/pedid._prov._n276.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da rua Dali Alves, Vila Sul."</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9943/pedid._prov._n277.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9943/pedid._prov._n277.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos e revitalização na Rua Lino Azambujà, entre as Ruas Borges de Medeiros e Barão de Caçapava.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9944/pedid._prov._n278.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9944/pedid._prov._n278.pdf</t>
   </si>
   <si>
     <t>"Requer envio de correspondência ao Diretor do DAER, Luciano Faustino da Silva, solicitando manutenção na ERS 357, que encontrasse com vários buracos na pista de rolagem, causando transtornos aos usuários daquela ERS."</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9945/pedid._prov._n279.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9945/pedid._prov._n279.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos e recolocação de_x000D_
 pedras na Rua dos Parreirais.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9946/pedid._prov._n280.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9946/pedid._prov._n280.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua dos Parreirais.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9947/pedid._prov._n281.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9947/pedid._prov._n281.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na Rua dos Parreirais n° 534, bairro Floresta"</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9948/pedid._prov._n282.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9948/pedid._prov._n282.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através da Comissão de Trânsito, que seja instalado quebra-molas ou sonorizador Rua dos Parreirais, em frente ao n° 547 bairro Floresta."</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9949/pedid._prov._n283.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9949/pedid._prov._n283.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Rui Vieira Machado, próximo ao número 78, bairro Floresta".</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9950/pedid._prov._n284.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9950/pedid._prov._n284.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que gestione junto ás empresas competentes a retirada de fiação caída em frente a uma residência, na Rua General Osório, entre a Félix da Cunha e a Coronel Coriolano Castro.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9951/pedid._prov._n285.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9951/pedid._prov._n285.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da Secretaria de Obras conserto, patrolamento e_x000D_
 encascalhamento da estrada do Rincão Nossa Senhora dasGraças ( Abaixo da Coeducar)."</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9952/pedid._prov._n286.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9952/pedid._prov._n286.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Cezarino Gomes Pereira n° 45, bairro Cidade Jardim"</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9953/pedid._prov._n287.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9953/pedid._prov._n287.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, através da Secretaria de Obras, recolhimento de lixo acumulado na rua Tomé Medeiros n° 765 bairro Mercedes."</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9954/pedid._prov._n288.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9954/pedid._prov._n288.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e_x000D_
 reposição de lâmpadas na rua Valdemar Seixas em frente aos n° 63 e 33, bairro Santa Rita.</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9955/pedid._prov._n289.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9955/pedid._prov._n289.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a • revitalização e desentupimento de um bueiro na Rua Baltazar de bem esquina com Pinheiro Machado —Bairro - Mercedes</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9956/pedid._prov._n290.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9956/pedid._prov._n290.pdf</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9957/pedid._prov._n291.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9957/pedid._prov._n291.pdf</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9958/pedid._prov._n292.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9958/pedid._prov._n292.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a limpéza e o desentupimento de um bueiro na Rua Lino Azambuja, n ° 1172</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9959/pedid._prov._n293.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9959/pedid._prov._n293.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Eleodoro Conceição, n°921.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9960/pedid._prov._n294.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9960/pedid._prov._n294.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua 8 de Dezembro.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9961/pedid._prov._n295.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9961/pedid._prov._n295.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a limpeza e desentupimento de um bueiro na Rua 8 de Dezembro.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9962/pedid._prov._n296.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9962/pedid._prov._n296.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas_x000D_
 queimadas (iluminação Pública) na Rua João José Teixeira, n° 160.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9963/pedid._prov._n297.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9963/pedid._prov._n297.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder ExecutivoMunicipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua ljuí.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9964/pedid._prov._n298.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9964/pedid._prov._n298.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize uma limpeza e desentupimento de um esgoto na Rua Tomé Medeiros.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9965/pedid._prov._n299.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9965/pedid._prov._n299.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo_x000D_
 Municipal, que realize reparos, no asfalto da via_x000D_
 da rótula da Rua Benjamin Constant com a Av._x000D_
 Presidente Kennedy.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9966/pedid._prov._n300.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9966/pedid._prov._n300.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito o conserto de um esgoto que se rompeu e corre a céu aberto na rua Benjamim Constant , ao lado da Casa de_x000D_
 Cultura, bairro centro.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9967/pedid._prov._n301.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9967/pedid._prov._n301.pdf</t>
   </si>
   <si>
     <t>"Requer do senhor Prefeito Municipal, através da Secretaria de Obras, conserto na canalização de rede de esgoto na rua João Carlos de Souza próximo ao n° 776, Bairro Floresta".</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9968/pedid._prov._n302.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9968/pedid._prov._n302.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da iluminação pública, através da reposição de lâmpada do poste, na rua Afonso Fabricio, em_x000D_
 frente ao n°150, bairro Santa Rita.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9969/pedid._prov._n303.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9969/pedid._prov._n303.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da_x000D_
 pista de atletismos do estádio Municipal Aristides Macedo.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9970/pedid._prov._n304.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9970/pedid._prov._n304.pdf</t>
   </si>
   <si>
     <t>"Solicita Providência do Poder Executivo Municipal."</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9971/pedid._prov._n305.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9971/pedid._prov._n305.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Domingos Dutra Farias, abaixo do calçamento.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9972/pedid._prov._n306.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9972/pedid._prov._n306.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor prefeito municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua General Neto, Bairro Centro (entre as ruas Baltazar de Bem e Barão de Caçapava)".</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9973/pedid._prov._n307.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9973/pedid._prov._n307.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal, através da secretaria de obras, conserto, patrolamento e encascalhamento da rua Idio Perceval, bairro São Domingos."</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9974/pedid._prov._n308.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9974/pedid._prov._n308.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a colocação de bueiros dá_x000D_
 existentes no local) na Rua Potiguara Moreira Leão, quadra 29 - Promorar.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9975/pedid._prov._n309.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9975/pedid._prov._n309.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Modesto S. F. - Bairro Sul.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9976/pedid._prov._n310.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9976/pedid._prov._n310.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua 23 - Bairro Sul.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9977/pedid._prov._n311.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9977/pedid._prov._n311.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Liberato Feiteiro - Bairro Sul.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9978/pedid._prov._n312.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9978/pedid._prov._n312.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua da Pedreira - Bairro Sul.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9979/pedid._prov._n313.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9979/pedid._prov._n313.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Januário Simões Pires - Bairro Sul.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9980/pedid._prov._n314.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9980/pedid._prov._n314.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal; que realize reparos, patrolamento e encascalhamento na Rua João Velocino Machado - Bairro Sul.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9981/pedid._prov._n315.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9981/pedid._prov._n315.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Fileno Correa - Bairro Sul.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9982/pedid._prov._n316.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9982/pedid._prov._n316.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e encascalhamento na Rua Barnabé Machado Leão - Bairro Sul.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9983/pedid._prov._n317.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9983/pedid._prov._n317.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua José Francisco Calbar - Bairro Sul.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9984/pedid._prov._n318.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9984/pedid._prov._n318.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Olavo da Rosa - Bairro Sul.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9985/pedid._prov._n319.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9985/pedid._prov._n319.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal; que realize reparos, patrolamento e_x000D_
 encascalhamento na Rua Francisco Poglia - Bairro Sul.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9986/pedid._prov._n320.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9986/pedid._prov._n320.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamento e encascalhamento na Rua Potiguara Moreira Leão - Promorar.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9987/pedid._prov._n321.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9987/pedid._prov._n321.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo_x000D_
 Municipal, que realize patrolamento e_x000D_
 encascalhamento na Rua General Neto, entre as_x000D_
 ruas Barão de Caçapava e Baltazar de Bem.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9988/pedid._prov._n322.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9988/pedid._prov._n322.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize os devidos reparos na pavimentação da Rua Júlio de Castilhos.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9989/pedid._prov._n323.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9989/pedid._prov._n323.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a reforma de um buraco_x000D_
 junto a um bueiro na Rua Dagoberto Barcelos, em frente a capela Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9990/pedid._prov._n324.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9990/pedid._prov._n324.pdf</t>
   </si>
   <si>
     <t>solicita providências, ao Poder Executivo Municipal, que realize a revitalização do asfalto na_x000D_
 Av. Santos Dumont.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9991/pedid._prov._n325.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9991/pedid._prov._n325.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamento e encascalhamento na Rua Alexandre Madrid Barbosa</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9992/pedid._prov._n326.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9992/pedid._prov._n326.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamento e encascalhamento na estrada do Alto da Meia Légua.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9993/pedid._prov._n327.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9993/pedid._prov._n327.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamento e encascalhamento na Rua Silvano Luis dos Santos.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9994/pedid._prov._n328.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9994/pedid._prov._n328.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamerito e encascalhamento na Rua Alter Cintra.de Oliveira (rua da delegacia).</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9995/pedid._prov._n329.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9995/pedid._prov._n329.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo Municipal, que efetue reparos na pavimentação da Rua General Osório, em frente ao CTG Sentinela dos Cerros e à churrascaria Center.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9996/pedid._prov._n330.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9996/pedid._prov._n330.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos na pavimentação_x000D_
 da Rua Félix da Cunha, entre a Rua XV de Novembro e a Rua General Osório.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9997/pedid._prov._n331.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9997/pedid._prov._n331.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos, em um buraco na Rua Oslei da Silveira, ri 0 26, bairro Floresta.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9998/pedid._prov._n332.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9998/pedid._prov._n332.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos na pavimentação na Rua Coronel Coriolano Castro, entre a rua XV de Novembro e a rua General Osório.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9999/pedid._prov._n333.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9999/pedid._prov._n333.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder ExecutivoMunicipal, que realize patrolamento e_x000D_
 encascalhamento na Rua Galvão José Saldanha, atrás do Estádio Municipal.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10000/pedid._prov._n334.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10000/pedid._prov._n334.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Senhor Prefeito Municipal, através da secretaria de obras conserto e limpeza de bueiros entupidos, na rua Galvão José Saldanha n° 13 bairro São João."</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10001/pedid._prov._n335.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10001/pedid._prov._n335.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos na pavimentação na Rua Remi Cioccari, ao lado do supermercado Engenho.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10004/pedid._prov._n337.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10004/pedid._prov._n337.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito reparos na ponte do Arroio Passo do Milton , localizada no Rincao de Lourdes neste município.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10005/pedid._prov._n338.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10005/pedid._prov._n338.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de Iluminação Pública, inspeção e_x000D_
 reposição de lâmpadas na rua da Pedreira em frente ao no 144, Vila Sul</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10006/pedid._prov._n339.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10006/pedid._prov._n339.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal através da Secretaria de Obras que seja feito o recolhimento de podas de pátios ,no bairro São Judas Tadeu. Rua João Pinós de Freitas n o 247 neste município.</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10007/pedid._prov._n340.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10007/pedid._prov._n340.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, para que seja efetuada a retirada de lixo, no Beco 212, casa 2921, dobra a esquerda na Madeireira Madrid.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10008/pedid._prov._n341.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10008/pedid._prov._n341.pdf</t>
   </si>
   <si>
     <t>"Solicita providências, ao Poder Executivo Municipal, para buscar soluções, em conjunto com o Município de São Sepé, para a realização da construção de uma nova ponte na localidade do Santa Barbara, divisa entre os dois Municípios, através de requerimento a defesa civil e Ministério da Integração, visando buscar recursos para a referida obra."</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10009/pedid._prov._n342.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10009/pedid._prov._n342.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras, conserto de buraco e_x000D_
 reposição do calçamento na rua Tomé Medeiros esquina com rua Barão de Caçapava Centro."</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10010/pedid._prov._n343.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10010/pedid._prov._n343.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública, inspeção e reposição de lâmpadas na rua Barão do Rio Branco n° 251, bairro Mercedes"</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10011/pedid._prov._n344.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10011/pedid._prov._n344.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do setor de iluminação pública; inspeção e reposição de lâmpadas na rua Alter Cintra de Oliveira n° 118, bairro Dom Pedro"</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>ZILMAR OLIVEIRA(MANO)</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10012/pedid._prov._n345.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10012/pedid._prov._n345.pdf</t>
   </si>
   <si>
     <t>Solicita Providencia do Poder Executivo Municipal através da Secretaria de Obras, conserto da tubulação na rua Rui Barbosa, bairro Vivian.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10013/pedid._prov._n346.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10013/pedid._prov._n346.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito Municipal através da Secretaria de Obras - Departamento de transito - a revitalização das faixas de segurança da Av. Pinheiro Machado com a Rua Benjamin Constant nesse municipio</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10014/pedid._prov._n347.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10014/pedid._prov._n347.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito Municipal através da Secretaria de Obras que seja feita a colocação de tubos para esgotos a céu aberto, na rua vereador Aneci Guterres vila Henriques desta cidade</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10015/pedid._prov._n348.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10015/pedid._prov._n348.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal, para que seja feito a manutenção da iluminação pública, através da reposição de lâmpada do poste, na rua Cel. Coriolano Castro, em frente ao n° 910, bairro centro.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10016/pedid._prov._n349.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10016/pedid._prov._n349.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpadas_x000D_
 queimadas (iluminação Pública) em um poste na esquina da Rua Tomé Medeiros com a Júlio de Castilhos.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10017/pedid._prov._n350.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10017/pedid._prov._n350.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo_x000D_
 Municipal, para que seja construído uma caixa_x000D_
 de espera na rua Laura de Almeida Poglia, bem_x000D_
 como a canalização de um esgoto que corre em_x000D_
 vala a céu aberto, bairro Floresta</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10018/pedid._prov._n351.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10018/pedid._prov._n351.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de uma placa de carga e descarga na Rua Presidente Kennedy, n° 774.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10019/pedid._prov._n352.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10019/pedid._prov._n352.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras, conserto de buraco e_x000D_
 reposição do calçamento na rua Felix da Cunha n°921, bairro centro."</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10020/pedid._prov._n353.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10020/pedid._prov._n353.pdf</t>
   </si>
   <si>
     <t>"Solicita ao senhor Prefeito Municipal, através da secretaria de obras, conserto de buraco e reposição do calçamento na rua Borges de Medeiros n° 1787, bairro Centro."</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10021/pedid._prov._n354.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10021/pedid._prov._n354.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a colocação de uma placa de_x000D_
 estacionamento rotativo na Rua General Osório, n ° 945.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10022/pedid._prov._n355.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10022/pedid._prov._n355.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor Prefeito Municipal,_x000D_
 através da Secretaria de Obras conserto,_x000D_
 encascalhamento do Beco Santa Rita na_x000D_
 rua Ijui, Bairro Pazinato."</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10023/pedid._prov._n356.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10023/pedid._prov._n356.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos e recolocação de_x000D_
 pedras da pavimentação na Av. Castelo Branco.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10024/pedid._prov._n357.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10024/pedid._prov._n357.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize uma limpeza e_x000D_
 desentupimento de bueiro na rua Modesto Ferreira, bairro Sul.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10025/pedid._prov._n358.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10025/pedid._prov._n358.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize reparos no calçamento da_x000D_
 Rua Décio Martins Costa, em frente ao n° 133.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10026/pedid._prov._n359.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10026/pedid._prov._n359.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que efetue a substituição de Lâmpada_x000D_
 queimada (iluminação Pública) na Rua Barão de Caçapava, n° 433.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10027/pedid._prov._n360.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10027/pedid._prov._n360.pdf</t>
   </si>
   <si>
     <t>Solicita providencias do poder Executivo Municipal, que seja feito o conserto de uma lâmpada.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10028/pedid._prov._n361.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10028/pedid._prov._n361.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o conserto de esgoto.</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10029/pedid._prov._n362.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10029/pedid._prov._n362.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize patrolamento e_x000D_
 encascalhamento na Rua Ataliba Vivian.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10030/pedid._prov._n363.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10030/pedid._prov._n363.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a retirada de entulho na_x000D_
 Rua Gertrudes Viviam Alves, ao lado da EMEI Otoni Vivian.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10031/pedid._prov._n364.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10031/pedid._prov._n364.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a colocação de uma placa_x000D_
 de proibido por lixo, na rua Gertrudes Viviam Alves, ao lado da EMEI Otoni Vivian.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10032/pedid._prov._n365.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10032/pedid._prov._n365.pdf</t>
   </si>
   <si>
     <t>Solicita providências, ao Poder Executivo Municipal, que realize a colocação de uma lixeira_x000D_
 ao lado da capela do Bairro Henriques, na rua Gertrudes Viviam Alves com a rua Artidor_x000D_
 Araújo.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10033/pedid._prov._n366.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10033/pedid._prov._n366.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor prefeito municipal, através da_x000D_
 secretaria de obras, providências referente ao esgoto_x000D_
 que corre a céu aberto na rua Rui Vieira Machado n°_x000D_
 52, Bairro Floresta"</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10034/pedid._prov._n367.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10034/pedid._prov._n367.pdf</t>
   </si>
   <si>
     <t>"Solicita do senhor prefeito municipal, através da secretaria de obras, providências referente ao esgoto que corre a céu aberto na rua Rui Vieira Machado n° 52, Bairro Floresta"</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10035/pedid._prov._n368.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10035/pedid._prov._n368.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo_x000D_
 Municipal, que a sala que era utilizada para_x000D_
 atendimento do Covid na policlínica, seja_x000D_
 destinada de abrigo para as pessoas que_x000D_
 pernoitam no local a espera de fichas médicas.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10036/pedid._prov._n369.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10036/pedid._prov._n369.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo_x000D_
 Municipal, para que seja feito a manutenção da_x000D_
 iluminação pública, através da reposição de_x000D_
 lâmpada do poste, na rua Riachuelo, em frente ao_x000D_
 no 1043, bairro Centro.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10037/pedid._prov._n370.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10037/pedid._prov._n370.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo_x000D_
 Municipal, para que seja feito a manutenção da_x000D_
 iluminação pública, através da reposição de_x000D_
 lâmpada do poste, na Av. Presidente Kenedy, em_x000D_
 frente ao n° 780, bairro Batista.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10038/pedid._prov._n371.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10038/pedid._prov._n371.pdf</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10039/pedid._prov._n372.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10039/pedid._prov._n372.pdf</t>
   </si>
   <si>
     <t>Solicita do senhor Prefeito Municipal, através da_x000D_
 secretaria de obras, providências referente ao esgoto_x000D_
 que corre a céu aberto na rua Bela Vista n° 99, bairro_x000D_
 Batista</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10040/pedid._prov._n373.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10040/pedid._prov._n373.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do_x000D_
 setor de Iluminação Pública, inspeção e reposição de_x000D_
 lâmpadas na rua do Arvoredo n° 102, bairro_x000D_
 Henriques</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10041/pedid._prov._n374.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10041/pedid._prov._n374.pdf</t>
   </si>
   <si>
     <t>"Solicita do do Poder Executivo Municipal, através do_x000D_
 setor de Iluminação Pública, inspeção e reposição de_x000D_
 lâmpadas na rua Décio Martins Costa n° 98, 108,_x000D_
 143 bairro Centro.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10042/pedid._prov._n375.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10042/pedid._prov._n375.pdf</t>
   </si>
   <si>
     <t>"Solicita do Poder Executivo Municipal, através do_x000D_
 setor de Iluminação Pública, inspeção e reposição de_x000D_
 lâmpadas na rua Afonso Fabricio n° 860, bairro_x000D_
 Santa Rita</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10043/pedid._prov._n376.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10043/pedid._prov._n376.pdf</t>
   </si>
   <si>
     <t>"Solicita do Executivo Municipal, através da_x000D_
 secretaria de obras, que seja feito retirada de galhos_x000D_
 de poda de árvores, lixo de pátio na rua Jorge_x000D_
 Amado, bairro Persa"</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10044/pedid._prov._n377.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10044/pedid._prov._n377.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal, através da secretaria de obras, que seja feito recolhimento de galhos de poda de árvores na rua Silvano Luiz do Santos n° 248, bairro Vivian</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10045/pedid._prov._n378.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10045/pedid._prov._n378.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal que realize o conserto do esgoto da rua Vieira_x000D_
 Machado, em frente a capela,no bairro Floresta.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10046/pedid._prov._n379.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10046/pedid._prov._n379.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal que realize a substituição de lâmpada_x000D_
 queimada na rua Bento Gonçalves, n° 1561.</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10047/pedid._prov._n380.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10047/pedid._prov._n380.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras, conserto na_x000D_
 canalização de rede de esgoto na rua João Antônio Rosa, bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10048/pedid._prov._n381.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10048/pedid._prov._n381.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através do setor delluminação Pública, inspeção e reposição de lâmpadas na Vila do Frigorífico</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10049/pedid._prov._n382.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10049/pedid._prov._n382.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da secretaria de obras, conserto na canalização de_x000D_
 rede de esgoto na rua Wantuil Marques e Domingos_x000D_
 Outra Farias próximo número 74, bairro São_x000D_
 Domingos</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10050/pedid._prov._n383.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10050/pedid._prov._n383.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da Secretaria de Obras o patrolamento na estrada_x000D_
 da Chácara Queimada pois as péssimas condições_x000D_
 estão dificultando o trânsito dos moradores do local.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10051/pedid._prov._n384.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10051/pedid._prov._n384.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal que_x000D_
 realize a troca de uma lâmpada queimada na rua_x000D_
 Tiradentes, próxima a casa n° 573.</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10052/pedid._prov._n385.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10052/pedid._prov._n385.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal que_x000D_
 realize limpeza e desentupimento de bueiro na rua_x000D_
 Presidente Kennedy, em frente a padaria Ki Delicia.</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10053/pedid._prov._n386.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10053/pedid._prov._n386.pdf</t>
   </si>
   <si>
     <t>Requer envio de correspondência à direção do_x000D_
 DAER-RS, solicitando a colocação de placa de_x000D_
 sinalização de redução de velocidade a 300 metros_x000D_
 da entrada de acesso a Minas do Camaquã e_x000D_
 Coxilha do Lobato.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10056/pedid._prov._n387.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10056/pedid._prov._n387.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal que_x000D_
 realize a colocação de tubulação para a distribuição_x000D_
 de água do poço artesiano, localizado junto ao_x000D_
 CTG Tropeiros do Picó, na localidade do Rincão de_x000D_
 Lourdes (Passo do Picó).</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10061/pedid._prov._n388.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10061/pedid._prov._n388.pdf</t>
   </si>
   <si>
     <t>-Solicita providências do Executivo Municipal que_x000D_
 realize a substituição de lâmpada queimada_x000D_
 (iluminação pública) na Rua José Francisco Calbar,_x000D_
 próximo ao número 187,Bairro Sul. -</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10063/pedid._prov._n389.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10063/pedid._prov._n389.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da secretária de obras, Departamento de Trânsito, a construção de quebra-molas na Avenida Santos_x000D_
 Dumont em frente a creche Iracema Cidade.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10065/pedid._prov._n390.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10065/pedid._prov._n390.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da Secretaria de Obras, a retomada da operação de_x000D_
 2 máquinas que se encontram paradas na localidade_x000D_
 da Coxilha da Árvore, interior do município.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10067/pedid._prov._n391.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10067/pedid._prov._n391.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 para que efetue a colocação de tubulação em_x000D_
 esgoto/sanga que corre a céu aberto na Rua Milton_x000D_
 Magalhães, próximo ao número 467, bairro Nossa_x000D_
 Senhora de Fátima.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10068/pedid._prov._n392.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10068/pedid._prov._n392.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 que efetue reparos com urgência na pista de_x000D_
 caminhada do areião.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10069/pedid._prov._n393.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10069/pedid._prov._n393.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 que efetue a substituição de lâmpada queimada na_x000D_
 Rua Lúcio Jaime, próximo a casa número 234.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10070/pedid._prov._n394.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10070/pedid._prov._n394.pdf</t>
   </si>
   <si>
     <t>Solicita providências do PoderExecutivo Municipal que efetua reparos na tubulação na rua Lino Azambuja, proximo a esquina com a rua Borges de_x000D_
 Medeiros.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10071/pedid._prov._n395.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10071/pedid._prov._n395.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal que efetue a substituição de lâmpadas queimadas na Avenida Alfredo Duarte.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10072/pedid._prov._n396.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10072/pedid._prov._n396.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal que efetue a substituição de lâmpadas queimadas no corredor do passo do moinho.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10073/pedid._prov._n397.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10073/pedid._prov._n397.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal que efetue patrolamento e encascalhamento na rua atrás da escola Patrício Dias, a qual da acesso ao_x000D_
 local de descarte de resíduos.</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10112/pedid._prov._n398.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10112/pedid._prov._n398.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da secretaria de obras, departamento de trânsito que_x000D_
 seja, criada uma. faixa de segurança na frente da_x000D_
 Farmácia Guaritas na Benjamin Constant.</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10113/pedid._prov._n399.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10113/pedid._prov._n399.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da secretaria de obras, departamento de trânsito,_x000D_
 que seja criada uma faixa de segurança em frente a_x000D_
 Igreja Assembleia de Deus na Rua Barão de_x000D_
 Caçapava 925.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10120/pedid._prov._n400.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10120/pedid._prov._n400.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da Secretaria de Obras conserto de calçamento</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10121/pedid._prov._n401.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10121/pedid._prov._n401.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras, que realize reparos em buracos na Rua Veranôpolis, esquina com a Rua João Galvão Machado.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10122/pedid._prov._n402.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10122/pedid._prov._n402.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras, que realize a substituição de Iâmpada queimada, na Rua Santos Dumont, em frenté à residência no 2136.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10123/pedid._prov._n403.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10123/pedid._prov._n403.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através da Secretaria de Obras, que realize a substituição de lâmpada queimada na Rua Santos Dumont, em_x000D_
 frente a residência n°2164.</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10125/pedid._prov._n404.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10125/pedid._prov._n404.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal através_x000D_
 da Secretaria de Obras para recolocação de_x000D_
 tubulação de esgoto na Rua D. Pedro II, em frente a_x000D_
 casa n° 11, Bairro São Gerônimo.</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10126/pedid._prov._n405.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10126/pedid._prov._n405.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize a_x000D_
 substituição de lâmpada queimada na Rua Baltazar_x000D_
 de Bem, próximo a residência n° 1184.</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10127/pedid._prov._n406.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10127/pedid._prov._n406.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize a_x000D_
 limpeza, desentupimento e manutenção da rede de_x000D_
 esgoto do presídio que esta a céu aberto descendo a_x000D_
 Rua Barão de Caçapava.</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10131/pedid._prov._n407.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10131/pedid._prov._n407.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que efetue reparos_x000D_
 na ponte localizada no Irapuazinho, próximo a_x000D_
 parada Mário, entrando à direita na antena da vivo_x000D_
 (direção cidade - interior), em torno de 21km de_x000D_
 distancia da faixa.</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10132/pedid._prov._n408.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10132/pedid._prov._n408.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize a_x000D_
 substituição de lâmpadas queimadas na rua Alice_x000D_
 Lang.</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10133/pedid._prov._n409.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10133/pedid._prov._n409.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize reparos_x000D_
 na ponte do Passo do Megatéreo.</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10134/pedid._prov._n410.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10134/pedid._prov._n410.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize reparos_x000D_
 na Av. Castelo Branco, próximo à residência n° 660,_x000D_
 devido a um enorme buraco que formou-se na via,_x000D_
 com risco iminente de acidente</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10136/pedid._prov._n411.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10136/pedid._prov._n411.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que realize reparos na ponte localizada na Rua Afonso Fabricio, próxima a residência n° 1253.</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10139/pedid._prov._n412.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10139/pedid._prov._n412.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que efetue reparos na Rua Afonso Fabrício, próximo a residência n° 1253, devido a formação de um enorme buraco na via.</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10140/pedid._prov._n413.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10140/pedid._prov._n413.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que efetue reparos na Rua Pedro Osório, esquina com a Rua Afonso_x000D_
 Fabrício, eis que formou-se um enorme buraco na via.</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10141/pedid._prov._n414.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10141/pedid._prov._n414.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que efetue a_x000D_
 substituição de lâmpadas queimadas na Rua Sete de_x000D_
 Setembro, na quadra do Banco Banrisul.</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10142/pedid._prov._n415.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10142/pedid._prov._n415.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que realize a_x000D_
 colocação de tubulação na extensão da Rua Júlio de_x000D_
 Castilhos, abaixo da Rua Tiradentes.</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10143/pedid._prov._n416.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10143/pedid._prov._n416.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que efetue reparos_x000D_
 na parada de ônibus localizada na Rua João Faria_x000D_
 Lima, bairro Floresta, próxima aos Escoteiros.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10146/pedid._prov._n417.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10146/pedid._prov._n417.pdf</t>
   </si>
   <si>
     <t>Solicita providencias do poder executivo Municipal através da Secretaria de obras o Patrolamento e o encascalhamento na rua piraju nicola em frente ao n° 64, bairro nossa senhora de fatima.</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10149/pedid._prov._n418.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10149/pedid._prov._n418.pdf</t>
   </si>
   <si>
     <t>Solicita providencias do poder executivo Municipal através da Secretaria de obras o conserto de lâmpada queimada na rua piraju nicola em frente ao n° 64, bairro nossa senhora de fatima.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10150/pedid._prov._n419.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10150/pedid._prov._n419.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que efetue a colocação de uma placa de PARE na Avenida Pinheiro Machado, esquina com a Rua Júlio de Castilhos, à esquerda da via (sentido Rua Borges de Medeiros - Júlio de Castilhos), eis que a placa que existe encontra-se à direita da via, porém um caminhão se encontra sempre estacionado no local, tapando a placa existente.</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10158/pedid._prov._n420.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10158/pedid._prov._n420.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que efetue a_x000D_
 colocação de uma placa de PARE na Rua ljuí,_x000D_
 esquina com a Rua Veranópolis (sentido Rua_x000D_
 Valdemar Seixas x Veranópolis).</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10159/pedid._prov._n421.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10159/pedid._prov._n421.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras que efetue_x000D_
 manutenção do calçamento na Rua Rui Barbosa,_x000D_
 próximo à residência n° 240, devido a buraco na via.</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10160/pedid._prov._n422.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10160/pedid._prov._n422.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras que efetue a_x000D_
 manutenção do calçamento na Rua Rui Barbosa,_x000D_
 próximo à residência n° 230, devido a buraco na via.</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10166/pedid._prov._n423.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10166/pedid._prov._n423.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal_x000D_
 através da Secretaria de Obras, que efetue a_x000D_
 substituição de lâmpada queimada na Rua Emilia_x000D_
 Freitas Moraes, próximo à residência n° 61.</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10173/pedid._prov._n424.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10173/pedid._prov._n424.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal_x000D_
 através da Secretaria de Obras o conserto de_x000D_
 lâmpada queimada na Rua Baltazar de Bem número_x000D_
 325.</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10199/pedido_de_providencia_425-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10199/pedido_de_providencia_425-2024.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que efetue patrolamento e encascalhamento na Rua Rui Barbosa, próximo à residência n° 230, devido a buraco na via.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10202/pedid._prov._n_426-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10202/pedid._prov._n_426-2024.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Poder Executivo Municipal através da Secretaria de Obras, que efetue a substituição de lâmpadas queimadas na Rua Potiguara Moreira Leão, próximo a residência n° 416, bairro Promorar.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
     <t>3PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9336/projeto_de_decreto_legislativo_n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9336/projeto_de_decreto_legislativo_n131.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Borges de Medeiros ao Sr. José Erli Pereira Vargas.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9452/projet._dec._legislat._n132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9452/projet._dec._legislat._n132.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Caçapavana a Sr.a Teresa Cristina dos Santos."</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9708/projet._dec._legislat._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9708/projet._dec._legislat._n133.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Caçapavano ao Dr. Volmar Carlos Stuker.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9744/projet._dec._legislat._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9744/projet._dec._legislat._n134.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CAÇAPAVANO AO SENHOR RONALDO MOTA SILVEIRA (NATI) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9745/projet._dec._legislat._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9745/projet._dec._legislat._n135.pdf</t>
   </si>
   <si>
     <t>Cria a comissão avaliadora para a concessão do Mérito Farrapo, no ano de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10114/projet._dec._legislat._n136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10114/projet._dec._legislat._n136.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO_x000D_
 CAÇAPAVANO AO SENHOR GILBERTO DICKEL_x000D_
 DA FONTOURA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10200/projeto_de_decreto_137-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10200/projeto_de_decreto_137-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CAÇAPAVANA À SENHORA MARIA DA GRAÇA ISMAIL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9491/plc_n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9491/plc_n10.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°2004 DE 05 DE SETEMBRO DE 2006 - PLANO DIRETOR DE DESENVOLVIMENTO DO MUNICÍPIO DE CÃÇAPAVA DO SUL, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>1PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9456/projeto_de_lei_n5104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9456/projeto_de_lei_n5104.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1 0 da Lei n° 4.618, de 28 de dezembro de 2023, que tratou do Calendário de Eventos do Município de Caçapava do Sul para o Ano de•2024".</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratação temporária de 03 (três) Agentes de Vigilância e Portaria, pelo período de 12 (doze) meses, prorrogável por igual período e da outras providências.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9501/projeto_de_lei_n5108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9501/projeto_de_lei_n5108.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Caçapava do Sul a abrir Crédito Adicional Especial por Superávit financeiro na Fonte de Recurso 1.711, no valor de R$ 868.395,10 (oitocentos e sessenta e oito mil, trezentos e noventa e cinco reais, dez centavos), para incremento do orçamento de. 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9526/projeto_de_lei_n5110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9526/projeto_de_lei_n5110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9535/projeto_de_lei_n5111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9535/projeto_de_lei_n5111.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9537/projeto_de_lei_n5112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9537/projeto_de_lei_n5112.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9562/projeto_de_lei_n5113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9562/projeto_de_lei_n5113.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 656.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9565/projeto_de_lei_n5114.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9565/projeto_de_lei_n5114.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS E PROVENTOS DOS AGENTES PÚBLICOS E AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9566/projeto_de_lei_n5115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9566/projeto_de_lei_n5115.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS MEMBROS DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE CAÇAPAVA DO SUL.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9567/projeto_de_lei_n5116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9567/projeto_de_lei_n5116.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO ANUAL AOS AGENTES COMUNITÁRIOS DE SAÚDE AGENTES DE COMBATE A ENDEMIAS, EM CUMPRIMENTO AOS EFEITOS DA EMENDA CONSTITUCIONAL 120/2022.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9572/projeto_de_lei_n5117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9572/projeto_de_lei_n5117.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratações temporárias de 01 (um) Nutricionistas e .01 (um) Fonoaudiólogo, pelo período de 06 (seis) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9573/projeto_de_lei_n5118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9573/projeto_de_lei_n5118.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do Veiculo Fiat Cronos Drive 1.0, Placa JCM2E25 a Associação de Pais e Amigos dos Excepcionais e dá outra providência.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9575/projeto_de_lei_n5119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9575/projeto_de_lei_n5119.pdf</t>
   </si>
   <si>
     <t>"Alteram as redações do Art. 2 0 e Art. 60 da Lei Municipal N° 4.279/2021, •que faz a adequação da taxa de administração destinada ao fundo de aposentadoria e pensão dos servidores •públicos do município de Caçapava do Sul — FAPS, e da outras providências"</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9588/projeto_de_lei_n5120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9588/projeto_de_lei_n5120.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 42 DA LEI MUNICIPAL N°. 4.244, DE 22 DE JULHO DE 2021, PARA INSTITUIR NOVO PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9602/projeto_de_lei_n5125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9602/projeto_de_lei_n5125.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9603/projeto_de_lei_n5126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9603/projeto_de_lei_n5126.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Caçapava do Sul a abrir Crédito Adicional Suplementar Especial por anulação de dotação, no valor de R$ 440.000,00 (quatrocentos e quarenta mil reais), para incremento do orçamento de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9604/projeto_de_lei_n5127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9604/projeto_de_lei_n5127.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 18.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9615/projeto_de_lei_n5129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9615/projeto_de_lei_n5129.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O, ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9616/projeto_de_lei_n5130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9616/projeto_de_lei_n5130.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 216,942,87 E DÁ OUTRAS PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9628/projeto_de_lei_n5131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9628/projeto_de_lei_n5131.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1° caput da Lei n° 4.470 de 28 de março de 2023, para prorrogar o prazo da contratação temporária de 01 (um) Tradutor _x000D_
 Intérprete de Libras e dá outras providências".</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9664/projeto_de_lei_n5133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9664/projeto_de_lei_n5133.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS §§1° e 6° DO ARTIGO 2° DA LEI MUNICIPAL N° 4.616, DE 28 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$52.590,10 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9675/projeto_de_lei_n5135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9675/projeto_de_lei_n5135.pdf</t>
   </si>
   <si>
     <t>ALTERA A CONTRIBUIÇÃO SUPLEMENTAR PREVIDENCIÁRIA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICiPIO DE CAÇAPAVADO SUL DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9687/projeto_de_lei_n5136.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9687/projeto_de_lei_n5136.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.551,74 E DÁ.OUTRS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9709/projeto_de_lei_n5138.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9709/projeto_de_lei_n5138.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §1° e ACRESCENTA O §7° NO ARTIGO 2° DA LEI MUNICIPAL N° 4.616, DE 28 ,DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9710/projeto_de_lei_n5139.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9710/projeto_de_lei_n5139.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R$9.251.098,67 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9723/projeto_de_lei_n5140.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9723/projeto_de_lei_n5140.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar temporariamente 01 (um) Médico Traumatologista pelo período de 12 (doze) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratações temporárias de 02 (dois) Enfermeiros, pelo períôdo de 12 (doze) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9780/projeto_de_lei_n5142.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9780/projeto_de_lei_n5142.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3 0 da Lei no 1938 de 18 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9788/projeto_de_lei_n5143.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9788/projeto_de_lei_n5143.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL. ESPECIAL NO VALOR DE R$ 264.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9800/projeto_de_lei_n5144.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9800/projeto_de_lei_n5144.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3672 de 29 de dezembro de 2015, para acrescer no Quadro Geral de Servidores, anexo III, uma vaga: para o cargo. de Assistente Social. -</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9814/projeto_de_lei_n5145.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9814/projeto_de_lei_n5145.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.555,56 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10059/projeto_de_lei_n5148.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10059/projeto_de_lei_n5148.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 280.000,00 E DÁ OUTRAS PROVIDÊNCIAS. -.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9931/projeto_de_lei_n5149.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9931/projeto_de_lei_n5149.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9933/projeto_de_lei_n5150.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9933/projeto_de_lei_n5150.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo da Lei Municipal n° 4.618, de 28 de Dezembro de 2023, para alterar a data do evento 5° Forte em Dança e dá outras providências.!"</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9930/projeto_de_lei_n5151.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9930/projeto_de_lei_n5151.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1 12 DA LEI MUNICIPAL N 9. 4.244, DE 22 DE JULHO DE 2021, REVOGA O ARTIGO 49 DA MESMA LEI, REVOGA A LEI MUNICIPAL N° 4.632, DE 14 DE MARÇO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9909/projeto_de_lei_n5157.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9909/projeto_de_lei_n5157.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9910/projeto_de_lei_n5158.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9910/projeto_de_lei_n5158.pdf</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9915/projeto_de_lei_n5165.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9915/projeto_de_lei_n5165.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE ALERGIA ALIMENTAR.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9916/projeto_de_lei_n5166.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9916/projeto_de_lei_n5166.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 15 caput da Lei n° 4.322 de 30 de marçode 2022 e -dá -outras_x000D_
 providência!".</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9917/projeto_de_lei_n5167.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9917/projeto_de_lei_n5167.pdf</t>
   </si>
   <si>
     <t>''Acrescenta Evento no Anexo l da Lei Municipal n° 4.618 de 28 de dezembro de 2023, que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul aa o ano de 2024"</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9918/projeto_de_lei_n5168.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9918/projeto_de_lei_n5168.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratações temporárias de 05 (cinco) Monitores de Educação Especial, pelo período de 12 (doze) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9919/projeto_de_lei_n5169.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9919/projeto_de_lei_n5169.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo I da Lei Municipal n°4.618 de 2023, Calendário de Eventos de 2024, para incluir o Evento "13° Festa Mundial do Folclore."</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9920/projeto_de_lei_n5170.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9920/projeto_de_lei_n5170.pdf</t>
   </si>
   <si>
     <t>"Acrescenta Evento no Anexo 1 da Lei Municipal n° 4.618 de 28 de dezembro de 2023, que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul para o ano de 2024"</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10060/projeto_de_lei_n5171.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10060/projeto_de_lei_n5171.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 187.146,29 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9921/projeto_de_lei_n5172.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9921/projeto_de_lei_n5172.pdf</t>
   </si>
   <si>
     <t>"Acrescenta Evento no Anexo 1 da Lei Municipal_x000D_
 n° 4.618 de 28 de dezembro de 2023, que dispõe_x000D_
 - acerca do Calendário de Eventos do Município_x000D_
 de Caçapava do Sul para à ano de 2024"</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9922/projeto_de_lei_n5173.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9922/projeto_de_lei_n5173.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR E INCLUIR AÇÃO_x000D_
 NO PLANO PLURIANUAL (PPA 2022/2025), NA LEI DE_x000D_
 DIRETRIZES ORÇAMENTARIAS (LDO/2024) E REALIZAR A_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO VIGENTE (L0A/2024).</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9923/projeto_de_lei_n5174.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9923/projeto_de_lei_n5174.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Caçapava do Sul a abrir Crédito Adicional Suplementar por anulação de dotação, no valor de R$ 869,85 (oitocentos sessenta e nove reais, oitenta e cinco centavos), para incremento do orçamento de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9924/projeto_de_lei_n5175.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9924/projeto_de_lei_n5175.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar temporariamente 01 (um) Médico Pediatra, pelo período de 12 (doze) meses, prorrogável por igual período e dá outras providências.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9925/projeto_de_lei_n5176.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9925/projeto_de_lei_n5176.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR ESCRITURA PÚBLICA DE UM TERRENO VENDIDO, ATRAVÉS DO DECRETO EXECUTIVO N° 5/1970 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9928/projeto_de_lei_n5179.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9928/projeto_de_lei_n5179.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9929/projeto_de_lei_n5180.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9929/projeto_de_lei_n5180.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 12.820,56 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10058/projeto_de_lei_n5181.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10058/projeto_de_lei_n5181.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.200,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10074/projeto_de_lei_n5182.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10074/projeto_de_lei_n5182.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 433.188,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10075/projeto_de_lei_n5183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10075/projeto_de_lei_n5183.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 608.296,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10077/ldo_2025.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10077/ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10115/projeto_de_lei_n5185.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10115/projeto_de_lei_n5185.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL NO VALOR DE R$ 413,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10116/projeto_de_lei_n5186.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10116/projeto_de_lei_n5186.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL NO VALOR DE R$ 27.000,00 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10135/projeto_de_lei_n5188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10135/projeto_de_lei_n5188.pdf</t>
   </si>
   <si>
     <t>Normatiza reajuste de base de cálculo dos tributos, define correção de valores para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10151/projeto_de_lei_n5189.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10151/projeto_de_lei_n5189.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 68.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10161/projeto_de_lei_n5191.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10161/projeto_de_lei_n5191.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 481.025,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10162/projeto_de_lei_n5192.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10162/projeto_de_lei_n5192.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS DOS CUSTOS NORMAL E SUPLEMENTAR EM ATRASO DE FEVEREIRO_x000D_
 À AGOSTO DE 2024, DEVIDAS AO FUNDO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAÇAPAVA DO SUL - FAPS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10163/projeto_de_lei_n5193.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10163/projeto_de_lei_n5193.pdf</t>
   </si>
   <si>
     <t>ALTERA, EM REGIME EXTRAORDINÁRIO, O PLANO DE CUSTEIO SUPLEMENTAR DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE CAÇAPAVA DO SUL, EM CONFORMIDADE À PORTARIA MPS N 2.19012024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10164/projeto_de_lei_n5194.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10164/projeto_de_lei_n5194.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI N° 3.672, DE 29 DE DEZEMBRO DE 2015, PARA ACRESCER 2 (DUAS) VAGAS NO CARGO DE ADVOGADO PGM NO QUADRO GERAL DE SERVIDORES.</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10177/projeto_de_lei_n5197.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10177/projeto_de_lei_n5197.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESADO MUNICIPIO DE CAÇAPAVA DO SUL PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>2PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9446/projeto_de_lei_n5102.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9446/projeto_de_lei_n5102.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Lei 4618 de 28 de Dezembro de 2023 para incluir o evento Cooper Expo.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9453/projeto_de_lei_n5103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9453/projeto_de_lei_n5103.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal ao Agente de Contratação e Comissão de Apoio do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9457/projeto_de_lei_n5105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9457/projeto_de_lei_n5105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de sinais sonoros adequados para alunos com Transtorno do Espectro Autista - TEA, no âmbito das escolas municipais de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9482/projeto_de_lei_n5106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9482/projeto_de_lei_n5106.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Caçapava do Sul/RS, a Política Municipal da Pessoa com Fibromialgia, a ser realizada anualmente no dia 12 de maio, mediante inclusão no Calendário Oficial do Município.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9512/projeto_de_lei_n5109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9512/projeto_de_lei_n5109.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico Cultural de natureza imaterial do Município de Caçapava do Sul, o Grupo Municipal de Cavalgadas Portal do Pampa.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9594/projeto_de_lei_n5121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9594/projeto_de_lei_n5121.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual nos Vencimentos e Proventos dos Servidores Efetivos (Ativos e Inativos), Funções Gratificadas e Cargos em Comissão do Poder Legislativo de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9595/projeto_de_lei_n5122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9595/projeto_de_lei_n5122.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual ao Subsidio dos Vereadores do Poder Legislativo de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9597/projeto_de_lei_n5123.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9597/projeto_de_lei_n5123.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo Ida Lei Municipal n°4.618, de 2023, Calendário de Eventos 2024, para incluir o Evento Amnésia Festival II.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9601/projeto_de_lei_n5124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9601/projeto_de_lei_n5124.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo da Lei 4618 de 28 de Dezembro de 2023 para Incluir o evento Master Class de Zumba e Ritmos".</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9612/projeto_de_lei_n5128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9612/projeto_de_lei_n5128.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 3 0 da Lei Municipal 2469/2009 que institui o Vale Alimentação dos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9629/projeto_de_lei_n5132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9629/projeto_de_lei_n5132.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo da Lei 4618 de 28 de Dezembro de 2023 para Incluir o 20 Pedal Solidário em alusão ao dia mundial da conscientização do Autismo".</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9703/projeto_de_lei_n5137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9703/projeto_de_lei_n5137.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Lei 4618 de 28 de Dezembro de 2023 para incluir o evento Pint of Science.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9906/projeto_de_lei_n5152.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9906/projeto_de_lei_n5152.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5° da Lei Municipal n° 1.938, de 18 de abril de 2006, que dispõe acerca da concessão do Vale Alimentação aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9907/projeto_de_lei_n5155.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9907/projeto_de_lei_n5155.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n°4.618, de_x000D_
 2023, Calendário de Eventos 224, para incluir o Evento "1°_x000D_
 Duelo PTG Campeiros do Irajuá"</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9908/projeto_de_lei_n5156.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9908/projeto_de_lei_n5156.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n°4.618, de 2023, Calendário de Eventos 2024, para incluir o Evento "34° Rodeio Intermunicipal do PTG Campeiros do Irapuá"</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9911/projeto_de_lei_n5159.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9911/projeto_de_lei_n5159.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n°4.618, de 2023, Calendário de Eventos 2024, para incluir o Evento "1° Encontro de carros antigos".</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9912/projeto_de_lei_n5160.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9912/projeto_de_lei_n5160.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n° 4.618, de de 2023; que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul para o ano de 2024."</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9913/projeto_de_lei_n5161.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9913/projeto_de_lei_n5161.pdf</t>
   </si>
   <si>
     <t>Acrescenta Evento no Anexo 1 da Lei Municipal n° 4.618, de de 2023, que dispõe acerca do Calendário de Eventos do Município de Caçapava do Sul para o ano de 2024."</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9914/projeto_de_lei_n5162.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9914/projeto_de_lei_n5162.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de conscientização e educação no trânsito, no municipio de Caçapava do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9926/projeto_de_lei_n5177.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9926/projeto_de_lei_n5177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e sobre o pagamento do Subsídio de Prefeito, Vice-Prefeito e de Secretários Municipais para Legislatura de 2025 a 2028, no Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9927/projeto_de_lei_n5178.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9927/projeto_de_lei_n5178.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Caçapava do Sul/RS para o período de 1° de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10205/projeto_de_lei_n5183.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10205/projeto_de_lei_n5183.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 608.296,00 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10117/projeto_de_lei_n5187.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10117/projeto_de_lei_n5187.pdf</t>
   </si>
   <si>
     <t>Altera data de Evento no Anexo 1 da Lei Municipal n°_x000D_
 4.618, de 2023, Calendário de Eventos 2024, Festa_x000D_
 do Azeite de Oliva - V Edição.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10479/projeto_de_lei_n5188.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10479/projeto_de_lei_n5188.pdf</t>
   </si>
   <si>
     <t>Altera data de Evento no Anexo I da Lei Municipal nº 4.618, de 2023, Calendário de Eventos 2024, Festa do Azeite de Oliva - 3ª Edição.</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10152/projeto_de_lei_n5190.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10152/projeto_de_lei_n5190.pdf</t>
   </si>
   <si>
     <t>Altera data de Evento no Anexo 1 da Lei Municipal n° 4.618, de 2023, Calendário de Eventos 2024, Festa do Azeite de Oliva - 31 Edição.</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI N° 3.672, DE 29 DE DEZEMBRO DE 2015, PARA ACRESCER 2 (DUAS)_x000D_
 VAGAS NO CARGO DE ADVOGADO PGM NO QUADRO GERAL DE SERVIDORES.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10168/projeto_de_lei_n5195.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10168/projeto_de_lei_n5195.pdf</t>
   </si>
   <si>
     <t>Institui no município de Caçapava do Sul o Projeto Comida na Mesa é Dignidade com Certeza.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10169/projeto_de_lei_n5196.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10169/projeto_de_lei_n5196.pdf</t>
   </si>
   <si>
     <t>Denomina-se Senhor Adão Dorneles de Souza o Beco 9 na Rua Baltazar de Bens próximo a esquina da Rua Bento Gonçalves de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10178/pl_5198.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10178/pl_5198.pdf</t>
   </si>
   <si>
     <t>Denomina-se Senhor Adão Dorneles de Souza o Beco 9 na Rua Baltazar de Bem próximo a esquina da Rua Bento Gonçalves de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>4PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9487/projeto_de_resolucao_n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9487/projeto_de_resolucao_n66.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° da Resolução n°052/2023, que dispõe sobre da concessão, pagamento e prestação de contas de diárias a Vereadores e Servidores da Câmara Municipal de Caçapava do Sul, e revoga as Resoluções n° 36/2017, 43/2019 e 47/2020.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9488/projeto_de_resolucao_n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9488/projeto_de_resolucao_n67.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° da Resolução no 053/2023, que regulamenta o emprego de veículo particular nos serviços externos do Poder Legislativo do Município de Caçapava do Sul.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9489/projeto_de_resolucao_n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9489/projeto_de_resolucao_n68.pdf</t>
   </si>
   <si>
     <t>Altera o § 20 , do art. 8 da Resolução n° 052/2023, que dispõe sobre da concessão, pagamento e prestação de contas de diárias a Vereadores e Servidores da Câmara Municipal de Caçapava do Sul, e revoga as Resoluções n° 36/2017, 43/2019 e 47/2020.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9490/projeto_de_resolucao_n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9490/projeto_de_resolucao_n69.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Regime De Adiantamento no âmbito dá Câmara Municipal de Caçapava do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9707/projeto_de_resolucao_n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9707/projeto_de_resolucao_n70.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 152 e 153 do Regimento Interno da Câmara de Vereadores de Caçapava do Sul, Resolução n° 050/2020, pata adotar no Processo Legislativo Orçamentário Municipal as Emendas Impositivas Individuais previstas na Emenda Constitucional n° 126 de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9934/projeto_de_resolucao_n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9934/projeto_de_resolucao_n71.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se parágrafo único ao art. 1°c revogam-se os §5 3° e 4° do art. 4°, da Resolução _x000D_
 n° 053, de 28 de junho de 2023, que dispõe acerca do emprego de veículo particular nos serviços externos do Poder Legislativo do Município de Caçapava do Sul/RS.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10167/projeto_de_resolucao_n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10167/projeto_de_resolucao_n72.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 152 e 153 do Regimento Interno da Câmara de Vereadores de Caçapava do Sul, Resolução n° 050/2020, para adotar no Processo Legislativa Orçamentário Municipal as Emendas impositivas individuais previstas na Emenda Constitucional n°126, de 21 de dezembro de 2022, e acrescenta o art. 152-A e incisos I, lI, III e IV.</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
     <t>6REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9258/req._n01.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9258/req._n01.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Diogenes Casseres Martins ( Dedé )".</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9321/req._n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9321/req._n02.pdf</t>
   </si>
   <si>
     <t>"Requer da Mesa Diretora da Câmara de Vereadores, sessão solene em homenagem as entidades tradicionalistas do nosso município".</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9322/req._n03.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9322/req._n03.pdf</t>
   </si>
   <si>
     <t>Requer da Presidência do Poder Legislativo Municipal, retorno da sessão itinerante plenária a todas as localidades do interior do município e bairros da cidade.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
     <t>"Requer da Mesa Diretora da Câmara de Vereadores, sessão solene em homenagem aos profissionais da Delegacia Especializada na Repressão aos Crimes Rurais e Abigeato - DECRAB/Bagé".</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9325/req._n05.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9325/req._n05.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Iva da Silva Bitencourt.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9331/req._n06.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9331/req._n06.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Sônia Maria Teixeira Marques.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9332/req._n07.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9332/req._n07.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Edailson Pereira Henriques.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9390/req._n08.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9390/req._n08.pdf</t>
   </si>
   <si>
     <t>Requer, ao Presidente do Poder Legislativo Municipal, que seja elaborado e execute um projeto de melhorias na acessibilidade das dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9422/req.__n09.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9422/req.__n09.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Valceni da Silva Branco".</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9429/req._n10.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9429/req._n10.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Alvino Dutra de Oliveira (Piá)".</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9439/req._n11.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9439/req._n11.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora, a liberação de Viagem, à cidade de Brasília / DF, do dia 26 ao dia 29 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9466/req._n12.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9466/req._n12.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo, a análise da viabilidade da concessão de reposição, pelo índice inflacionário, nos valores do vale alimentação dos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9467/req._n13.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9467/req._n13.pdf</t>
   </si>
   <si>
     <t>"Requer da Presidência da Câmara de Vereadores, providencias objetivas referente a melhoria no sinal de internet nas dependências desta Casa Legislativa.".</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9511/req._n14.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9511/req._n14.pdf</t>
   </si>
   <si>
     <t>"Requer envio de votos de profundo pesar aos familiares e amigos de Neusa Terezinha de Freitas Machado."</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9532/req._n15.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9532/req._n15.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares de Bettina Moreira Biaggi".</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9538/req._n16.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9538/req._n16.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Danúbio Araújo Teixeira.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9541/req._n17.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9541/req._n17.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de Luiz Batista Pinós Maciel.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9543/req._n18.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9543/req._n18.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos. 'd Profundo Pesar aos familiares da Sra. Ambrosina Dias da Silva</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9544/req._n19.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9544/req._n19.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo. Pesar aos familiares do Sr. Dário Oliveira da Rosa</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9560/req._n20.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9560/req._n20.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de,' Profundo Pesar aos 'familiares da Sra. Janete Beatris Silva de Lima.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9561/req._n21.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9561/req._n21.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Legislativo Municipal, a realização de AUDIÊNCIA PUBLICA para deliberação sobre a questão, da falta de vagas de estacionamento no centro da cidade, a fim de buscar coletivamente uma solução viável para essa questão.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9571/req._n22.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9571/req._n22.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Juarez Teixeira Silveira.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9577/req._n23.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9577/req._n23.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares do senhor Adão de Jesus dos Santos Luiz."</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9578/req._n24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9578/req._n24.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo Pesar aos familiares do senhor Gilberto Teixeira Marques."</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9579/req._n25.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9579/req._n25.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Francisco Moacir Rodrigues Ferreira"</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9589/req._n26.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9589/req._n26.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Luiz Carlos Talarico Peixoto (Caio).</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9599/req._n27.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9599/req._n27.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Nildo Venites Lopes (mão).</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9620/req._n28.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9620/req._n28.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Aldo Valcarenghi Júnior.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9621/req._n29.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9621/req._n29.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Ernandi Vivian Siqueira.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9672/req._n30.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9672/req._n30.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Evanir Dias de Souza.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9673/req._n31.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9673/req._n31.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de MARCONI LEONARDI.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9683/req._n32.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9683/req._n32.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de João Tavora Bittencourt.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9692/req._n33.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9692/req._n33.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Angela Maria Moraes"</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9696/req._n34.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9696/req._n34.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Felisberto Nascimento de Freitas.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9698/req._n35.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9698/req._n35.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Paulo Edson Gomes Oliveira.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9701/req._n36.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9701/req._n36.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares •do senhor Mano Teixeira Rosa".</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>MARIANO TEIXEIRA, LUIS FERNANDO TORRES, SILVIO TONDO</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9705/req._n37.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9705/req._n37.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Maria Aparecida Corrêa Rosa".</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9714/req._n38.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9714/req._n38.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Terezinha Mota Constante</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9731/req._n39.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9731/req._n39.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Tereza Forgiarini Zago</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9736/req._n40.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9736/req._n40.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Pedro Calbar Chaves (Tio Pedro)"</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9737/req._n41.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9737/req._n41.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Eli Fagundes Cassal.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9738/req._n42.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9738/req._n42.pdf</t>
   </si>
   <si>
     <t>Requer, a Presidente do Poder Legislativo Municipal, que seja reservado o mês de setembro_x000D_
 para a sessão solene de outorga do mérito farrapo 2024.</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9754/req._n43.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9754/req._n43.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Senhora Rita Beatriz Severo Pimenta.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9759/req._n44.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9759/req._n44.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Mariza Cunha de Freitas".</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9763/req._n45.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9763/req._n45.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de profundo pesar aos familiares do senhor José Honorato Vieira da Silva.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9778/req._n46.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9778/req._n46.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sra. Naramir de Fátima dos Santos Landa (Nara)</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9784/req._n47.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9784/req._n47.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos, familiares da menina Patricia Manuella Garcia dos Santos".</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9791/req._n48.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9791/req._n48.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Eroni Dorneles.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9797/req._n49.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9797/req._n49.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Roberto Bitencourt Oliveira.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9798/req._n50.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9798/req._n50.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de Profundo Pesar aos familiares da senhora Evanda Borba Cavalheiro".</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9799/req._n51.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9799/req._n51.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Vardely Garcia dos Santos (Lulita)"</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9805/req._n52.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9805/req._n52.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Senhor João Manuel Pereira.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9816/req._n53.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9816/req._n53.pdf</t>
   </si>
   <si>
     <t>'Requer envio de Voto de Profundo Pesar aos familiares da senhora Mardelene Rosa Soares".</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9819/req._n54.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9819/req._n54.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de profundo Pesar aos Familiares de "PAULO RÉGJS MADRID MARTINS"</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9858/req._n56.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9858/req._n56.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Abigal Fernandes de Freitas"</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9859/req._n57.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9859/req._n57.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Joel Tadeu Dias da Rosa</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9860/req._n59.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9860/req._n59.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Enoína Nunes Ferreira.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9861/req._n60.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9861/req._n60.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar. aos familiares e amigos de Laureano da Silva Gomes.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9862/req._n61.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9862/req._n61.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares do senhor Pedro Zemor de Deus Oliveira (Deusinho)".</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9863/req._n62.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9863/req._n62.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Antônio Geraldo Alves Carneiro".</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9864/req._n63.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9864/req._n63.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares da Sra. Janeta de Souza Loreto</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9865/req._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9865/req._n64.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Senhor Joelto Oliveira Rodrigues.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Vagner Menezes de Souza.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9867/req._n66.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9867/req._n66.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Geovane Dias Machado.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9868/req._n67.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9868/req._n67.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Florêncio Dias Dutra.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9869/req._n68.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9869/req._n68.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Antônio Atanagildo Souza Bitencourt"</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9870/req._n69.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9870/req._n69.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Miguel Sitó"</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9871/req._n70.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9871/req._n70.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Aldo Vieira Machado</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9872/req._n71.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9872/req._n71.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos familiares do senhor Doli José Mendes Pereira"</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9873/req._n72.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9873/req._n72.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Maria Adelina de Freitas Haag.</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9874/req._n73.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9874/req._n73.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Aline Moreira da Silva.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9875/req._n74.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9875/req._n74.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Ibrantino Rodrigues_x000D_
 Ferreira.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9876/req._n75.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9876/req._n75.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Otavio Corrêa de Vargas.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9877/req._n76.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9877/req._n76.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Maria Pazinato Zago.</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9878/req._n77.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9878/req._n77.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de José Pereira da Rosa.</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9879/req._n78.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9879/req._n78.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares de Ibrantina Ferreira Dorneles".</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9880/req._n79.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9880/req._n79.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares de Josy dos Santos Teixeira".</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9881/req._n80.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9881/req._n80.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Maria Odemira Medeiros_x000D_
 Albarnaz.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9882/req._n81.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9882/req._n81.pdf</t>
   </si>
   <si>
     <t>Requer envio de Voto de profundo pesar aos familiares do senhor Adauto da Silva Leão _x000D_
 (Negrão)"</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9883/req._n82.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9883/req._n82.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Elba Vargas Garra.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9884/req._n83.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9884/req._n83.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Dado Gonçalves Dias.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9885/req._n84.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9885/req._n84.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos familiares de Francisco Santos Oleques ( Kiko )".</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9886/req._n85.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9886/req._n85.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos dq profundo Pesar aos familiares de Enio Lopes.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9887/req._n86.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9887/req._n86.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Cora Mariza Tavares Barreto.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de José Itanajur Leão de Rosso.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9889/req._n88.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9889/req._n88.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Valdemar Dutra Marques.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9890/req._n89.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9890/req._n89.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Elza Tolfo Tondo.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9891/req._n90.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9891/req._n90.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Votos de Profundo Pesar aos familiares e amigos Maria Olibia Soares Colares (Chininha)."</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9892/req._n91.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9892/req._n91.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de profundo pesar aos familiares e amigos de Neli dos Santos Freitas.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9893/req._n92.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9893/req._n92.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Renato Neres dos Santos.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9894/req._n93.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9894/req._n93.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Elio Teixeira Chaves.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9895/req._n94.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9895/req._n94.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de RabIo da Silva Macedo.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9896/req._n95.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9896/req._n95.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Dirceu Alves Madrid;</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9897/req._n96.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9897/req._n96.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Antonio Fernando Agõsta_x000D_
 da Mota.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9898/req._n97.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9898/req._n97.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar, aos familiares e amigos de João Nelson Silveira.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9899/req._n98.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9899/req._n98.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de_x000D_
 Profundo Pesar aos familiares da_x000D_
 Sra. Matilde Cecchin</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9900/req._n99.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9900/req._n99.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo Pesar aos familiares de Maria do Carmo Marques dos Santos</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9901/req._n100.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9901/req._n100.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos familiares do Sr. Jonas Barbosa Mota</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9902/req._n101.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9902/req._n101.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Lia Ines Duarte Félix.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
     <t>Requer o envio de voto de profundo pesar aos familiares do senhor Julio Cesar Carvalho Oliveira</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9904/req._n103.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9904/req._n103.pdf</t>
   </si>
   <si>
     <t>Requer o envio de votos de profundo pesar aos familiares e amigos de Osmar Luiz Gioscia</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9905/req._n104.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9905/req._n104.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Adelino Francisco Lorenzoni.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10078/req._n105.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10078/req._n105.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Maria Elenice Pazinato Nunes.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10079/req._n106.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10079/req._n106.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares de Régis Chaves Batista.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10080/req._n107.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10080/req._n107.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de_x000D_
 Profundo Pesar aos familiares da_x000D_
 Sra. Dilva Maria Filipini Tolfo</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10081/req._n108.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10081/req._n108.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Zélia Dutra Dias.</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10082/req._n109.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10082/req._n109.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo_x000D_
 pesar aos familiares da senhora_x000D_
 Evani Oleques"</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10083/req._n110.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10083/req._n110.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo_x000D_
 pesar aos familiares da senhora_x000D_
 Ângela Cristina Hoffman"</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10084/req._n111.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10084/req._n111.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo_x000D_
 pesar aos familiares da senhora_x000D_
 Olniva Salete Brito da Paixão"</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10085/req._n112.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10085/req._n112.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de_x000D_
 Profundo Pesar aos familiares do_x000D_
 Sr. Gentil Cezar Biagini Teixeira</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10086/req._n113.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10086/req._n113.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Teles Tadeu Silveira Lopes.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10087/moc._n64.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10087/moc._n64.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos_x000D_
 familiares da Sra. Otiles Porto Lopes</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10088/req._n115.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10088/req._n115.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Voto de profundo pesar aos_x000D_
 familiares da senhora Sirlei Osório de Freitas"</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10089/req._n116.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10089/req._n116.pdf</t>
   </si>
   <si>
     <t>"Requer envio de voto de profundo pesar aos_x000D_
 familiares de João Clovis Viana Lopes"</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10090/req._n117.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10090/req._n117.pdf</t>
   </si>
   <si>
     <t>Requer envios de votos de profundo pesar aos_x000D_
 familiares e amigos de Nelson Francisco Ilha.</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10091/req._n118.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10091/req._n118.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Pedro Gavino Santos Nunes.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10092/req._n119.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10092/req._n119.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar a_x000D_
 familiares e amigos de Dilson Soares Delabary.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10093/req._n120.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10093/req._n120.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar a_x000D_
 familiares e amigos de Lízete Rodrigues Vivian.</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10094/req._n121.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10094/req._n121.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar à_x000D_
 familiares e amigos de Ciro Franco Chaves.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10095/req._n122.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10095/req._n122.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Amir Almeida Carvalho.</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10096/req._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10096/req._n124.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar para Luiz Carlos Ferreira_x000D_
 Fernandes.</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10097/req._n124.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10097/req._n124.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar para a família de Maria Nilda_x000D_
 Bitencourt Trindade.</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10098/req._n125.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10098/req._n125.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Pedro Gavino Santos_x000D_
 Nunes.</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10076/req._n126.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10076/req._n126.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos de Luis Fernando Torres_x000D_
 (Boca).</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10099/req._n127.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10099/req._n127.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar ao_x000D_
 familiares e amigos de Orlando Mazzini da Silva.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10118/req._n128.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10118/req._n128.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos familiares e amigos de Ariovaldo da Silva Gomes.</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10119/req._n129.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10119/req._n129.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos da Senhora Maria Alzira_x000D_
 Medeiros Silveira</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10137/req._n130.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10137/req._n130.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores requer envio de votos de_x000D_
 profundo pesar aos familiares e amigos de Leda_x000D_
 Lima Casanova.</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10138/req._n131.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10138/req._n131.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores requer envio de votos de_x000D_
 profundo pesar aos familiares e amigos de_x000D_
 Ariovaldo da Silva Gomes.</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10128/req._n132.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10128/req._n132.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Profundo Pesar aos_x000D_
 familiares do Sr. Alfredo Aureci Goulart da Silveira</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10147/req._n133.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10147/req._n133.pdf</t>
   </si>
   <si>
     <t>Requer o envio de profundo pesar aos familiares e amigos de Aldoir Franco teixeira.</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10170/req._n134.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10170/req._n134.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores requer envio de_x000D_
 votos de profundo pesar aos familiares e amigos de_x000D_
 Luis Roque Medeiros dos Santos.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10171/req._n135.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10171/req._n135.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores requer envio de_x000D_
 votos de profundo pesar aos familiares e amigos de_x000D_
 Solange Vivian Taschetto.</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10172/req._n137.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10172/req._n137.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar aos_x000D_
 familiares e amigos do senhor Oscarino Pereira Luiz</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10207/req._n_139-2024.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10207/req._n_139-2024.pdf</t>
   </si>
   <si>
     <t>Requer envio de Votos de Profundo Pesar aos familiares e amigos de Luiz Antônio da Rosa Xavier.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>COFCP - Comissão de Orçamento, Finanças e Contas Públicas</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10145/emenda_substitutiva_n01-24.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10145/emenda_substitutiva_n01-24.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n° O 4. , de 2024, ao § 40, do art. 36, do Projeto de Lei n°5.184,de 2024.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
-    <t>https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10165/emenda_substitutiva_n02.pdf</t>
+    <t>http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10165/emenda_substitutiva_n02.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA N°02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10706,68 +10706,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9262/indic._n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9263/indic._n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9324/indic._n03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9326/indic._n04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9328/indic._n05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9330/indic._n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9327/indic._n07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9329/indic._n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9337/indic._n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9339/indic._n10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9341/indic._n11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9342/indic._n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9338/indic._n13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9340/indic._n14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9343/indic._n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9345/indic._n16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9346/indic._n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9347/indic._n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9344/indic._n20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9359/indic._n21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9360/indic._n22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9361/indic._n23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9362/inidc._n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9364/indic._n25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9365/indic._n26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9366/indic._n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9367/indic._n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9368/indic._n30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9369/indic._n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9370/indic._n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9371/indic._n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9372/indic._n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9374/indic._n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9376/indic._n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9373/indic._n37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9375/indic._n38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9377/indic._n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9378/indic._n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9379/indic._n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9380/indic._n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9381/indic._n43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9382/indic._n44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9383/indic._n45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9385/req._n46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9387/indic._n47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9386/indic._n49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9389/indic._n51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9427/indic._n52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9430/indic._n53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9431/indic._n54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9432/indic._n55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9440/indic._n56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9445/indic._n57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9458/indic._n58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9468/indic._n59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9469/indic._n60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9474/indic._n61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9486/indic._n62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9498/indic._n64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9499/indic._n65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9500/indic._n66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9502/indic._n67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9504/indic._n68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9506/indic._n69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9516/indic._n70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9536/indic._n71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9540/indic._n72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9542/indic._n73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9547/indic._n74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9548/indic._n75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9549/indic._n76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9550/indic._n77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9551/indic._n78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9552/indic._n79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9553/indic._n80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9582/indic._n81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9600/indic._n82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9614/indic._n83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9667/indic._n84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9669/indic._n85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9670/indic._n86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9671/indic._n87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9685/indic._n88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9721/indic._n89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9740/indic._n90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9741/indic._n91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9742/indic._n92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9743/indic._n93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9747/indic._n94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9760/indic._n95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9777/indic._n96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9782/indic._n97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9785/indic._n98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9786/indic._n99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9801/indic._n100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9820/indic._n101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9821/indic._n103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9822/indic._n104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9823/indic._n105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9824/indic._n106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9825/indic._n107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9826/indic._n108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9827/indic._n109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9828/indic._n110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10054/indic._n111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10055/indic._n112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10062/indic._n113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10175/indic._n114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9333/moc._n01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9334/moc._n02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9335/moc._n03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9465/moc._n04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9475/moc._n05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9476/moc._n06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9481/moc._n07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9509/moc._n08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9510/moc._n09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9513/moc._n10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9517/moc._n11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9539/moc._n12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9559/moc._n13.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9558/moc._n14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9574/moc._n15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9583/moc._n16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9590/moc._n17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9619/moc._n18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9627/moc._n19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9631/moc._n20.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9638/moc._n21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9693/moc._n22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9694/moc._n23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9697/moc._n24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9706/moc._n25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9712/moc._n26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9717/moc_n27.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9718/moc._n28.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9719/moc._n29.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9720/moc._n30.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9728/moc._n31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9729/moc._n32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9734/moc._n33.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9746/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9752/moc._n35.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9753/moc._n36.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9762/moc._n37.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9779/moc._n38.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9792/moc._n39.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9793/moc._n40.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9812/moc._n41.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9815/moc._n42.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9840/moc._n43.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9841/moc._n44.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9842/moc._n45.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9843/moc._n46.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9844/moc._n48.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9845/moc._n49.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9846/moc._n50.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9847/moc._n51.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9848/moc._n52.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9849/moc._n53.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9850/moc._n54.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9851/moc._n55.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9852/moc._n56.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9853/moc._n57.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9854/moc._n58.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9855/moc._n59.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9856/moc._n60.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9857/moc._n61.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10100/moc._n62.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10101/moc._n63.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10102/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10103/moc._n65.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10104/moc._n66.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10105/moc._n67.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10106/moc._n68.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10107/moc._n69.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10108/moc._n70.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10109/moc._n71.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10110/moc._n72.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10111/moc._n73.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10124/moc._n74.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10129/moc._n75.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10130/moc._n76.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10144/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10148/moc._n78.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10153/moc._n79.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10154/moc._n80.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10155/moc._n81.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10156/moc._n82.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10157/moc._n83.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10179/mocao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10180/mocao_n_86-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10181/mocao_n87-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_n_88-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10183/mocao_n_89-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10184/mocao_n_90-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10185/mocao_n_91-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10186/mocao_n_92-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10187/mocao_n_93-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10188/mocao_n_94-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10189/mocao_n_95-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10190/mocao_n_96-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10191/mocao_n_97-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10192/mocao_n_98-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10193/mocao_n_99-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10194/mocao_n_100-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10195/mocao_n_101-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10196/mocao_n_102-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10197/mocao_n_103-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10198/mocao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10206/moc._n_105-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10208/moc._n_106-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9319/pedid._info._n01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9320/pedid._info._n02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9447/pedid._info._n03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9436/pedid._info._n04.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9442/pedid._info._n05.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9462/pedid._info._n06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9556/pedid._info._n07.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9591/pedid._info._n08.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9592/pedid._info._n09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9624/pedid._info._n10.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9626/pedid._info._n11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9641/pedid._info._n12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9642/pedid._info._n13.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9643/pedid._info._n14.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9644/pedid._info._n15.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9645/pedid._info._n16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9646/pedid._info._n17.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9647/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9648/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9649/pedid._info._n20.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9650/pedid._info._n21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9651/pedid._info._n22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9652/pedid._info._n23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9653/pedid._info._n24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9654/pedid._info._n25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9655/pedid._info._n26.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9656/pedid._info._n27.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9657/pedid._info._n28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9658/pedid._info._n29.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9659/pedid._info._n30.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9660/pedid._info._n31.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9661/pedid._info._n32.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9662/pedid._info._n33.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9663/pedid._info._n34.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9666/pedid._info._n35.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9676/pedid._de_info._n36.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9722/pedid._info._n37.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9810/pedid._info._n38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9811/pedid._info._n39.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9829/pedid._info._n40.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9830/pedid._info._n41.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9831/pedid._info._n42.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9832/pedid._info_n43.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9833/pedid._info_n44.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9834/pedid._info_n45.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9835/pedid._info._n47.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9836/pedid._info._n48.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9837/pedid._info._n49.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9838/pedid._info._n50.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9839/pedid._info._n51.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10057/pedid._info._n52.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10064/pedid._info._n53.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10066/pedid._info._n54.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10174/pedid._info._n55.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10201/pedid._info._n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9264/pedid._prov._n01.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9265/pedid._prov._n02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9266/pedid._prov._n03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9267/pedid._prov._n04.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9268/pedid._prov._n05.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9269/pedid._prov._n06.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9272/pedid._prov._n08.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9270/pedid._prov._n09.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9271/pedid._prov._n10.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9273/pedid._prov._n11.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9274/pedid._prov._n12.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9275/pedid._prov._n13.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9276/pedid._prov._n14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9278/pedid._prov._n15.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9280/pedid._prov._n16.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9277/pedid._prov._n17.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9279/pedid._prov._n18.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9281/pedid._prov._n19.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9282/pedid._prov._n20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9283/pedid._prov._n21.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9284/pedid._prov._n22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9285/pedid._prov._n23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9287/pedid._prov._n24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9289/pedid._prov._n25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9286/pedid._prov._n26.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9288/pedid._prov._n27.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9290/pedid._prov._n28.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9292/pedid._prov._n29.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9291/pedid._prov._n30.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9293/pedid._prov._n31.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9294/pedid._prov._n32.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9295/pedid._prov._n33.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9296/pedid._prov._n34.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9298/pedid._prov._n36.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9299/pedid._prov._n37.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9301/pedid._prov._n39.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9302/pedid._prov._n40.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9303/pedid._prov._n41.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9304/pedid._prov._n42.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9306/pedid._prov._n43.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9308/pedid._prov._n44.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9310/pedid._prov._n45.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9305/pedid._prov._n46.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9307/pedid._prov._n47.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9309/pedid._prov._n48.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9311/pedid._prov._n49.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9312/pedid._prov._n50.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9313/pedid._prov._n51.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9315/pedid._prov._n52.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9314/pedid._prov._n53.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9316/pedid._prov._n54.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9317/pedid._prov._n55.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9318/pedid._prov._n56.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9350/pedid._prov._n57.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9352/pedid._prov._n58.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9354/pedid._prov._n59.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9356/pedid._prov._n60.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9358/pedid._prov._n61.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9349/pedid._prov._n62.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9351/pedid._prov._n63.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9353/pedid._prov._n64.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9355/pedid._prov._n65.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9357/pedid._prov._n66.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9391/pedid._prov._n67.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9392/pedid._prov._n68.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9395/pedid._prov._n69.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9397/pedid._prov._n70.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9399/pedid._prov._n71.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9400/pedid._prov._n72.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9393/pedid._prov._n73.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9394/pedid._prov._n74.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9396/pedid._prov._n75.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9398/pedid._prov._n76.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9401/pedid._prov._n77.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9402/pedid._prov._n78.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9403/pedid._prov._n79.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9404/pedid._prov._n80.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9405/pedid._prov._n82.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9407/pedid._prov._n82.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9409/pedid._prov._n83.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9410/pedid._prov._n84.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9406/pedid._prov._n85.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9408/pedid._prov._n86.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9411/pedid._prov._n87.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9413/pedid._prov._n88.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9416/pedid._prov._n89.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9418/pedid._prov._n90.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9420/pedid._prov._n91.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9412/pedid._prov._n92.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9414/pedid._prov._n93.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9415/pedid._prov._n94.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9417/pedid._prov._n95.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9419/pedid._prov._n96.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9421/pedid._prov._n97.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9423/pedid._prov._n98.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9424/pedid._prov._n99.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9426/pedid._prov._n101.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9428/pedid._prov._n102.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9433/pedid._prov._n103.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9434/pedid._prov._n104.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9435/pedid._prov._n105.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9437/pedid._prov._n106.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9438/pedid._prov._n107.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9441/pedid._prov._n108.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9443/pedid._prov._n109.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9444/pedid._prov._n110.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9449/pedid._prov._n111.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9450/pedid._prov._n112.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9448/pedid._prov._n113.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9451/pedid._prov._n114.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9454/pedid._prov._n115.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9455/pedid._prov._n116.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9459/pedid._prov._n117.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9460/pedid._prov._n118.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9461/pedid._prov._n119.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9463/pedid._prov._n120.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9464/pedid._prov._n121.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9470/pedid._prov._n122.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9473/pedid._prov._n123.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9477/pedid._prov._n124.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9478/pedid._prov._n125.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9479/pedid._prov._n126.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9480/pedid._prov._n127.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9484/pedid._prov._n128.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9485/pedid._prov._n129.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9492/pedid._prov._n130.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9493/pedid._prov._n131.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9494/pedid._prov._n132.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9495/pedid._prov._n133.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9496/pedid._prov._n134.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9503/pedid._prov._n135.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9505/pedid._prov._n136.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9508/pedid._prov._n137.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9507/pedid._prov._n138.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9514/pedid._prov._n139.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9515/pedid._prov._n140.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9518/pedid._prov._n141.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9519/pedid._prov._n142.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9520/pedid._prov._n143.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9521/pedid._prov._n144.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9524/pedid._prov._n145.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9525/pedid._prov._n146.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9522/pedid._prov._n147.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9523/pedid._prov._n148.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9527/pedid._prov._n149.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9529/pedid._prov._n150.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9528/pedid._prov._n151.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9530/pedid._prov._n152.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9531/pedid._prov._n153.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9533/pedid._prov._n154.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9545/pedid._prov._n156.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9546/pedid._prov._n157.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9554/pedid._prov._n158.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9555/pedid._prov._n159.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9557/pedid._prov._n160.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9563/pedid._prov._n161.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9568/pedid._prov._n163.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9569/pedid._prov._n164.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9570/pedid._prov._n165.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9580/pedid._prov._n166.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9581/pedid.__prov._n167.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9584/pedid.__prov._n168.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9585/pedid._prov._n169.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9586/pedid._prov._n170.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9587/pedid._prov._n171.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9593/pedid._prov._n172.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9596/pedid._prov._n173.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9598/pedid._prov._n174.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9605/pedid._prov._n175.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9606/pedid._prov._n176.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9607/pedid._prov._n177.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9608/pedid._prov._n178.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9609/pedid._prov._n179.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9610/pedid._prov._n180.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9611/pedid._prov._n181.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9613/pedid._prov._n182.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9617/pedid._prov._n183.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9618/pedid._prov._n184.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9622/pedid._prov._n185.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9623/pedid._prov._n186.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9625/pedid._prov._n187.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9630/pedid.__prov._n188.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9632/pedid.__prov._n189.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9633/pedid.__prov._n190.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9634/pedid.__prov._n191.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9635/pedid.__prov._n192.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9636/pedid.__prov._n193.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9637/pedid.__prov._n194.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9639/pedid._prov._n195.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9640/pedid._prov._n196.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9665/pedid._prov._n197.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9668/pedid._prov._n198.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9677/pedid._prov._n199.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9678/pedid._prov._n200.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9679/pedid._prov._n201.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9680/pedid._prov._n202.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9681/pedid._prov._n203.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9682/pedid._prov._n204.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9684/pedid._prov._n205.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9686/pedid._prov._n206.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9688/pedid._prov._n207.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9689/pedid._prov._n208.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9690/pedid._prov._n209.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9691/pedid._prov._n210.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9695/pedid._prov._n211.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9699/pedid._prov._n212.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9700/pedid._prov._n213.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9702/pedid._prov._n214.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9704/pedid._prov._n215.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9711/pedid._prov._n216.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9713/pedid._prov._n217.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9715/pedid._prov._n218.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9716/pedid._prov._n219.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9724/pedid._prov._n220.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9725/pedid._prov._n221.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9726/pedid._prov._n222.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9727/pedid._prov._n223.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9732/pedid._prov._n224.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9733/pedid._prov._n225.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9735/pedid._prov._n226.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9739/pedid._prov._n227.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9748/pedid._prov._n228.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9749/pedid._prov._n229.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9750/pedid._prov._n230.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9751/pedid._prov._n231.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9755/pedid._prov._n232.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9756/pedid._prov._n233.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9757/pedid._prov._n234.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9758/pedid._prov._n235.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9761/pedid._prov._n236.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9764/pedid._prov._n237.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9765/pedid._prov._n238.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9766/pedid._prov._n239.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9767/pedid._prov._n240.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9768/pedid._prov._n241.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9769/pedid._prov._n242.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9770/pedid._prov._n243.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9771/pedid._prov._n244.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9772/pedid._prov._n245.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9773/pedid._prov._n246.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9774/pedid._prov._n247.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9775/pedid._prov._n248.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9776/pedid._prov._n249.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9781/pedid._prov._n250.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9783/pedid._prov._n251.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9787/pedid._prov._n252.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9789/pedid._prov._n253.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9790/pedid._prov._n254.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9794/pedid._prov._n255.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9795/pedid._prov._n256.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9796/pedid._prov._n257.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9802/pedid._prov._n258.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9803/pedid._prov._n259.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9804/pedid._prov._n260.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9806/pedid._prov._n261.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9807/pedid._prov._n262.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9808/pedid._prov._n263.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9809/pedid._prov._n264.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9813/pedid._prov._n265.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9817/pedid._prov._n266.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9818/pedid._prov._n267.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9932/pedid._prov._n268.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9935/pedid._prov._n269.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9936/pedid._prov._n270.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9937/pedid._prov._n271.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9938/pedid._prov._n272.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9939/pedid._prov._n273.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9940/pedid._prov._n274.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9941/pedid._prov._n275.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9942/pedid._prov._n276.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9943/pedid._prov._n277.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9944/pedid._prov._n278.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9945/pedid._prov._n279.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9946/pedid._prov._n280.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9947/pedid._prov._n281.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9948/pedid._prov._n282.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9949/pedid._prov._n283.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9950/pedid._prov._n284.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9951/pedid._prov._n285.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9952/pedid._prov._n286.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9953/pedid._prov._n287.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9954/pedid._prov._n288.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9955/pedid._prov._n289.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9956/pedid._prov._n290.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9957/pedid._prov._n291.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9958/pedid._prov._n292.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9959/pedid._prov._n293.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9960/pedid._prov._n294.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9961/pedid._prov._n295.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9962/pedid._prov._n296.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9963/pedid._prov._n297.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9964/pedid._prov._n298.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9965/pedid._prov._n299.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9966/pedid._prov._n300.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9967/pedid._prov._n301.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9968/pedid._prov._n302.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9969/pedid._prov._n303.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9970/pedid._prov._n304.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9971/pedid._prov._n305.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9972/pedid._prov._n306.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9973/pedid._prov._n307.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9974/pedid._prov._n308.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9975/pedid._prov._n309.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9976/pedid._prov._n310.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9977/pedid._prov._n311.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9978/pedid._prov._n312.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9979/pedid._prov._n313.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9980/pedid._prov._n314.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9981/pedid._prov._n315.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9982/pedid._prov._n316.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9983/pedid._prov._n317.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9984/pedid._prov._n318.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9985/pedid._prov._n319.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9986/pedid._prov._n320.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9987/pedid._prov._n321.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9988/pedid._prov._n322.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9989/pedid._prov._n323.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9990/pedid._prov._n324.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9991/pedid._prov._n325.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9992/pedid._prov._n326.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9993/pedid._prov._n327.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9994/pedid._prov._n328.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9995/pedid._prov._n329.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9996/pedid._prov._n330.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9997/pedid._prov._n331.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9998/pedid._prov._n332.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9999/pedid._prov._n333.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10000/pedid._prov._n334.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10001/pedid._prov._n335.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10004/pedid._prov._n337.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10005/pedid._prov._n338.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10006/pedid._prov._n339.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10007/pedid._prov._n340.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10008/pedid._prov._n341.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10009/pedid._prov._n342.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10010/pedid._prov._n343.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10011/pedid._prov._n344.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10012/pedid._prov._n345.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10013/pedid._prov._n346.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10014/pedid._prov._n347.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10015/pedid._prov._n348.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10016/pedid._prov._n349.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10017/pedid._prov._n350.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10018/pedid._prov._n351.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10019/pedid._prov._n352.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10020/pedid._prov._n353.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10021/pedid._prov._n354.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10022/pedid._prov._n355.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10023/pedid._prov._n356.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10024/pedid._prov._n357.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10025/pedid._prov._n358.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10026/pedid._prov._n359.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10027/pedid._prov._n360.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10028/pedid._prov._n361.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10029/pedid._prov._n362.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10030/pedid._prov._n363.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10031/pedid._prov._n364.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10032/pedid._prov._n365.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10033/pedid._prov._n366.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10034/pedid._prov._n367.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10035/pedid._prov._n368.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10036/pedid._prov._n369.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10037/pedid._prov._n370.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10038/pedid._prov._n371.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10039/pedid._prov._n372.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10040/pedid._prov._n373.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10041/pedid._prov._n374.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10042/pedid._prov._n375.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10043/pedid._prov._n376.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10044/pedid._prov._n377.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10045/pedid._prov._n378.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10046/pedid._prov._n379.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10047/pedid._prov._n380.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10048/pedid._prov._n381.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10049/pedid._prov._n382.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10050/pedid._prov._n383.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10051/pedid._prov._n384.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10052/pedid._prov._n385.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10053/pedid._prov._n386.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10056/pedid._prov._n387.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10061/pedid._prov._n388.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10063/pedid._prov._n389.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10065/pedid._prov._n390.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10067/pedid._prov._n391.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10068/pedid._prov._n392.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10069/pedid._prov._n393.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10070/pedid._prov._n394.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10071/pedid._prov._n395.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10072/pedid._prov._n396.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10073/pedid._prov._n397.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10112/pedid._prov._n398.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10113/pedid._prov._n399.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10120/pedid._prov._n400.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10121/pedid._prov._n401.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10122/pedid._prov._n402.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10123/pedid._prov._n403.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10125/pedid._prov._n404.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10126/pedid._prov._n405.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10127/pedid._prov._n406.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10131/pedid._prov._n407.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10132/pedid._prov._n408.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10133/pedid._prov._n409.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10134/pedid._prov._n410.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10136/pedid._prov._n411.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10139/pedid._prov._n412.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10140/pedid._prov._n413.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10141/pedid._prov._n414.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10142/pedid._prov._n415.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10143/pedid._prov._n416.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10146/pedid._prov._n417.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10149/pedid._prov._n418.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10150/pedid._prov._n419.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10158/pedid._prov._n420.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10159/pedid._prov._n421.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10160/pedid._prov._n422.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10166/pedid._prov._n423.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10173/pedid._prov._n424.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10199/pedido_de_providencia_425-2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10202/pedid._prov._n_426-2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9336/projeto_de_decreto_legislativo_n131.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9452/projet._dec._legislat._n132.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9708/projet._dec._legislat._n133.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9744/projet._dec._legislat._n134.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9745/projet._dec._legislat._n135.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10114/projet._dec._legislat._n136.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10200/projeto_de_decreto_137-2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9491/plc_n10.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9456/projeto_de_lei_n5104.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9501/projeto_de_lei_n5108.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9526/projeto_de_lei_n5110.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9535/projeto_de_lei_n5111.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9537/projeto_de_lei_n5112.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9562/projeto_de_lei_n5113.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9565/projeto_de_lei_n5114.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9566/projeto_de_lei_n5115.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9567/projeto_de_lei_n5116.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9572/projeto_de_lei_n5117.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9573/projeto_de_lei_n5118.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9575/projeto_de_lei_n5119.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9588/projeto_de_lei_n5120.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9602/projeto_de_lei_n5125.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9603/projeto_de_lei_n5126.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9604/projeto_de_lei_n5127.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9615/projeto_de_lei_n5129.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9616/projeto_de_lei_n5130.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9628/projeto_de_lei_n5131.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9664/projeto_de_lei_n5133.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9675/projeto_de_lei_n5135.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9687/projeto_de_lei_n5136.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9709/projeto_de_lei_n5138.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9710/projeto_de_lei_n5139.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9723/projeto_de_lei_n5140.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9780/projeto_de_lei_n5142.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9788/projeto_de_lei_n5143.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9800/projeto_de_lei_n5144.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9814/projeto_de_lei_n5145.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10059/projeto_de_lei_n5148.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9931/projeto_de_lei_n5149.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9933/projeto_de_lei_n5150.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9930/projeto_de_lei_n5151.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9909/projeto_de_lei_n5157.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9910/projeto_de_lei_n5158.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9915/projeto_de_lei_n5165.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9916/projeto_de_lei_n5166.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9917/projeto_de_lei_n5167.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9918/projeto_de_lei_n5168.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9919/projeto_de_lei_n5169.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9920/projeto_de_lei_n5170.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10060/projeto_de_lei_n5171.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9921/projeto_de_lei_n5172.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9922/projeto_de_lei_n5173.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9923/projeto_de_lei_n5174.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9924/projeto_de_lei_n5175.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9925/projeto_de_lei_n5176.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9928/projeto_de_lei_n5179.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9929/projeto_de_lei_n5180.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10058/projeto_de_lei_n5181.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10074/projeto_de_lei_n5182.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10075/projeto_de_lei_n5183.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10077/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10115/projeto_de_lei_n5185.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10116/projeto_de_lei_n5186.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10135/projeto_de_lei_n5188.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10151/projeto_de_lei_n5189.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10161/projeto_de_lei_n5191.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10162/projeto_de_lei_n5192.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10163/projeto_de_lei_n5193.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10164/projeto_de_lei_n5194.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10177/projeto_de_lei_n5197.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9446/projeto_de_lei_n5102.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9453/projeto_de_lei_n5103.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9457/projeto_de_lei_n5105.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9482/projeto_de_lei_n5106.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9512/projeto_de_lei_n5109.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9594/projeto_de_lei_n5121.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9595/projeto_de_lei_n5122.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9597/projeto_de_lei_n5123.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9601/projeto_de_lei_n5124.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9612/projeto_de_lei_n5128.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9629/projeto_de_lei_n5132.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9703/projeto_de_lei_n5137.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9906/projeto_de_lei_n5152.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9907/projeto_de_lei_n5155.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9908/projeto_de_lei_n5156.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9911/projeto_de_lei_n5159.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9912/projeto_de_lei_n5160.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9913/projeto_de_lei_n5161.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9914/projeto_de_lei_n5162.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9926/projeto_de_lei_n5177.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9927/projeto_de_lei_n5178.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10205/projeto_de_lei_n5183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10117/projeto_de_lei_n5187.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10479/projeto_de_lei_n5188.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10152/projeto_de_lei_n5190.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10168/projeto_de_lei_n5195.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10169/projeto_de_lei_n5196.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10178/pl_5198.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9487/projeto_de_resolucao_n66.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9488/projeto_de_resolucao_n67.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9489/projeto_de_resolucao_n68.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9490/projeto_de_resolucao_n69.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9707/projeto_de_resolucao_n70.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9934/projeto_de_resolucao_n71.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10167/projeto_de_resolucao_n72.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9258/req._n01.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9321/req._n02.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9322/req._n03.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9325/req._n05.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9331/req._n06.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9332/req._n07.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9390/req._n08.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9422/req.__n09.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9429/req._n10.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9439/req._n11.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9466/req._n12.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9467/req._n13.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9511/req._n14.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9532/req._n15.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9538/req._n16.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9541/req._n17.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9543/req._n18.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9544/req._n19.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9560/req._n20.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9561/req._n21.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9571/req._n22.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9577/req._n23.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9578/req._n24.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9579/req._n25.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9589/req._n26.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9599/req._n27.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9620/req._n28.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9621/req._n29.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9672/req._n30.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9673/req._n31.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9683/req._n32.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9692/req._n33.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9696/req._n34.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9698/req._n35.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9701/req._n36.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9705/req._n37.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9714/req._n38.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9731/req._n39.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9736/req._n40.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9737/req._n41.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9738/req._n42.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9754/req._n43.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9759/req._n44.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9763/req._n45.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9778/req._n46.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9784/req._n47.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9791/req._n48.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9797/req._n49.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9798/req._n50.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9799/req._n51.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9805/req._n52.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9816/req._n53.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9819/req._n54.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9858/req._n56.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9859/req._n57.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9860/req._n59.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9861/req._n60.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9862/req._n61.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9863/req._n62.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9864/req._n63.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9865/req._n64.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9867/req._n66.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9868/req._n67.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9869/req._n68.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9870/req._n69.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9871/req._n70.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9872/req._n71.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9873/req._n72.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9874/req._n73.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9875/req._n74.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9876/req._n75.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9877/req._n76.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9878/req._n77.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9879/req._n78.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9880/req._n79.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9881/req._n80.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9882/req._n81.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9883/req._n82.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9884/req._n83.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9885/req._n84.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9886/req._n85.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9887/req._n86.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9889/req._n88.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9890/req._n89.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9891/req._n90.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9892/req._n91.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9893/req._n92.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9894/req._n93.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9895/req._n94.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9896/req._n95.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9897/req._n96.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9898/req._n97.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9899/req._n98.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9900/req._n99.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9901/req._n100.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9902/req._n101.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9904/req._n103.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9905/req._n104.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10078/req._n105.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10079/req._n106.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10080/req._n107.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10081/req._n108.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10082/req._n109.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10083/req._n110.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10084/req._n111.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10085/req._n112.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10086/req._n113.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10087/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10088/req._n115.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10089/req._n116.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10090/req._n117.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10091/req._n118.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10092/req._n119.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10093/req._n120.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10094/req._n121.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10095/req._n122.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10096/req._n124.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10097/req._n124.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10098/req._n125.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10076/req._n126.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10099/req._n127.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10118/req._n128.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10119/req._n129.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10137/req._n130.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10138/req._n131.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10128/req._n132.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10147/req._n133.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10170/req._n134.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10171/req._n135.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10172/req._n137.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10207/req._n_139-2024.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10145/emenda_substitutiva_n01-24.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10165/emenda_substitutiva_n02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9262/indic._n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9263/indic._n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9324/indic._n03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9326/indic._n04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9328/indic._n05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9330/indic._n06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9327/indic._n07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9329/indic._n08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9337/indic._n09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9339/indic._n10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9341/indic._n11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9342/indic._n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9338/indic._n13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9340/indic._n14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9343/indic._n15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9345/indic._n16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9346/indic._n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9347/indic._n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9344/indic._n20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9359/indic._n21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9360/indic._n22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9361/indic._n23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9362/inidc._n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9364/indic._n25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9365/indic._n26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9366/indic._n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9367/indic._n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9368/indic._n30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9369/indic._n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9370/indic._n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9371/indic._n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9372/indic._n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9374/indic._n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9376/indic._n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9373/indic._n37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9375/indic._n38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9377/indic._n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9378/indic._n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9379/indic._n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9380/indic._n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9381/indic._n43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9382/indic._n44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9383/indic._n45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9385/req._n46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9387/indic._n47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9386/indic._n49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9389/indic._n51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9427/indic._n52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9430/indic._n53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9431/indic._n54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9432/indic._n55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9440/indic._n56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9445/indic._n57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9458/indic._n58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9468/indic._n59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9469/indic._n60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9474/indic._n61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9486/indic._n62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9498/indic._n64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9499/indic._n65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9500/indic._n66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9502/indic._n67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9504/indic._n68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9506/indic._n69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9516/indic._n70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9536/indic._n71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9540/indic._n72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9542/indic._n73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9547/indic._n74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9548/indic._n75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9549/indic._n76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9550/indic._n77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9551/indic._n78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9552/indic._n79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9553/indic._n80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9582/indic._n81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9600/indic._n82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9614/indic._n83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9667/indic._n84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9669/indic._n85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9670/indic._n86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9671/indic._n87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9685/indic._n88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9721/indic._n89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9740/indic._n90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9741/indic._n91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9742/indic._n92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9743/indic._n93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9747/indic._n94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9760/indic._n95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9777/indic._n96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9782/indic._n97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9785/indic._n98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9786/indic._n99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9801/indic._n100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9820/indic._n101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9821/indic._n103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9822/indic._n104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9823/indic._n105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9824/indic._n106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9825/indic._n107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9826/indic._n108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9827/indic._n109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9828/indic._n110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10054/indic._n111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10055/indic._n112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10062/indic._n113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10175/indic._n114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9333/moc._n01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9334/moc._n02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9335/moc._n03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9465/moc._n04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9475/moc._n05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9476/moc._n06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9481/moc._n07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9509/moc._n08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9510/moc._n09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9513/moc._n10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9517/moc._n11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9539/moc._n12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9559/moc._n13.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9558/moc._n14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9574/moc._n15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9583/moc._n16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9590/moc._n17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9619/moc._n18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9627/moc._n19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9631/moc._n20.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9638/moc._n21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9693/moc._n22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9694/moc._n23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9697/moc._n24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9706/moc._n25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9712/moc._n26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9717/moc_n27.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9718/moc._n28.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9719/moc._n29.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9720/moc._n30.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9728/moc._n31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9729/moc._n32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9734/moc._n33.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9746/moc._n34.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9752/moc._n35.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9753/moc._n36.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9762/moc._n37.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9779/moc._n38.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9792/moc._n39.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9793/moc._n40.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9812/moc._n41.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9815/moc._n42.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9840/moc._n43.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9841/moc._n44.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9842/moc._n45.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9843/moc._n46.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9844/moc._n48.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9845/moc._n49.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9846/moc._n50.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9847/moc._n51.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9848/moc._n52.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9849/moc._n53.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9850/moc._n54.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9851/moc._n55.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9852/moc._n56.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9853/moc._n57.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9854/moc._n58.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9855/moc._n59.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9856/moc._n60.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9857/moc._n61.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10100/moc._n62.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10101/moc._n63.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10102/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10103/moc._n65.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10104/moc._n66.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10105/moc._n67.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10106/moc._n68.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10107/moc._n69.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10108/moc._n70.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10109/moc._n71.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10110/moc._n72.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10111/moc._n73.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10124/moc._n74.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10129/moc._n75.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10130/moc._n76.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10144/moc._n77.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10148/moc._n78.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10153/moc._n79.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10154/moc._n80.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10155/moc._n81.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10156/moc._n82.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10157/moc._n83.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10179/mocao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10180/mocao_n_86-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10181/mocao_n87-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_n_88-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10183/mocao_n_89-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10184/mocao_n_90-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10185/mocao_n_91-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10186/mocao_n_92-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10187/mocao_n_93-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10188/mocao_n_94-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10189/mocao_n_95-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10190/mocao_n_96-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10191/mocao_n_97-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10192/mocao_n_98-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10193/mocao_n_99-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10194/mocao_n_100-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10195/mocao_n_101-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10196/mocao_n_102-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10197/mocao_n_103-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10198/mocao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10206/moc._n_105-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10208/moc._n_106-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9319/pedid._info._n01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9320/pedid._info._n02.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9447/pedid._info._n03.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9436/pedid._info._n04.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9442/pedid._info._n05.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9462/pedid._info._n06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9556/pedid._info._n07.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9591/pedid._info._n08.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9592/pedid._info._n09.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9624/pedid._info._n10.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9626/pedid._info._n11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9641/pedid._info._n12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9642/pedid._info._n13.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9643/pedid._info._n14.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9644/pedid._info._n15.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9645/pedid._info._n16.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9646/pedid._info._n17.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9647/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9648/pedid._info._n19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9649/pedid._info._n20.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9650/pedid._info._n21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9651/pedid._info._n22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9652/pedid._info._n23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9653/pedid._info._n24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9654/pedid._info._n25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9655/pedid._info._n26.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9656/pedid._info._n27.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9657/pedid._info._n28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9658/pedid._info._n29.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9659/pedid._info._n30.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9660/pedid._info._n31.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9661/pedid._info._n32.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9662/pedid._info._n33.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9663/pedid._info._n34.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9666/pedid._info._n35.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9676/pedid._de_info._n36.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9722/pedid._info._n37.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9810/pedid._info._n38.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9811/pedid._info._n39.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9829/pedid._info._n40.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9830/pedid._info._n41.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9831/pedid._info._n42.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9832/pedid._info_n43.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9833/pedid._info_n44.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9834/pedid._info_n45.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9835/pedid._info._n47.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9836/pedid._info._n48.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9837/pedid._info._n49.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9838/pedid._info._n50.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9839/pedid._info._n51.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10057/pedid._info._n52.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10064/pedid._info._n53.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10066/pedid._info._n54.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10174/pedid._info._n55.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10201/pedid._info._n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9264/pedid._prov._n01.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9265/pedid._prov._n02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9266/pedid._prov._n03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9267/pedid._prov._n04.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9268/pedid._prov._n05.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9269/pedid._prov._n06.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9272/pedid._prov._n08.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9270/pedid._prov._n09.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9271/pedid._prov._n10.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9273/pedid._prov._n11.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9274/pedid._prov._n12.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9275/pedid._prov._n13.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9276/pedid._prov._n14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9278/pedid._prov._n15.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9280/pedid._prov._n16.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9277/pedid._prov._n17.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9279/pedid._prov._n18.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9281/pedid._prov._n19.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9282/pedid._prov._n20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9283/pedid._prov._n21.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9284/pedid._prov._n22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9285/pedid._prov._n23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9287/pedid._prov._n24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9289/pedid._prov._n25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9286/pedid._prov._n26.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9288/pedid._prov._n27.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9290/pedid._prov._n28.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9292/pedid._prov._n29.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9291/pedid._prov._n30.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9293/pedid._prov._n31.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9294/pedid._prov._n32.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9295/pedid._prov._n33.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9296/pedid._prov._n34.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9298/pedid._prov._n36.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9299/pedid._prov._n37.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9301/pedid._prov._n39.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9302/pedid._prov._n40.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9303/pedid._prov._n41.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9304/pedid._prov._n42.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9306/pedid._prov._n43.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9308/pedid._prov._n44.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9310/pedid._prov._n45.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9305/pedid._prov._n46.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9307/pedid._prov._n47.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9309/pedid._prov._n48.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9311/pedid._prov._n49.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9312/pedid._prov._n50.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9313/pedid._prov._n51.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9315/pedid._prov._n52.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9314/pedid._prov._n53.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9316/pedid._prov._n54.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9317/pedid._prov._n55.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9318/pedid._prov._n56.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9350/pedid._prov._n57.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9352/pedid._prov._n58.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9354/pedid._prov._n59.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9356/pedid._prov._n60.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9358/pedid._prov._n61.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9349/pedid._prov._n62.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9351/pedid._prov._n63.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9353/pedid._prov._n64.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9355/pedid._prov._n65.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9357/pedid._prov._n66.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9391/pedid._prov._n67.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9392/pedid._prov._n68.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9395/pedid._prov._n69.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9397/pedid._prov._n70.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9399/pedid._prov._n71.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9400/pedid._prov._n72.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9393/pedid._prov._n73.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9394/pedid._prov._n74.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9396/pedid._prov._n75.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9398/pedid._prov._n76.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9401/pedid._prov._n77.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9402/pedid._prov._n78.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9403/pedid._prov._n79.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9404/pedid._prov._n80.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9405/pedid._prov._n82.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9407/pedid._prov._n82.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9409/pedid._prov._n83.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9410/pedid._prov._n84.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9406/pedid._prov._n85.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9408/pedid._prov._n86.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9411/pedid._prov._n87.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9413/pedid._prov._n88.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9416/pedid._prov._n89.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9418/pedid._prov._n90.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9420/pedid._prov._n91.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9412/pedid._prov._n92.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9414/pedid._prov._n93.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9415/pedid._prov._n94.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9417/pedid._prov._n95.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9419/pedid._prov._n96.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9421/pedid._prov._n97.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9423/pedid._prov._n98.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9424/pedid._prov._n99.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9426/pedid._prov._n101.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9428/pedid._prov._n102.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9433/pedid._prov._n103.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9434/pedid._prov._n104.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9435/pedid._prov._n105.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9437/pedid._prov._n106.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9438/pedid._prov._n107.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9441/pedid._prov._n108.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9443/pedid._prov._n109.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9444/pedid._prov._n110.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9449/pedid._prov._n111.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9450/pedid._prov._n112.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9448/pedid._prov._n113.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9451/pedid._prov._n114.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9454/pedid._prov._n115.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9455/pedid._prov._n116.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9459/pedid._prov._n117.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9460/pedid._prov._n118.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9461/pedid._prov._n119.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9463/pedid._prov._n120.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9464/pedid._prov._n121.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9470/pedid._prov._n122.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9473/pedid._prov._n123.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9477/pedid._prov._n124.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9478/pedid._prov._n125.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9479/pedid._prov._n126.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9480/pedid._prov._n127.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9484/pedid._prov._n128.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9485/pedid._prov._n129.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9492/pedid._prov._n130.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9493/pedid._prov._n131.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9494/pedid._prov._n132.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9495/pedid._prov._n133.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9496/pedid._prov._n134.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9503/pedid._prov._n135.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9505/pedid._prov._n136.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9508/pedid._prov._n137.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9507/pedid._prov._n138.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9514/pedid._prov._n139.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9515/pedid._prov._n140.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9518/pedid._prov._n141.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9519/pedid._prov._n142.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9520/pedid._prov._n143.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9521/pedid._prov._n144.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9524/pedid._prov._n145.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9525/pedid._prov._n146.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9522/pedid._prov._n147.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9523/pedid._prov._n148.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9527/pedid._prov._n149.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9529/pedid._prov._n150.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9528/pedid._prov._n151.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9530/pedid._prov._n152.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9531/pedid._prov._n153.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9533/pedid._prov._n154.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9545/pedid._prov._n156.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9546/pedid._prov._n157.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9554/pedid._prov._n158.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9555/pedid._prov._n159.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9557/pedid._prov._n160.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9563/pedid._prov._n161.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9568/pedid._prov._n163.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9569/pedid._prov._n164.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9570/pedid._prov._n165.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9580/pedid._prov._n166.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9581/pedid.__prov._n167.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9584/pedid.__prov._n168.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9585/pedid._prov._n169.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9586/pedid._prov._n170.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9587/pedid._prov._n171.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9593/pedid._prov._n172.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9596/pedid._prov._n173.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9598/pedid._prov._n174.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9605/pedid._prov._n175.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9606/pedid._prov._n176.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9607/pedid._prov._n177.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9608/pedid._prov._n178.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9609/pedid._prov._n179.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9610/pedid._prov._n180.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9611/pedid._prov._n181.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9613/pedid._prov._n182.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9617/pedid._prov._n183.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9618/pedid._prov._n184.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9622/pedid._prov._n185.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9623/pedid._prov._n186.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9625/pedid._prov._n187.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9630/pedid.__prov._n188.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9632/pedid.__prov._n189.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9633/pedid.__prov._n190.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9634/pedid.__prov._n191.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9635/pedid.__prov._n192.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9636/pedid.__prov._n193.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9637/pedid.__prov._n194.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9639/pedid._prov._n195.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9640/pedid._prov._n196.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9665/pedid._prov._n197.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9668/pedid._prov._n198.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9677/pedid._prov._n199.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9678/pedid._prov._n200.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9679/pedid._prov._n201.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9680/pedid._prov._n202.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9681/pedid._prov._n203.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9682/pedid._prov._n204.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9684/pedid._prov._n205.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9686/pedid._prov._n206.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9688/pedid._prov._n207.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9689/pedid._prov._n208.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9690/pedid._prov._n209.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9691/pedid._prov._n210.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9695/pedid._prov._n211.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9699/pedid._prov._n212.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9700/pedid._prov._n213.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9702/pedid._prov._n214.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9704/pedid._prov._n215.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9711/pedid._prov._n216.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9713/pedid._prov._n217.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9715/pedid._prov._n218.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9716/pedid._prov._n219.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9724/pedid._prov._n220.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9725/pedid._prov._n221.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9726/pedid._prov._n222.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9727/pedid._prov._n223.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9732/pedid._prov._n224.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9733/pedid._prov._n225.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9735/pedid._prov._n226.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9739/pedid._prov._n227.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9748/pedid._prov._n228.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9749/pedid._prov._n229.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9750/pedid._prov._n230.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9751/pedid._prov._n231.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9755/pedid._prov._n232.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9756/pedid._prov._n233.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9757/pedid._prov._n234.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9758/pedid._prov._n235.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9761/pedid._prov._n236.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9764/pedid._prov._n237.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9765/pedid._prov._n238.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9766/pedid._prov._n239.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9767/pedid._prov._n240.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9768/pedid._prov._n241.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9769/pedid._prov._n242.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9770/pedid._prov._n243.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9771/pedid._prov._n244.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9772/pedid._prov._n245.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9773/pedid._prov._n246.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9774/pedid._prov._n247.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9775/pedid._prov._n248.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9776/pedid._prov._n249.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9781/pedid._prov._n250.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9783/pedid._prov._n251.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9787/pedid._prov._n252.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9789/pedid._prov._n253.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9790/pedid._prov._n254.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9794/pedid._prov._n255.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9795/pedid._prov._n256.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9796/pedid._prov._n257.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9802/pedid._prov._n258.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9803/pedid._prov._n259.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9804/pedid._prov._n260.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9806/pedid._prov._n261.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9807/pedid._prov._n262.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9808/pedid._prov._n263.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9809/pedid._prov._n264.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9813/pedid._prov._n265.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9817/pedid._prov._n266.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9818/pedid._prov._n267.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9932/pedid._prov._n268.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9935/pedid._prov._n269.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9936/pedid._prov._n270.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9937/pedid._prov._n271.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9938/pedid._prov._n272.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9939/pedid._prov._n273.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9940/pedid._prov._n274.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9941/pedid._prov._n275.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9942/pedid._prov._n276.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9943/pedid._prov._n277.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9944/pedid._prov._n278.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9945/pedid._prov._n279.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9946/pedid._prov._n280.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9947/pedid._prov._n281.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9948/pedid._prov._n282.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9949/pedid._prov._n283.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9950/pedid._prov._n284.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9951/pedid._prov._n285.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9952/pedid._prov._n286.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9953/pedid._prov._n287.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9954/pedid._prov._n288.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9955/pedid._prov._n289.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9956/pedid._prov._n290.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9957/pedid._prov._n291.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9958/pedid._prov._n292.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9959/pedid._prov._n293.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9960/pedid._prov._n294.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9961/pedid._prov._n295.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9962/pedid._prov._n296.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9963/pedid._prov._n297.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9964/pedid._prov._n298.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9965/pedid._prov._n299.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9966/pedid._prov._n300.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9967/pedid._prov._n301.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9968/pedid._prov._n302.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9969/pedid._prov._n303.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9970/pedid._prov._n304.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9971/pedid._prov._n305.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9972/pedid._prov._n306.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9973/pedid._prov._n307.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9974/pedid._prov._n308.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9975/pedid._prov._n309.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9976/pedid._prov._n310.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9977/pedid._prov._n311.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9978/pedid._prov._n312.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9979/pedid._prov._n313.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9980/pedid._prov._n314.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9981/pedid._prov._n315.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9982/pedid._prov._n316.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9983/pedid._prov._n317.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9984/pedid._prov._n318.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9985/pedid._prov._n319.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9986/pedid._prov._n320.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9987/pedid._prov._n321.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9988/pedid._prov._n322.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9989/pedid._prov._n323.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9990/pedid._prov._n324.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9991/pedid._prov._n325.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9992/pedid._prov._n326.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9993/pedid._prov._n327.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9994/pedid._prov._n328.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9995/pedid._prov._n329.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9996/pedid._prov._n330.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9997/pedid._prov._n331.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9998/pedid._prov._n332.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9999/pedid._prov._n333.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10000/pedid._prov._n334.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10001/pedid._prov._n335.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10004/pedid._prov._n337.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10005/pedid._prov._n338.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10006/pedid._prov._n339.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10007/pedid._prov._n340.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10008/pedid._prov._n341.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10009/pedid._prov._n342.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10010/pedid._prov._n343.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10011/pedid._prov._n344.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10012/pedid._prov._n345.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10013/pedid._prov._n346.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10014/pedid._prov._n347.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10015/pedid._prov._n348.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10016/pedid._prov._n349.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10017/pedid._prov._n350.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10018/pedid._prov._n351.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10019/pedid._prov._n352.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10020/pedid._prov._n353.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10021/pedid._prov._n354.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10022/pedid._prov._n355.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10023/pedid._prov._n356.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10024/pedid._prov._n357.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10025/pedid._prov._n358.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10026/pedid._prov._n359.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10027/pedid._prov._n360.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10028/pedid._prov._n361.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10029/pedid._prov._n362.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10030/pedid._prov._n363.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10031/pedid._prov._n364.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10032/pedid._prov._n365.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10033/pedid._prov._n366.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10034/pedid._prov._n367.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10035/pedid._prov._n368.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10036/pedid._prov._n369.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10037/pedid._prov._n370.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10038/pedid._prov._n371.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10039/pedid._prov._n372.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10040/pedid._prov._n373.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10041/pedid._prov._n374.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10042/pedid._prov._n375.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10043/pedid._prov._n376.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10044/pedid._prov._n377.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10045/pedid._prov._n378.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10046/pedid._prov._n379.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10047/pedid._prov._n380.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10048/pedid._prov._n381.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10049/pedid._prov._n382.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10050/pedid._prov._n383.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10051/pedid._prov._n384.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10052/pedid._prov._n385.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10053/pedid._prov._n386.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10056/pedid._prov._n387.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10061/pedid._prov._n388.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10063/pedid._prov._n389.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10065/pedid._prov._n390.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10067/pedid._prov._n391.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10068/pedid._prov._n392.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10069/pedid._prov._n393.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10070/pedid._prov._n394.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10071/pedid._prov._n395.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10072/pedid._prov._n396.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10073/pedid._prov._n397.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10112/pedid._prov._n398.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10113/pedid._prov._n399.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10120/pedid._prov._n400.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10121/pedid._prov._n401.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10122/pedid._prov._n402.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10123/pedid._prov._n403.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10125/pedid._prov._n404.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10126/pedid._prov._n405.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10127/pedid._prov._n406.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10131/pedid._prov._n407.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10132/pedid._prov._n408.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10133/pedid._prov._n409.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10134/pedid._prov._n410.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10136/pedid._prov._n411.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10139/pedid._prov._n412.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10140/pedid._prov._n413.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10141/pedid._prov._n414.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10142/pedid._prov._n415.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10143/pedid._prov._n416.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10146/pedid._prov._n417.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10149/pedid._prov._n418.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10150/pedid._prov._n419.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10158/pedid._prov._n420.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10159/pedid._prov._n421.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10160/pedid._prov._n422.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10166/pedid._prov._n423.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10173/pedid._prov._n424.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10199/pedido_de_providencia_425-2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10202/pedid._prov._n_426-2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9336/projeto_de_decreto_legislativo_n131.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9452/projet._dec._legislat._n132.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9708/projet._dec._legislat._n133.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9744/projet._dec._legislat._n134.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9745/projet._dec._legislat._n135.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10114/projet._dec._legislat._n136.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10200/projeto_de_decreto_137-2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9491/plc_n10.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9456/projeto_de_lei_n5104.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9501/projeto_de_lei_n5108.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9526/projeto_de_lei_n5110.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9535/projeto_de_lei_n5111.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9537/projeto_de_lei_n5112.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9562/projeto_de_lei_n5113.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9565/projeto_de_lei_n5114.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9566/projeto_de_lei_n5115.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9567/projeto_de_lei_n5116.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9572/projeto_de_lei_n5117.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9573/projeto_de_lei_n5118.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9575/projeto_de_lei_n5119.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9588/projeto_de_lei_n5120.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9602/projeto_de_lei_n5125.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9603/projeto_de_lei_n5126.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9604/projeto_de_lei_n5127.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9615/projeto_de_lei_n5129.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9616/projeto_de_lei_n5130.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9628/projeto_de_lei_n5131.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9664/projeto_de_lei_n5133.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9675/projeto_de_lei_n5135.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9687/projeto_de_lei_n5136.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9709/projeto_de_lei_n5138.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9710/projeto_de_lei_n5139.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9723/projeto_de_lei_n5140.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9780/projeto_de_lei_n5142.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9788/projeto_de_lei_n5143.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9800/projeto_de_lei_n5144.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9814/projeto_de_lei_n5145.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10059/projeto_de_lei_n5148.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9931/projeto_de_lei_n5149.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9933/projeto_de_lei_n5150.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9930/projeto_de_lei_n5151.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9909/projeto_de_lei_n5157.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9910/projeto_de_lei_n5158.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9915/projeto_de_lei_n5165.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9916/projeto_de_lei_n5166.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9917/projeto_de_lei_n5167.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9918/projeto_de_lei_n5168.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9919/projeto_de_lei_n5169.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9920/projeto_de_lei_n5170.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10060/projeto_de_lei_n5171.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9921/projeto_de_lei_n5172.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9922/projeto_de_lei_n5173.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9923/projeto_de_lei_n5174.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9924/projeto_de_lei_n5175.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9925/projeto_de_lei_n5176.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9928/projeto_de_lei_n5179.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9929/projeto_de_lei_n5180.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10058/projeto_de_lei_n5181.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10074/projeto_de_lei_n5182.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10075/projeto_de_lei_n5183.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10077/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10115/projeto_de_lei_n5185.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10116/projeto_de_lei_n5186.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10135/projeto_de_lei_n5188.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10151/projeto_de_lei_n5189.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10161/projeto_de_lei_n5191.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10162/projeto_de_lei_n5192.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10163/projeto_de_lei_n5193.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10164/projeto_de_lei_n5194.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10177/projeto_de_lei_n5197.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9446/projeto_de_lei_n5102.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9453/projeto_de_lei_n5103.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9457/projeto_de_lei_n5105.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9482/projeto_de_lei_n5106.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9512/projeto_de_lei_n5109.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9594/projeto_de_lei_n5121.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9595/projeto_de_lei_n5122.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9597/projeto_de_lei_n5123.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9601/projeto_de_lei_n5124.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9612/projeto_de_lei_n5128.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9629/projeto_de_lei_n5132.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9703/projeto_de_lei_n5137.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9906/projeto_de_lei_n5152.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9907/projeto_de_lei_n5155.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9908/projeto_de_lei_n5156.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9911/projeto_de_lei_n5159.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9912/projeto_de_lei_n5160.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9913/projeto_de_lei_n5161.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9914/projeto_de_lei_n5162.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9926/projeto_de_lei_n5177.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9927/projeto_de_lei_n5178.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10205/projeto_de_lei_n5183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10117/projeto_de_lei_n5187.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10479/projeto_de_lei_n5188.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10152/projeto_de_lei_n5190.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10168/projeto_de_lei_n5195.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10169/projeto_de_lei_n5196.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10178/pl_5198.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9487/projeto_de_resolucao_n66.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9488/projeto_de_resolucao_n67.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9489/projeto_de_resolucao_n68.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9490/projeto_de_resolucao_n69.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9707/projeto_de_resolucao_n70.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9934/projeto_de_resolucao_n71.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10167/projeto_de_resolucao_n72.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9258/req._n01.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9321/req._n02.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9322/req._n03.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9325/req._n05.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9331/req._n06.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9332/req._n07.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9390/req._n08.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9422/req.__n09.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9429/req._n10.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9439/req._n11.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9466/req._n12.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9467/req._n13.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9511/req._n14.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9532/req._n15.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9538/req._n16.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9541/req._n17.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9543/req._n18.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9544/req._n19.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9560/req._n20.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9561/req._n21.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9571/req._n22.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9577/req._n23.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9578/req._n24.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9579/req._n25.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9589/req._n26.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9599/req._n27.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9620/req._n28.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9621/req._n29.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9672/req._n30.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9673/req._n31.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9683/req._n32.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9692/req._n33.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9696/req._n34.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9698/req._n35.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9701/req._n36.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9705/req._n37.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9714/req._n38.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9731/req._n39.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9736/req._n40.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9737/req._n41.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9738/req._n42.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9754/req._n43.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9759/req._n44.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9763/req._n45.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9778/req._n46.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9784/req._n47.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9791/req._n48.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9797/req._n49.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9798/req._n50.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9799/req._n51.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9805/req._n52.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9816/req._n53.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9819/req._n54.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9858/req._n56.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9859/req._n57.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9860/req._n59.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9861/req._n60.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9862/req._n61.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9863/req._n62.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9864/req._n63.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9865/req._n64.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9867/req._n66.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9868/req._n67.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9869/req._n68.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9870/req._n69.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9871/req._n70.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9872/req._n71.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9873/req._n72.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9874/req._n73.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9875/req._n74.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9876/req._n75.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9877/req._n76.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9878/req._n77.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9879/req._n78.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9880/req._n79.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9881/req._n80.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9882/req._n81.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9883/req._n82.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9884/req._n83.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9885/req._n84.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9886/req._n85.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9887/req._n86.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9889/req._n88.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9890/req._n89.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9891/req._n90.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9892/req._n91.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9893/req._n92.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9894/req._n93.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9895/req._n94.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9896/req._n95.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9897/req._n96.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9898/req._n97.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9899/req._n98.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9900/req._n99.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9901/req._n100.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9902/req._n101.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9904/req._n103.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/9905/req._n104.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10078/req._n105.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10079/req._n106.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10080/req._n107.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10081/req._n108.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10082/req._n109.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10083/req._n110.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10084/req._n111.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10085/req._n112.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10086/req._n113.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10087/moc._n64.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10088/req._n115.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10089/req._n116.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10090/req._n117.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10091/req._n118.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10092/req._n119.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10093/req._n120.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10094/req._n121.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10095/req._n122.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10096/req._n124.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10097/req._n124.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10098/req._n125.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10076/req._n126.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10099/req._n127.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10118/req._n128.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10119/req._n129.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10137/req._n130.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10138/req._n131.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10128/req._n132.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10147/req._n133.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10170/req._n134.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10171/req._n135.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10172/req._n137.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10207/req._n_139-2024.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10145/emenda_substitutiva_n01-24.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacapavadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/10165/emenda_substitutiva_n02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H945"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>